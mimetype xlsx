--- v0 (2026-02-27)
+++ v1 (2026-04-13)
@@ -1,100 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29825"/>
   <workbookPr updateLinks="always" codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://supersociedades365-my.sharepoint.com/personal/asanabria_supersociedades_gov_co/Documents/Desktop/GroAnRegCon/2025/ESALES/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Backup Jparra\One Drive\OneDrive - SUPERINTENDENCIA DE SOCIEDADES\Documentos\2026\ESAL\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{6334DB1D-AB0A-442E-87B8-84F4C462B3E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8DAA9534-784E-47C2-9C3A-71E4E4A30B88}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="928" activeTab="5" xr2:uid="{F6012478-41F9-4A05-8AE0-9E4C3001710D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="928" xr2:uid="{F6012478-41F9-4A05-8AE0-9E4C3001710D}"/>
   </bookViews>
   <sheets>
     <sheet name="INDICE" sheetId="18" r:id="rId1"/>
     <sheet name="DESCRIPCIÓN DEL INFORME" sheetId="19" r:id="rId2"/>
     <sheet name="LEEME - ASPECTOS GENERALES" sheetId="20" r:id="rId3"/>
     <sheet name="Carátula" sheetId="1" r:id="rId4"/>
     <sheet name="Lists" sheetId="2" state="hidden" r:id="rId5"/>
     <sheet name="Apoderado, C, RF" sheetId="3" r:id="rId6"/>
     <sheet name="ESF" sheetId="6" r:id="rId7"/>
     <sheet name="EA" sheetId="7" r:id="rId8"/>
     <sheet name="ECAN" sheetId="8" r:id="rId9"/>
     <sheet name="FE" sheetId="9" r:id="rId10"/>
     <sheet name="Anexo 1" sheetId="10" r:id="rId11"/>
     <sheet name="Anexo 2" sheetId="11" r:id="rId12"/>
     <sheet name="Anexo 3" sheetId="12" r:id="rId13"/>
     <sheet name="Anexo 4" sheetId="13" r:id="rId14"/>
     <sheet name="Anexo 5" sheetId="14" r:id="rId15"/>
     <sheet name="Anexo 6" sheetId="15" r:id="rId16"/>
     <sheet name="Anexo 7" sheetId="17" r:id="rId17"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId18"/>
     <externalReference r:id="rId19"/>
     <externalReference r:id="rId20"/>
     <externalReference r:id="rId21"/>
@@ -510,72 +510,56 @@
   <c r="V20" i="11"/>
   <c r="W34" i="11"/>
   <c r="T20" i="11"/>
   <c r="T34" i="11"/>
   <c r="U34" i="11"/>
   <c r="W20" i="11"/>
   <c r="V34" i="11"/>
   <c r="X20" i="11"/>
   <c r="X34" i="11"/>
   <c r="F43" i="9"/>
   <c r="F46" i="9" s="1"/>
   <c r="E17" i="7"/>
   <c r="E19" i="7" s="1"/>
   <c r="E25" i="6"/>
   <c r="E48" i="6"/>
   <c r="E55" i="6" s="1"/>
   <c r="F48" i="6"/>
   <c r="F55" i="6" s="1"/>
   <c r="E57" i="6" l="1"/>
   <c r="L38" i="11"/>
   <c r="F57" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3180" uniqueCount="2609">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3179" uniqueCount="2608">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                             </t>
   </si>
   <si>
     <t>LA TOTALIDAD DE ESTE DOCUMENTO ES UN INSTRUCTIVO, NO SIRVE PARA DILIGENCIAR LA INFORMACIÓN</t>
-  </si>
-[...14 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Información Básica</t>
   </si>
   <si>
     <t>Estados Financieros</t>
   </si>
   <si>
     <t>Información adicional</t>
   </si>
   <si>
     <t>,</t>
   </si>
   <si>
     <t>VOLVER</t>
   </si>
   <si>
     <t xml:space="preserve">La información reportada por las entidades sin ánimo de lucro (ESAL) extranjeras con negocios permanentes en Colombia es fundamental para que la Superintendencia de Sociedades ejerza una supervisión efectiva, diferenciada y ajustada a las características jurídicas, operativas y económicas propias de estas entidades en el contexto colombiano. </t>
   </si>
   <si>
     <t xml:space="preserve">Disponer de información clara y actualizada permite a la Entidad ejercer la supervisión de manera adecuada y contribuir al fortalecimiento de la confianza en el entorno social y económico nacional. </t>
   </si>
   <si>
     <t>El informe esta compuesto por los siguientes formularios:</t>
   </si>
@@ -818,50 +802,53 @@
 Si su entidad selecciona la opción cooperación, esta se refiere a su naturaleza de colaboración, ayuda mutua y solidaridad para cumplir un objetivo social
 </t>
   </si>
   <si>
     <t>Cual es la otra actividad que desarrollan en Colombia</t>
   </si>
   <si>
     <t>Si a la pregunta anterior respondio "otro", debe indicar cuál es la actividad que la Esal desarrolla en Colombia</t>
   </si>
   <si>
     <t>Cámara de Comercio de inscripción</t>
   </si>
   <si>
     <t>Indique la Cámara de Comercio en la que se encuentra registrada la Entidad</t>
   </si>
   <si>
     <t>Número de inscripción</t>
   </si>
   <si>
     <t>Indique el número de inscripción de la Cámara de Comercio correspondiente</t>
   </si>
   <si>
     <t>Fecha de inscripción en la Cámara de Comercio (Aaaa-Mm-Dd)</t>
   </si>
   <si>
+    <t>Indique la fecha de inscripción de la Cámara de Comercio correspondiente AAAA/MM/DD</t>
+  </si>
+  <si>
     <t>Último año de renovación</t>
   </si>
   <si>
     <t>Indique el último año de renovación en la Cámara de Comercio correspondiente</t>
   </si>
   <si>
     <t>ACTUALIZACION DE DATOS</t>
   </si>
   <si>
     <t>Dirección de notificación judicial registrada en Cámara de Comercio</t>
   </si>
   <si>
     <t xml:space="preserve">
 Indique la dirección de notificación judicial de la Esal extranjera con negocios permanentes en Colombia registrado en la Cámara de Comercio respectiva</t>
   </si>
   <si>
     <t>Departamento de la dirección de notificación judicial</t>
   </si>
   <si>
     <t>Seleccione la respuesta  de la lista desplegable
 Indique el Departamento de la dirección de notificación judicial de la Esal extranjera con negocios permanentes en Colombia registrado en la Cámara de Comercio respectiva</t>
   </si>
   <si>
     <t>Ciudad de la dirección de notificación judicial</t>
   </si>
@@ -6985,50 +6972,53 @@
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Género</t>
   </si>
   <si>
     <t>Grupo étnico</t>
   </si>
   <si>
     <t>Profesión</t>
   </si>
   <si>
     <t>Tarjeta profesional</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha de inscripción en Cámara de Comercio </t>
   </si>
   <si>
     <t xml:space="preserve">Número de la Escritura Pública a través de la que se otorgó poder </t>
   </si>
   <si>
     <t>Fecha de la Escritura Pública</t>
   </si>
   <si>
+    <t>Formato AAAA/MM/DD</t>
+  </si>
+  <si>
     <t>Notaria</t>
   </si>
   <si>
     <t>Ciudad Notaria</t>
   </si>
   <si>
     <t>Fecha de vigencia del poder</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
     <t>Periodo Actual</t>
   </si>
   <si>
     <t>Periodo Anterior</t>
   </si>
   <si>
     <t>Activos</t>
   </si>
   <si>
     <t>Activos corrientes</t>
   </si>
   <si>
     <t>Efectivo y equivalentes al efectivo</t>
@@ -8390,67 +8380,61 @@
     <t>Aumentos en el valor de las provisiones debido al efecto del tiempo.</t>
   </si>
   <si>
     <t>Disminuciones por ajustes que surgen por el paso del tiempo</t>
   </si>
   <si>
     <t>Reducciones en el valor de las provisiones litigiosas que no se deben a pagos ni a reversión por resolución del litigio, sino a ajustes contables derivados del transcurso del tiempo</t>
   </si>
   <si>
     <t>Total incremento (disminución) en provisiones litigiosas</t>
   </si>
   <si>
     <t>Resultado neto entre los incrementos y disminuciones por ajustes temporales.</t>
   </si>
   <si>
     <t>Total de provisiones litigiosas al final del periodo</t>
   </si>
   <si>
     <t>Saldo final de las provisiones litigiosas, considerando todos los movimientos anteriores.</t>
   </si>
   <si>
     <t>Número de procesos activos</t>
   </si>
   <si>
     <t>Indique el número de procesos que tiene en curso (vigentes) la Esal extranjera con negocios permanentes en Colombia</t>
-  </si>
-[...4 lines deleted...]
-    <t>Formato AAAA/MM/DD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="165" formatCode="#,##0\ _€;[Red]\-#,##0\ _€"/>
   </numFmts>
-  <fonts count="90" x14ac:knownFonts="1">
+  <fonts count="89">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -8728,58 +8712,50 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
-      <name val="Arial"/>
-[...6 lines deleted...]
-      <color rgb="FF0000CC"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="29"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -9755,76 +9731,67 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="497">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="7" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="7" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -9859,173 +9826,140 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="8"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="9" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="9" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="34" fillId="9" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="4" fontId="32" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="37" fillId="11" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="11" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="9" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="9" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="5" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="10" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="32" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="6" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="32" fillId="6" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="9" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="9" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="9" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="5" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="6" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="32" fillId="10" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="6" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="9" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="32" fillId="10" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="28" fillId="9" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="10" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="8"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="8"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="8"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="8"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="8"/>
@@ -10132,53 +10066,50 @@
     <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="9" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="28" fillId="9" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="32" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="28" fillId="9" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="33" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="35" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="33" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -10271,271 +10202,268 @@
     </xf>
     <xf numFmtId="0" fontId="29" fillId="9" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="9" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="9" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="8"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="6"/>
     <xf numFmtId="0" fontId="44" fillId="14" borderId="0" xfId="6" applyFill="1"/>
     <xf numFmtId="0" fontId="44" fillId="15" borderId="0" xfId="6" applyFill="1"/>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="6" applyFont="1"/>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="6" applyFont="1"/>
-    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="6" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="6" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="6" applyFont="1"/>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="59" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="58" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="12" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="60" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="59" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="59" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="58" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="59" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="58" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="60" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="59" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="60" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="59" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="60" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="60" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="59" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="59" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="12" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="64" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="65" fillId="16" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="66" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="64" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="67" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="60" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="59" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="5" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="32" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="5" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="69" fillId="13" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="68" fillId="13" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="5" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="5" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="63" fillId="5" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="63" fillId="5" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="70" fillId="0" borderId="0" xfId="6" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="7" borderId="37" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="5" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="5" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="63" fillId="5" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="9" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="71" fillId="17" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="70" fillId="17" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="19" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="19" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -10548,600 +10476,648 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="13" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="19" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="19" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="60" fillId="20" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="59" fillId="20" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="20" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="20" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="60" fillId="20" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="59" fillId="20" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="19" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="13" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="13" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="13" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="71" fillId="17" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="80" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="81" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="88" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="85" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="85" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="70" fillId="17" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="85" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="86" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="87" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="88" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="86" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="85" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="86" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="21" fillId="10" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="86" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="34" fillId="6" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="89" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="86" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="89" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="6" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="70" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="70" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="71" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="88" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="71" fillId="17" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="85" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="87" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="17" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="86" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="85" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="17" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="17" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="17" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="17" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="85" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="88" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="89" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="70" fillId="17" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="17" borderId="42" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="17" borderId="43" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="17" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="17" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="71" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="13" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="71" fillId="13" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="13" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="71" fillId="13" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="13" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="71" fillId="13" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="18" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="18" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="18" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="71" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="13" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="71" fillId="13" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="13" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="71" fillId="13" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="13" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="71" fillId="13" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="13" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="71" fillId="13" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="13" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="71" fillId="13" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="13" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="71" fillId="13" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="9" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="9" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="6" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="6" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="6" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="6" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="6" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="6" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="6" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="8" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="9" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="9" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="9" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="9" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="9" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="9" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="9" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="9" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="9" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="9" borderId="32" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="9" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="9" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="9" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="9" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="9" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="9" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="9" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="9" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="6" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="6" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="6" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Hipervínculo" xfId="2" builtinId="8"/>
     <cellStyle name="Hipervínculo 2" xfId="3" xr:uid="{10206C7B-6B97-436D-943A-42D2A43A6540}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{B84E3D49-62D8-48E5-BFF0-2380527938B7}"/>
     <cellStyle name="Normal 3" xfId="4" xr:uid="{EB07895F-E4A8-4D40-8298-F19066D3FA83}"/>
     <cellStyle name="Normal 4" xfId="6" xr:uid="{9DAC4772-ADFD-427E-AD5B-CE76192395C4}"/>
     <cellStyle name="TableStyleLight1" xfId="5" xr:uid="{79427EA3-BCAF-448D-9D63-5A87C06BF470}"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <fill>
         <patternFill patternType="darkDown"/>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="darkDown"/>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="darkDown"/>
       </fill>
@@ -11153,51 +11129,51 @@
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFA92349"/>
       <color rgb="FF96363F"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Anexo 4'!A1"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Apoderado, C, RF'!A1"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#ECAN!A1"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Anexo 5'!A1"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Car&#225;tula!A1"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#EA!A1"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#ESF!A1"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Anexo 3'!A1"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'LEEME - ASPECTOS GENERALES'!A1"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Anexo 2'!A1"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Anexo 7'!A1"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DESCRIPCI&#211;N DEL INFORME'!A1"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#FE!A1"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Anexo 6'!A1"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Anexo 1'!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Anexo 4'!A1"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Apoderado, C, RF'!A1"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#ECAN!A1"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Anexo 5'!A1"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Car&#225;tula!A1"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#EA!A1"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#ESF!A1"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Anexo 3'!A1"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'LEEME - ASPECTOS GENERALES'!A1"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Anexo 2'!A1"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Anexo 7'!A1"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'DESCRIPCI&#211;N DEL INFORME'!A1"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#FE!A1"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Anexo 6'!A1"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Anexo 1'!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
@@ -13155,51 +13131,51 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="16200000">
           <a:off x="10441730" y="5952157"/>
           <a:ext cx="305300" cy="467799"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>1703617</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>805543</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>2171416</xdr:colOff>
       <xdr:row>27</xdr:row>
-      <xdr:rowOff>253593</xdr:rowOff>
+      <xdr:rowOff>253594</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Imagen 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1883A840-8FC4-41AF-8402-51F136FDDAE6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16">
           <a:clrChange>
             <a:clrFrom>
               <a:srgbClr val="FFFFFF"/>
             </a:clrFrom>
             <a:clrTo>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:clrTo>
@@ -13210,51 +13186,51 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="16200000">
           <a:off x="10471667" y="6553593"/>
           <a:ext cx="305300" cy="467799"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>1682970</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>802502</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>2150769</xdr:colOff>
       <xdr:row>28</xdr:row>
-      <xdr:rowOff>166508</xdr:rowOff>
+      <xdr:rowOff>166507</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Imagen 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2FF942C-E94C-43F7-863E-CB3053791952}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16">
           <a:clrChange>
             <a:clrFrom>
               <a:srgbClr val="FFFFFF"/>
             </a:clrFrom>
             <a:clrTo>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:clrTo>
@@ -13375,51 +13351,51 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="16200000">
           <a:off x="13777731" y="6675339"/>
           <a:ext cx="310903" cy="467799"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>998455</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>783132</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>37504</xdr:colOff>
       <xdr:row>28</xdr:row>
-      <xdr:rowOff>147138</xdr:rowOff>
+      <xdr:rowOff>147137</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Imagen 28">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{110BA04E-EB51-48E4-A4D2-B5B4BBFFDA32}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16">
           <a:clrChange>
             <a:clrFrom>
               <a:srgbClr val="FFFFFF"/>
             </a:clrFrom>
             <a:clrTo>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:clrTo>
@@ -13631,50 +13607,244 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17">
           <a:clrChange>
             <a:clrFrom>
               <a:srgbClr val="FFFFFF"/>
             </a:clrFrom>
             <a:clrTo>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:clrTo>
           </a:clrChange>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5743576" y="1048203"/>
           <a:ext cx="4467225" cy="1487261"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>235323</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>224118</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>504265</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>89646</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="34" name="Rectángulo: esquinas redondeadas 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D6ACE89-8DAB-CCC5-D781-7C991CF4D997}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2454088" y="3048000"/>
+          <a:ext cx="10701618" cy="1333499"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFF00"/>
+        </a:solidFill>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="es-CO" sz="2400" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>LA INFORMACIÓN FINANCIERA ESAL EXTRANJERA DEBE SER DILIGENCIADA EN </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="es-CO" sz="2800" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>MILES DE PESOS</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>78440</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>224117</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>145676</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>1389546</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Imagen 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8FB0321-6BC2-4B60-9389-F57068D305B8}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{80C5925D-B725-49A0-9E66-186DCED21188}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18">
+          <a:clrChange>
+            <a:clrFrom>
+              <a:srgbClr val="FFFFFF"/>
+            </a:clrFrom>
+            <a:clrTo>
+              <a:srgbClr val="FFFFFF">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:clrTo>
+          </a:clrChange>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1030940" y="3047999"/>
+          <a:ext cx="1333501" cy="1165429"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>544605</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>242047</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>443753</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>1407476</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Imagen 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AA02C4B-BFBD-4336-960A-B7E04A148521}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{80C5925D-B725-49A0-9E66-186DCED21188}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18">
+          <a:clrChange>
+            <a:clrFrom>
+              <a:srgbClr val="FFFFFF"/>
+            </a:clrFrom>
+            <a:clrTo>
+              <a:srgbClr val="FFFFFF">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:clrTo>
+          </a:clrChange>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13196046" y="3065929"/>
+          <a:ext cx="1333501" cy="1165429"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1238250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>81058</xdr:rowOff>
@@ -23090,57 +23260,51 @@
           <cell r="N1126" t="str">
             <v>ZIPACON-CUNDINAMARCA</v>
           </cell>
         </row>
         <row r="1127">
           <cell r="N1127" t="str">
             <v>ZIPAQUIRA-CUNDINAMARCA</v>
           </cell>
         </row>
         <row r="1128">
           <cell r="N1128" t="str">
             <v>ZONA-BANANERA-MAGDALENA</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4">
         <row r="14">
           <cell r="I14"/>
         </row>
       </sheetData>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
-      <sheetData sheetId="9">
-[...5 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Indice"/>
@@ -23656,21890 +23820,21809 @@
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E629180-AAE0-4B66-8BF6-CC9056E4F00A}">
   <dimension ref="A1:WVZ48"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="C1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="C1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="P10" sqref="P10"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1"/>
   <cols>
-    <col min="1" max="2" width="11.42578125" style="189" hidden="1"/>
-[...1086 lines deleted...]
-    <col min="16148" max="16384" width="11.42578125" style="190" hidden="1"/>
+    <col min="1" max="2" width="11.42578125" style="174" hidden="1"/>
+    <col min="3" max="3" width="7" style="175" customWidth="1"/>
+    <col min="4" max="4" width="7.28515625" style="175" customWidth="1"/>
+    <col min="5" max="5" width="19" style="175" customWidth="1"/>
+    <col min="6" max="6" width="21.42578125" style="175" customWidth="1"/>
+    <col min="7" max="7" width="7.5703125" style="175" customWidth="1"/>
+    <col min="8" max="8" width="12.28515625" style="175" customWidth="1"/>
+    <col min="9" max="9" width="35.85546875" style="175" customWidth="1"/>
+    <col min="10" max="10" width="7.5703125" style="175" customWidth="1"/>
+    <col min="11" max="11" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="12.28515625" style="175" customWidth="1"/>
+    <col min="13" max="13" width="35.85546875" style="175" customWidth="1"/>
+    <col min="14" max="14" width="11.42578125" style="175" customWidth="1"/>
+    <col min="15" max="15" width="12.28515625" style="175" customWidth="1"/>
+    <col min="16" max="17" width="21.42578125" style="175" customWidth="1"/>
+    <col min="18" max="18" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="19" max="258" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="259" max="259" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="260" max="260" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="261" max="261" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="262" max="262" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="263" max="263" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="264" max="264" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="265" max="265" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="266" max="266" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="267" max="267" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="268" max="268" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="269" max="269" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="270" max="270" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="271" max="271" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="272" max="273" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="274" max="274" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="275" max="275" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="276" max="514" width="11.42578125" style="175" hidden="1"/>
+    <col min="515" max="515" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="516" max="516" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="517" max="517" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="518" max="518" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="519" max="519" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="520" max="520" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="521" max="521" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="522" max="522" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="523" max="523" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="524" max="524" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="525" max="525" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="526" max="526" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="527" max="527" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="528" max="529" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="530" max="530" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="531" max="531" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="532" max="770" width="11.42578125" style="175" hidden="1"/>
+    <col min="771" max="771" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="772" max="772" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="773" max="773" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="774" max="774" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="775" max="775" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="776" max="776" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="777" max="777" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="778" max="778" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="779" max="779" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="780" max="780" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="781" max="781" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="782" max="782" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="783" max="783" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="784" max="785" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="786" max="786" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="787" max="787" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="788" max="1026" width="11.42578125" style="175" hidden="1"/>
+    <col min="1027" max="1027" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="1028" max="1028" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="1029" max="1029" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="1030" max="1030" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="1031" max="1031" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="1032" max="1032" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="1033" max="1033" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="1034" max="1034" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="1035" max="1035" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="1036" max="1036" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="1037" max="1037" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="1038" max="1038" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="1039" max="1039" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="1040" max="1041" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="1042" max="1042" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="1043" max="1043" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="1044" max="1282" width="11.42578125" style="175" hidden="1"/>
+    <col min="1283" max="1283" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="1284" max="1284" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="1285" max="1285" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="1286" max="1286" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="1287" max="1287" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="1288" max="1288" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="1289" max="1289" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="1290" max="1290" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="1291" max="1291" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="1292" max="1292" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="1293" max="1293" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="1294" max="1294" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="1295" max="1295" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="1296" max="1297" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="1298" max="1298" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="1299" max="1299" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="1300" max="1538" width="11.42578125" style="175" hidden="1"/>
+    <col min="1539" max="1539" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="1540" max="1540" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="1541" max="1541" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="1542" max="1542" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="1543" max="1543" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="1544" max="1544" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="1545" max="1545" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="1546" max="1546" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="1547" max="1547" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="1548" max="1548" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="1549" max="1549" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="1550" max="1550" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="1551" max="1551" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="1552" max="1553" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="1554" max="1554" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="1555" max="1555" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="1556" max="1794" width="11.42578125" style="175" hidden="1"/>
+    <col min="1795" max="1795" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="1796" max="1796" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="1797" max="1797" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="1798" max="1798" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="1799" max="1799" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="1800" max="1800" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="1801" max="1801" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="1802" max="1802" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="1803" max="1803" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="1804" max="1804" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="1805" max="1805" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="1806" max="1806" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="1807" max="1807" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="1808" max="1809" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="1810" max="1810" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="1811" max="1811" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="1812" max="2050" width="11.42578125" style="175" hidden="1"/>
+    <col min="2051" max="2051" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="2052" max="2052" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="2053" max="2053" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="2054" max="2054" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="2055" max="2055" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="2056" max="2056" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="2057" max="2057" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="2058" max="2058" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="2059" max="2059" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="2060" max="2060" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="2061" max="2061" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="2062" max="2062" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="2063" max="2063" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="2064" max="2065" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="2066" max="2066" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="2067" max="2067" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="2068" max="2306" width="11.42578125" style="175" hidden="1"/>
+    <col min="2307" max="2307" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="2308" max="2308" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="2309" max="2309" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="2310" max="2310" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="2311" max="2311" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="2312" max="2312" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="2313" max="2313" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="2314" max="2314" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="2315" max="2315" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="2316" max="2316" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="2317" max="2317" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="2318" max="2318" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="2319" max="2319" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="2320" max="2321" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="2322" max="2322" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="2323" max="2323" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="2324" max="2562" width="11.42578125" style="175" hidden="1"/>
+    <col min="2563" max="2563" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="2564" max="2564" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="2565" max="2565" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="2566" max="2566" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="2567" max="2567" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="2568" max="2568" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="2569" max="2569" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="2570" max="2570" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="2571" max="2571" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="2572" max="2572" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="2573" max="2573" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="2574" max="2574" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="2575" max="2575" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="2576" max="2577" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="2578" max="2578" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="2579" max="2579" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="2580" max="2818" width="11.42578125" style="175" hidden="1"/>
+    <col min="2819" max="2819" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="2820" max="2820" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="2821" max="2821" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="2822" max="2822" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="2823" max="2823" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="2824" max="2824" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="2825" max="2825" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="2826" max="2826" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="2827" max="2827" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="2828" max="2828" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="2829" max="2829" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="2830" max="2830" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="2831" max="2831" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="2832" max="2833" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="2834" max="2834" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="2835" max="2835" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="2836" max="3074" width="11.42578125" style="175" hidden="1"/>
+    <col min="3075" max="3075" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="3076" max="3076" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="3077" max="3077" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="3078" max="3078" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="3079" max="3079" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="3080" max="3080" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="3081" max="3081" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="3082" max="3082" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="3083" max="3083" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="3084" max="3084" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="3085" max="3085" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="3086" max="3086" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="3087" max="3087" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="3088" max="3089" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="3090" max="3090" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="3091" max="3091" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="3092" max="3330" width="11.42578125" style="175" hidden="1"/>
+    <col min="3331" max="3331" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="3332" max="3332" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="3333" max="3333" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="3334" max="3334" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="3335" max="3335" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="3336" max="3336" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="3337" max="3337" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="3338" max="3338" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="3339" max="3339" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="3340" max="3340" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="3341" max="3341" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="3342" max="3342" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="3343" max="3343" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="3344" max="3345" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="3346" max="3346" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="3347" max="3347" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="3348" max="3586" width="11.42578125" style="175" hidden="1"/>
+    <col min="3587" max="3587" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="3588" max="3588" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="3589" max="3589" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="3590" max="3590" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="3591" max="3591" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="3592" max="3592" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="3593" max="3593" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="3594" max="3594" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="3595" max="3595" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="3596" max="3596" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="3597" max="3597" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="3598" max="3598" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="3599" max="3599" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="3600" max="3601" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="3602" max="3602" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="3603" max="3603" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="3604" max="3842" width="11.42578125" style="175" hidden="1"/>
+    <col min="3843" max="3843" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="3844" max="3844" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="3845" max="3845" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="3846" max="3846" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="3847" max="3847" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="3848" max="3848" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="3849" max="3849" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="3850" max="3850" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="3851" max="3851" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="3852" max="3852" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="3853" max="3853" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="3854" max="3854" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="3855" max="3855" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="3856" max="3857" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="3858" max="3858" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="3859" max="3859" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="3860" max="4098" width="11.42578125" style="175" hidden="1"/>
+    <col min="4099" max="4099" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="4100" max="4100" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="4101" max="4101" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="4102" max="4102" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="4103" max="4103" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="4104" max="4104" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="4105" max="4105" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="4106" max="4106" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="4107" max="4107" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="4108" max="4108" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="4109" max="4109" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="4110" max="4110" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="4111" max="4111" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="4112" max="4113" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="4114" max="4114" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="4115" max="4115" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="4116" max="4354" width="11.42578125" style="175" hidden="1"/>
+    <col min="4355" max="4355" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="4356" max="4356" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="4357" max="4357" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="4358" max="4358" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="4359" max="4359" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="4360" max="4360" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="4361" max="4361" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="4362" max="4362" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="4363" max="4363" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="4364" max="4364" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="4365" max="4365" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="4366" max="4366" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="4367" max="4367" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="4368" max="4369" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="4370" max="4370" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="4371" max="4371" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="4372" max="4610" width="11.42578125" style="175" hidden="1"/>
+    <col min="4611" max="4611" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="4612" max="4612" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="4613" max="4613" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="4614" max="4614" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="4615" max="4615" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="4616" max="4616" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="4617" max="4617" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="4618" max="4618" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="4619" max="4619" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="4620" max="4620" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="4621" max="4621" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="4622" max="4622" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="4623" max="4623" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="4624" max="4625" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="4626" max="4626" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="4627" max="4627" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="4628" max="4866" width="11.42578125" style="175" hidden="1"/>
+    <col min="4867" max="4867" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="4868" max="4868" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="4869" max="4869" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="4870" max="4870" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="4871" max="4871" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="4872" max="4872" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="4873" max="4873" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="4874" max="4874" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="4875" max="4875" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="4876" max="4876" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="4877" max="4877" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="4878" max="4878" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="4879" max="4879" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="4880" max="4881" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="4882" max="4882" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="4883" max="4883" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="4884" max="5122" width="11.42578125" style="175" hidden="1"/>
+    <col min="5123" max="5123" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="5124" max="5124" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="5125" max="5125" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="5126" max="5126" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="5127" max="5127" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="5128" max="5128" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="5129" max="5129" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="5130" max="5130" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="5131" max="5131" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="5132" max="5132" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="5133" max="5133" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="5134" max="5134" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="5135" max="5135" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="5136" max="5137" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="5138" max="5138" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="5139" max="5139" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="5140" max="5378" width="11.42578125" style="175" hidden="1"/>
+    <col min="5379" max="5379" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="5380" max="5380" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="5381" max="5381" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="5382" max="5382" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="5383" max="5383" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="5384" max="5384" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="5385" max="5385" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="5386" max="5386" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="5387" max="5387" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="5388" max="5388" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="5389" max="5389" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="5390" max="5390" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="5391" max="5391" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="5392" max="5393" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="5394" max="5394" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="5395" max="5395" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="5396" max="5634" width="11.42578125" style="175" hidden="1"/>
+    <col min="5635" max="5635" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="5636" max="5636" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="5637" max="5637" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="5638" max="5638" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="5639" max="5639" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="5640" max="5640" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="5641" max="5641" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="5642" max="5642" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="5643" max="5643" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="5644" max="5644" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="5645" max="5645" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="5646" max="5646" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="5647" max="5647" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="5648" max="5649" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="5650" max="5650" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="5651" max="5651" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="5652" max="5890" width="11.42578125" style="175" hidden="1"/>
+    <col min="5891" max="5891" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="5892" max="5892" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="5893" max="5893" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="5894" max="5894" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="5895" max="5895" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="5896" max="5896" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="5897" max="5897" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="5898" max="5898" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="5899" max="5899" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="5900" max="5900" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="5901" max="5901" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="5902" max="5902" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="5903" max="5903" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="5904" max="5905" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="5906" max="5906" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="5907" max="5907" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="5908" max="6146" width="11.42578125" style="175" hidden="1"/>
+    <col min="6147" max="6147" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="6148" max="6148" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="6149" max="6149" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="6150" max="6150" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="6151" max="6151" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="6152" max="6152" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="6153" max="6153" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="6154" max="6154" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="6155" max="6155" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="6156" max="6156" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="6157" max="6157" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="6158" max="6158" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="6159" max="6159" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="6160" max="6161" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="6162" max="6162" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="6163" max="6163" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="6164" max="6402" width="11.42578125" style="175" hidden="1"/>
+    <col min="6403" max="6403" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="6404" max="6404" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="6405" max="6405" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="6406" max="6406" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="6407" max="6407" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="6408" max="6408" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="6409" max="6409" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="6410" max="6410" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="6411" max="6411" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="6412" max="6412" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="6413" max="6413" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="6414" max="6414" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="6415" max="6415" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="6416" max="6417" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="6418" max="6418" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="6419" max="6419" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="6420" max="6658" width="11.42578125" style="175" hidden="1"/>
+    <col min="6659" max="6659" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="6660" max="6660" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="6661" max="6661" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="6662" max="6662" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="6663" max="6663" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="6664" max="6664" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="6665" max="6665" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="6666" max="6666" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="6667" max="6667" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="6668" max="6668" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="6669" max="6669" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="6670" max="6670" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="6671" max="6671" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="6672" max="6673" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="6674" max="6674" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="6675" max="6675" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="6676" max="6914" width="11.42578125" style="175" hidden="1"/>
+    <col min="6915" max="6915" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="6916" max="6916" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="6917" max="6917" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="6918" max="6918" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="6919" max="6919" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="6920" max="6920" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="6921" max="6921" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="6922" max="6922" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="6923" max="6923" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="6924" max="6924" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="6925" max="6925" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="6926" max="6926" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="6927" max="6927" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="6928" max="6929" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="6930" max="6930" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="6931" max="6931" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="6932" max="7170" width="11.42578125" style="175" hidden="1"/>
+    <col min="7171" max="7171" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="7172" max="7172" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="7173" max="7173" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="7174" max="7174" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="7175" max="7175" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="7176" max="7176" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="7177" max="7177" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="7178" max="7178" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="7179" max="7179" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="7180" max="7180" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="7181" max="7181" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="7182" max="7182" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="7183" max="7183" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="7184" max="7185" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="7186" max="7186" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="7187" max="7187" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="7188" max="7426" width="11.42578125" style="175" hidden="1"/>
+    <col min="7427" max="7427" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="7428" max="7428" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="7429" max="7429" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="7430" max="7430" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="7431" max="7431" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="7432" max="7432" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="7433" max="7433" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="7434" max="7434" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="7435" max="7435" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="7436" max="7436" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="7437" max="7437" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="7438" max="7438" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="7439" max="7439" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="7440" max="7441" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="7442" max="7442" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="7443" max="7443" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="7444" max="7682" width="11.42578125" style="175" hidden="1"/>
+    <col min="7683" max="7683" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="7684" max="7684" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="7685" max="7685" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="7686" max="7686" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="7687" max="7687" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="7688" max="7688" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="7689" max="7689" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="7690" max="7690" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="7691" max="7691" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="7692" max="7692" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="7693" max="7693" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="7694" max="7694" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="7695" max="7695" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="7696" max="7697" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="7698" max="7698" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="7699" max="7699" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="7700" max="7938" width="11.42578125" style="175" hidden="1"/>
+    <col min="7939" max="7939" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="7940" max="7940" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="7941" max="7941" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="7942" max="7942" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="7943" max="7943" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="7944" max="7944" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="7945" max="7945" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="7946" max="7946" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="7947" max="7947" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="7948" max="7948" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="7949" max="7949" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="7950" max="7950" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="7951" max="7951" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="7952" max="7953" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="7954" max="7954" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="7955" max="7955" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="7956" max="8194" width="11.42578125" style="175" hidden="1"/>
+    <col min="8195" max="8195" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="8196" max="8196" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="8197" max="8197" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="8198" max="8198" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="8199" max="8199" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="8200" max="8200" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="8201" max="8201" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="8202" max="8202" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="8203" max="8203" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="8204" max="8204" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="8205" max="8205" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="8206" max="8206" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="8207" max="8207" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="8208" max="8209" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="8210" max="8210" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="8211" max="8211" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="8212" max="8450" width="11.42578125" style="175" hidden="1"/>
+    <col min="8451" max="8451" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="8452" max="8452" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="8453" max="8453" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="8454" max="8454" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="8455" max="8455" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="8456" max="8456" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="8457" max="8457" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="8458" max="8458" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="8459" max="8459" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="8460" max="8460" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="8461" max="8461" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="8462" max="8462" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="8463" max="8463" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="8464" max="8465" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="8466" max="8466" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="8467" max="8467" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="8468" max="8706" width="11.42578125" style="175" hidden="1"/>
+    <col min="8707" max="8707" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="8708" max="8708" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="8709" max="8709" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="8710" max="8710" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="8711" max="8711" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="8712" max="8712" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="8713" max="8713" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="8714" max="8714" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="8715" max="8715" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="8716" max="8716" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="8717" max="8717" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="8718" max="8718" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="8719" max="8719" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="8720" max="8721" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="8722" max="8722" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="8723" max="8723" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="8724" max="8962" width="11.42578125" style="175" hidden="1"/>
+    <col min="8963" max="8963" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="8964" max="8964" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="8965" max="8965" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="8966" max="8966" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="8967" max="8967" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="8968" max="8968" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="8969" max="8969" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="8970" max="8970" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="8971" max="8971" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="8972" max="8972" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="8973" max="8973" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="8974" max="8974" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="8975" max="8975" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="8976" max="8977" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="8978" max="8978" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="8979" max="8979" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="8980" max="9218" width="11.42578125" style="175" hidden="1"/>
+    <col min="9219" max="9219" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="9220" max="9220" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="9221" max="9221" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="9222" max="9222" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="9223" max="9223" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="9224" max="9224" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="9225" max="9225" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="9226" max="9226" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="9227" max="9227" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="9228" max="9228" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="9229" max="9229" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="9230" max="9230" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="9231" max="9231" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="9232" max="9233" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="9234" max="9234" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="9235" max="9235" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="9236" max="9474" width="11.42578125" style="175" hidden="1"/>
+    <col min="9475" max="9475" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="9476" max="9476" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="9477" max="9477" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="9478" max="9478" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="9479" max="9479" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="9480" max="9480" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="9481" max="9481" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="9482" max="9482" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="9483" max="9483" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="9484" max="9484" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="9485" max="9485" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="9486" max="9486" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="9487" max="9487" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="9488" max="9489" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="9490" max="9490" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="9491" max="9491" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="9492" max="9730" width="11.42578125" style="175" hidden="1"/>
+    <col min="9731" max="9731" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="9732" max="9732" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="9733" max="9733" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="9734" max="9734" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="9735" max="9735" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="9736" max="9736" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="9737" max="9737" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="9738" max="9738" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="9739" max="9739" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="9740" max="9740" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="9741" max="9741" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="9742" max="9742" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="9743" max="9743" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="9744" max="9745" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="9746" max="9746" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="9747" max="9747" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="9748" max="9986" width="11.42578125" style="175" hidden="1"/>
+    <col min="9987" max="9987" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="9988" max="9988" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="9989" max="9989" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="9990" max="9990" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="9991" max="9991" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="9992" max="9992" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="9993" max="9993" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="9994" max="9994" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="9995" max="9995" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="9996" max="9996" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="9997" max="9997" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="9998" max="9998" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="9999" max="9999" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="10000" max="10001" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="10002" max="10002" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="10003" max="10003" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="10004" max="10242" width="11.42578125" style="175" hidden="1"/>
+    <col min="10243" max="10243" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="10244" max="10244" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="10245" max="10245" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="10246" max="10246" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="10247" max="10247" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="10248" max="10248" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="10249" max="10249" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="10250" max="10250" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="10251" max="10251" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="10252" max="10252" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="10253" max="10253" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="10254" max="10254" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="10255" max="10255" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="10256" max="10257" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="10258" max="10258" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="10259" max="10259" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="10260" max="10498" width="11.42578125" style="175" hidden="1"/>
+    <col min="10499" max="10499" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="10500" max="10500" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="10501" max="10501" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="10502" max="10502" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="10503" max="10503" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="10504" max="10504" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="10505" max="10505" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="10506" max="10506" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="10507" max="10507" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="10508" max="10508" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="10509" max="10509" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="10510" max="10510" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="10511" max="10511" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="10512" max="10513" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="10514" max="10514" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="10515" max="10515" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="10516" max="10754" width="11.42578125" style="175" hidden="1"/>
+    <col min="10755" max="10755" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="10756" max="10756" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="10757" max="10757" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="10758" max="10758" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="10759" max="10759" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="10760" max="10760" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="10761" max="10761" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="10762" max="10762" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="10763" max="10763" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="10764" max="10764" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="10765" max="10765" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="10766" max="10766" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="10767" max="10767" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="10768" max="10769" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="10770" max="10770" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="10771" max="10771" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="10772" max="11010" width="11.42578125" style="175" hidden="1"/>
+    <col min="11011" max="11011" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="11012" max="11012" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="11013" max="11013" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="11014" max="11014" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="11015" max="11015" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="11016" max="11016" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="11017" max="11017" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="11018" max="11018" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="11019" max="11019" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="11020" max="11020" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="11021" max="11021" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="11022" max="11022" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="11023" max="11023" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="11024" max="11025" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="11026" max="11026" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="11027" max="11027" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="11028" max="11266" width="11.42578125" style="175" hidden="1"/>
+    <col min="11267" max="11267" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="11268" max="11268" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="11269" max="11269" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="11270" max="11270" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="11271" max="11271" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="11272" max="11272" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="11273" max="11273" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="11274" max="11274" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="11275" max="11275" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="11276" max="11276" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="11277" max="11277" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="11278" max="11278" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="11279" max="11279" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="11280" max="11281" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="11282" max="11282" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="11283" max="11283" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="11284" max="11522" width="11.42578125" style="175" hidden="1"/>
+    <col min="11523" max="11523" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="11524" max="11524" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="11525" max="11525" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="11526" max="11526" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="11527" max="11527" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="11528" max="11528" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="11529" max="11529" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="11530" max="11530" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="11531" max="11531" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="11532" max="11532" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="11533" max="11533" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="11534" max="11534" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="11535" max="11535" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="11536" max="11537" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="11538" max="11538" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="11539" max="11539" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="11540" max="11778" width="11.42578125" style="175" hidden="1"/>
+    <col min="11779" max="11779" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="11780" max="11780" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="11781" max="11781" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="11782" max="11782" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="11783" max="11783" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="11784" max="11784" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="11785" max="11785" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="11786" max="11786" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="11787" max="11787" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="11788" max="11788" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="11789" max="11789" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="11790" max="11790" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="11791" max="11791" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="11792" max="11793" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="11794" max="11794" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="11795" max="11795" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="11796" max="12034" width="11.42578125" style="175" hidden="1"/>
+    <col min="12035" max="12035" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="12036" max="12036" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="12037" max="12037" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="12038" max="12038" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12039" max="12039" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="12040" max="12040" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="12041" max="12041" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="12042" max="12042" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="12043" max="12043" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12044" max="12044" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="12045" max="12045" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="12046" max="12046" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12047" max="12047" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="12048" max="12049" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12050" max="12050" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="12051" max="12051" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12052" max="12290" width="11.42578125" style="175" hidden="1"/>
+    <col min="12291" max="12291" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="12292" max="12292" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="12293" max="12293" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="12294" max="12294" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12295" max="12295" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="12296" max="12296" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="12297" max="12297" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="12298" max="12298" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="12299" max="12299" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12300" max="12300" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="12301" max="12301" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="12302" max="12302" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12303" max="12303" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="12304" max="12305" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12306" max="12306" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="12307" max="12307" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12308" max="12546" width="11.42578125" style="175" hidden="1"/>
+    <col min="12547" max="12547" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="12548" max="12548" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="12549" max="12549" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="12550" max="12550" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12551" max="12551" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="12552" max="12552" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="12553" max="12553" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="12554" max="12554" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="12555" max="12555" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12556" max="12556" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="12557" max="12557" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="12558" max="12558" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12559" max="12559" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="12560" max="12561" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12562" max="12562" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="12563" max="12563" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12564" max="12802" width="11.42578125" style="175" hidden="1"/>
+    <col min="12803" max="12803" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="12804" max="12804" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="12805" max="12805" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="12806" max="12806" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12807" max="12807" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="12808" max="12808" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="12809" max="12809" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="12810" max="12810" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="12811" max="12811" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12812" max="12812" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="12813" max="12813" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="12814" max="12814" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12815" max="12815" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="12816" max="12817" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12818" max="12818" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="12819" max="12819" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="12820" max="13058" width="11.42578125" style="175" hidden="1"/>
+    <col min="13059" max="13059" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="13060" max="13060" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="13061" max="13061" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="13062" max="13062" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="13063" max="13063" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="13064" max="13064" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="13065" max="13065" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="13066" max="13066" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="13067" max="13067" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="13068" max="13068" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="13069" max="13069" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="13070" max="13070" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="13071" max="13071" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="13072" max="13073" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="13074" max="13074" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="13075" max="13075" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="13076" max="13314" width="11.42578125" style="175" hidden="1"/>
+    <col min="13315" max="13315" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="13316" max="13316" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="13317" max="13317" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="13318" max="13318" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="13319" max="13319" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="13320" max="13320" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="13321" max="13321" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="13322" max="13322" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="13323" max="13323" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="13324" max="13324" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="13325" max="13325" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="13326" max="13326" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="13327" max="13327" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="13328" max="13329" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="13330" max="13330" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="13331" max="13331" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="13332" max="13570" width="11.42578125" style="175" hidden="1"/>
+    <col min="13571" max="13571" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="13572" max="13572" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="13573" max="13573" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="13574" max="13574" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="13575" max="13575" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="13576" max="13576" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="13577" max="13577" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="13578" max="13578" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="13579" max="13579" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="13580" max="13580" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="13581" max="13581" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="13582" max="13582" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="13583" max="13583" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="13584" max="13585" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="13586" max="13586" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="13587" max="13587" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="13588" max="13826" width="11.42578125" style="175" hidden="1"/>
+    <col min="13827" max="13827" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="13828" max="13828" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="13829" max="13829" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="13830" max="13830" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="13831" max="13831" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="13832" max="13832" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="13833" max="13833" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="13834" max="13834" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="13835" max="13835" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="13836" max="13836" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="13837" max="13837" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="13838" max="13838" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="13839" max="13839" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="13840" max="13841" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="13842" max="13842" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="13843" max="13843" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="13844" max="14082" width="11.42578125" style="175" hidden="1"/>
+    <col min="14083" max="14083" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="14084" max="14084" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="14085" max="14085" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="14086" max="14086" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="14087" max="14087" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="14088" max="14088" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="14089" max="14089" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="14090" max="14090" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="14091" max="14091" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="14092" max="14092" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="14093" max="14093" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="14094" max="14094" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="14095" max="14095" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="14096" max="14097" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="14098" max="14098" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="14099" max="14099" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="14100" max="14338" width="11.42578125" style="175" hidden="1"/>
+    <col min="14339" max="14339" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="14340" max="14340" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="14341" max="14341" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="14342" max="14342" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="14343" max="14343" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="14344" max="14344" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="14345" max="14345" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="14346" max="14346" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="14347" max="14347" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="14348" max="14348" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="14349" max="14349" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="14350" max="14350" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="14351" max="14351" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="14352" max="14353" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="14354" max="14354" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="14355" max="14355" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="14356" max="14594" width="11.42578125" style="175" hidden="1"/>
+    <col min="14595" max="14595" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="14596" max="14596" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="14597" max="14597" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="14598" max="14598" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="14599" max="14599" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="14600" max="14600" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="14601" max="14601" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="14602" max="14602" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="14603" max="14603" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="14604" max="14604" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="14605" max="14605" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="14606" max="14606" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="14607" max="14607" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="14608" max="14609" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="14610" max="14610" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="14611" max="14611" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="14612" max="14850" width="11.42578125" style="175" hidden="1"/>
+    <col min="14851" max="14851" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="14852" max="14852" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="14853" max="14853" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="14854" max="14854" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="14855" max="14855" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="14856" max="14856" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="14857" max="14857" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="14858" max="14858" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="14859" max="14859" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="14860" max="14860" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="14861" max="14861" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="14862" max="14862" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="14863" max="14863" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="14864" max="14865" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="14866" max="14866" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="14867" max="14867" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="14868" max="15106" width="11.42578125" style="175" hidden="1"/>
+    <col min="15107" max="15107" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="15108" max="15108" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="15109" max="15109" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="15110" max="15110" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="15111" max="15111" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="15112" max="15112" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="15113" max="15113" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="15114" max="15114" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="15115" max="15115" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="15116" max="15116" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="15117" max="15117" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="15118" max="15118" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="15119" max="15119" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="15120" max="15121" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="15122" max="15122" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="15123" max="15123" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="15124" max="15362" width="11.42578125" style="175" hidden="1"/>
+    <col min="15363" max="15363" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="15364" max="15364" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="15365" max="15365" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="15366" max="15366" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="15367" max="15367" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="15368" max="15368" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="15369" max="15369" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="15370" max="15370" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="15371" max="15371" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="15372" max="15372" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="15373" max="15373" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="15374" max="15374" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="15375" max="15375" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="15376" max="15377" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="15378" max="15378" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="15379" max="15379" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="15380" max="15618" width="11.42578125" style="175" hidden="1"/>
+    <col min="15619" max="15619" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="15620" max="15620" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="15621" max="15621" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="15622" max="15622" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="15623" max="15623" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="15624" max="15624" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="15625" max="15625" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="15626" max="15626" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="15627" max="15627" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="15628" max="15628" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="15629" max="15629" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="15630" max="15630" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="15631" max="15631" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="15632" max="15633" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="15634" max="15634" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="15635" max="15635" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="15636" max="15874" width="11.42578125" style="175" hidden="1"/>
+    <col min="15875" max="15875" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="15876" max="15876" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="15877" max="15877" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="15878" max="15878" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="15879" max="15879" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="15880" max="15880" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="15881" max="15881" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="15882" max="15882" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="15883" max="15883" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="15884" max="15884" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="15885" max="15885" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="15886" max="15886" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="15887" max="15887" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="15888" max="15889" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="15890" max="15890" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="15891" max="15891" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="15892" max="16130" width="11.42578125" style="175" hidden="1"/>
+    <col min="16131" max="16131" width="7" style="175" hidden="1" customWidth="1"/>
+    <col min="16132" max="16132" width="7.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="16133" max="16133" width="19" style="175" hidden="1" customWidth="1"/>
+    <col min="16134" max="16134" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="16135" max="16135" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="16136" max="16136" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="16137" max="16137" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="16138" max="16138" width="7.5703125" style="175" hidden="1" customWidth="1"/>
+    <col min="16139" max="16139" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="16140" max="16140" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="16141" max="16141" width="35.85546875" style="175" hidden="1" customWidth="1"/>
+    <col min="16142" max="16142" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="16143" max="16143" width="12.28515625" style="175" hidden="1" customWidth="1"/>
+    <col min="16144" max="16145" width="21.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="16146" max="16146" width="4.140625" style="175" hidden="1" customWidth="1"/>
+    <col min="16147" max="16147" width="11.42578125" style="175" hidden="1" customWidth="1"/>
+    <col min="16148" max="16384" width="11.42578125" style="175" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A1" s="189" t="s">
+    <row r="1" spans="1:20">
+      <c r="A1" s="174" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="189"/>
-[...198 lines deleted...]
-    <row r="11" spans="1:20" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C1" s="174"/>
+      <c r="D1" s="174"/>
+      <c r="E1" s="174"/>
+      <c r="F1" s="174"/>
+      <c r="G1" s="174"/>
+      <c r="H1" s="174"/>
+      <c r="I1" s="174"/>
+      <c r="J1" s="174"/>
+      <c r="K1" s="174"/>
+      <c r="L1" s="174"/>
+      <c r="M1" s="174"/>
+      <c r="N1" s="174"/>
+      <c r="O1" s="174"/>
+      <c r="P1" s="174"/>
+      <c r="Q1" s="174"/>
+      <c r="R1" s="174"/>
+      <c r="S1" s="174"/>
+      <c r="T1" s="174"/>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="C2" s="174"/>
+      <c r="D2" s="174"/>
+      <c r="E2" s="174"/>
+      <c r="F2" s="174"/>
+      <c r="G2" s="174"/>
+      <c r="H2" s="174"/>
+      <c r="I2" s="174"/>
+      <c r="J2" s="174"/>
+      <c r="K2" s="174"/>
+      <c r="L2" s="174"/>
+      <c r="M2" s="174"/>
+      <c r="N2" s="174"/>
+      <c r="O2" s="174"/>
+      <c r="P2" s="174"/>
+      <c r="Q2" s="174"/>
+      <c r="R2" s="174"/>
+      <c r="S2" s="174"/>
+      <c r="T2" s="174"/>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="C3" s="174"/>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="174"/>
+      <c r="K3" s="174"/>
+      <c r="L3" s="174"/>
+      <c r="M3" s="174"/>
+      <c r="N3" s="174"/>
+      <c r="O3" s="174"/>
+      <c r="P3" s="174"/>
+      <c r="Q3" s="174"/>
+      <c r="R3" s="174"/>
+      <c r="S3" s="174"/>
+      <c r="T3" s="174"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="C4" s="174"/>
+      <c r="D4" s="174"/>
+      <c r="E4" s="174"/>
+      <c r="F4" s="174"/>
+      <c r="G4" s="174"/>
+      <c r="H4" s="174"/>
+      <c r="I4" s="174"/>
+      <c r="J4" s="174"/>
+      <c r="K4" s="174"/>
+      <c r="L4" s="174"/>
+      <c r="M4" s="174"/>
+      <c r="N4" s="174"/>
+      <c r="O4" s="174"/>
+      <c r="P4" s="174"/>
+      <c r="Q4" s="174"/>
+      <c r="R4" s="174"/>
+      <c r="S4" s="174"/>
+      <c r="T4" s="174"/>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="C5" s="174"/>
+      <c r="D5" s="174"/>
+      <c r="E5" s="174"/>
+      <c r="F5" s="174"/>
+      <c r="G5" s="174"/>
+      <c r="H5" s="174"/>
+      <c r="I5" s="174"/>
+      <c r="J5" s="174"/>
+      <c r="K5" s="174"/>
+      <c r="L5" s="174"/>
+      <c r="M5" s="174"/>
+      <c r="N5" s="174"/>
+      <c r="O5" s="174"/>
+      <c r="P5" s="174"/>
+      <c r="Q5" s="174"/>
+      <c r="R5" s="174"/>
+      <c r="S5" s="174"/>
+      <c r="T5" s="174"/>
+    </row>
+    <row r="6" spans="1:20" ht="46.5" customHeight="1">
+      <c r="C6" s="174"/>
+      <c r="D6" s="174"/>
+      <c r="E6" s="174"/>
+      <c r="F6" s="174"/>
+      <c r="G6" s="174"/>
+      <c r="H6" s="174"/>
+      <c r="I6" s="174"/>
+      <c r="J6" s="174"/>
+      <c r="K6" s="174"/>
+      <c r="L6" s="174"/>
+      <c r="M6" s="174"/>
+      <c r="N6" s="174"/>
+      <c r="O6" s="174"/>
+      <c r="P6" s="174"/>
+      <c r="Q6" s="174"/>
+      <c r="R6" s="174"/>
+      <c r="S6" s="174"/>
+      <c r="T6" s="174"/>
+    </row>
+    <row r="7" spans="1:20" ht="31.5" customHeight="1">
+      <c r="C7" s="174"/>
+      <c r="D7" s="174"/>
+      <c r="E7" s="174"/>
+      <c r="F7" s="174"/>
+      <c r="G7" s="174"/>
+      <c r="H7" s="174"/>
+      <c r="I7" s="174"/>
+      <c r="J7" s="174"/>
+      <c r="K7" s="174"/>
+      <c r="L7" s="174"/>
+      <c r="M7" s="174"/>
+      <c r="N7" s="174"/>
+      <c r="O7" s="174"/>
+      <c r="P7" s="174"/>
+      <c r="Q7" s="174"/>
+      <c r="R7" s="174"/>
+      <c r="S7" s="174"/>
+      <c r="T7" s="174"/>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="C8" s="174"/>
+      <c r="D8" s="174"/>
+      <c r="E8" s="174"/>
+      <c r="F8" s="174"/>
+      <c r="G8" s="174"/>
+      <c r="H8" s="174"/>
+      <c r="I8" s="174"/>
+      <c r="J8" s="174"/>
+      <c r="K8" s="174"/>
+      <c r="L8" s="174"/>
+      <c r="M8" s="174"/>
+      <c r="N8" s="174"/>
+      <c r="O8" s="174"/>
+      <c r="P8" s="174"/>
+      <c r="Q8" s="174"/>
+      <c r="R8" s="174"/>
+      <c r="S8" s="174"/>
+      <c r="T8" s="174"/>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="C9" s="174"/>
+      <c r="D9" s="174"/>
+      <c r="E9" s="174"/>
+      <c r="F9" s="174"/>
+      <c r="G9" s="174"/>
+      <c r="H9" s="174"/>
+      <c r="I9" s="174"/>
+      <c r="J9" s="174"/>
+      <c r="K9" s="174"/>
+      <c r="L9" s="174"/>
+      <c r="M9" s="174"/>
+      <c r="N9" s="174"/>
+      <c r="O9" s="174"/>
+      <c r="P9" s="174"/>
+      <c r="Q9" s="174"/>
+      <c r="R9" s="174"/>
+      <c r="S9" s="174"/>
+      <c r="T9" s="174"/>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="C10" s="174"/>
+      <c r="D10" s="174"/>
+      <c r="E10" s="174"/>
+      <c r="F10" s="174"/>
+      <c r="G10" s="174"/>
+      <c r="H10" s="174"/>
+      <c r="I10" s="174"/>
+      <c r="J10" s="174"/>
+      <c r="K10" s="174"/>
+      <c r="L10" s="174"/>
+      <c r="M10" s="174"/>
+      <c r="N10" s="174"/>
+      <c r="O10" s="174"/>
+      <c r="P10" s="174"/>
+      <c r="Q10" s="174"/>
+      <c r="R10" s="174"/>
+      <c r="S10" s="174"/>
+      <c r="T10" s="174"/>
+    </row>
+    <row r="11" spans="1:20" ht="24" customHeight="1">
       <c r="C11" s="353" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="353"/>
       <c r="E11" s="353"/>
       <c r="F11" s="353"/>
       <c r="G11" s="353"/>
       <c r="H11" s="353"/>
       <c r="I11" s="353"/>
       <c r="J11" s="353"/>
       <c r="K11" s="353"/>
       <c r="L11" s="353"/>
       <c r="M11" s="353"/>
       <c r="N11" s="353"/>
       <c r="O11" s="353"/>
       <c r="P11" s="353"/>
       <c r="Q11" s="353"/>
       <c r="R11" s="353"/>
-      <c r="S11" s="189"/>
-[...5 lines deleted...]
-      </c>
+      <c r="S11" s="174"/>
+      <c r="T11" s="174"/>
+    </row>
+    <row r="12" spans="1:20" ht="115.5" customHeight="1">
+      <c r="C12" s="354"/>
       <c r="D12" s="354"/>
       <c r="E12" s="354"/>
       <c r="F12" s="354"/>
       <c r="G12" s="354"/>
       <c r="H12" s="354"/>
       <c r="I12" s="354"/>
       <c r="J12" s="354"/>
       <c r="K12" s="354"/>
       <c r="L12" s="354"/>
       <c r="M12" s="354"/>
       <c r="N12" s="354"/>
       <c r="O12" s="354"/>
       <c r="P12" s="354"/>
       <c r="Q12" s="354"/>
       <c r="R12" s="354"/>
-      <c r="S12" s="189"/>
-[...24 lines deleted...]
-      <c r="D14" s="189"/>
+      <c r="S12" s="174"/>
+      <c r="T12" s="174"/>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="C13" s="174"/>
+      <c r="D13" s="174"/>
+      <c r="E13" s="174"/>
+      <c r="F13" s="174"/>
+      <c r="G13" s="174"/>
+      <c r="H13" s="174"/>
+      <c r="I13" s="174"/>
+      <c r="J13" s="174"/>
+      <c r="K13" s="174"/>
+      <c r="L13" s="174"/>
+      <c r="M13" s="174"/>
+      <c r="N13" s="174"/>
+      <c r="O13" s="174"/>
+      <c r="P13" s="174"/>
+      <c r="Q13" s="174"/>
+      <c r="R13" s="174"/>
+      <c r="S13" s="174"/>
+      <c r="T13" s="174"/>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="C14" s="174"/>
+      <c r="D14" s="174"/>
       <c r="E14" s="355"/>
       <c r="F14" s="355"/>
       <c r="G14" s="355"/>
       <c r="H14" s="355"/>
       <c r="I14" s="355"/>
       <c r="J14" s="355"/>
       <c r="K14" s="355"/>
       <c r="L14" s="355"/>
       <c r="M14" s="355"/>
       <c r="N14" s="355"/>
       <c r="O14" s="355"/>
       <c r="P14" s="355"/>
       <c r="Q14" s="355"/>
       <c r="R14" s="355"/>
-      <c r="S14" s="189"/>
-[...4 lines deleted...]
-      <c r="D15" s="189"/>
+      <c r="S14" s="174"/>
+      <c r="T14" s="174"/>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="C15" s="174"/>
+      <c r="D15" s="174"/>
       <c r="E15" s="355"/>
       <c r="F15" s="355"/>
       <c r="G15" s="355"/>
       <c r="H15" s="355"/>
       <c r="I15" s="355"/>
       <c r="J15" s="355"/>
       <c r="K15" s="355"/>
       <c r="L15" s="355"/>
       <c r="M15" s="355"/>
       <c r="N15" s="355"/>
       <c r="O15" s="355"/>
       <c r="P15" s="355"/>
       <c r="Q15" s="355"/>
       <c r="R15" s="355"/>
-      <c r="S15" s="189"/>
-[...4 lines deleted...]
-      <c r="D16" s="189"/>
+      <c r="S15" s="174"/>
+      <c r="T15" s="174"/>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="C16" s="174"/>
+      <c r="D16" s="174"/>
       <c r="E16" s="355"/>
       <c r="F16" s="355"/>
       <c r="G16" s="355"/>
       <c r="H16" s="355"/>
       <c r="I16" s="355"/>
       <c r="J16" s="355"/>
       <c r="K16" s="355"/>
       <c r="L16" s="355"/>
       <c r="M16" s="355"/>
       <c r="N16" s="355"/>
       <c r="O16" s="355"/>
       <c r="P16" s="355"/>
       <c r="Q16" s="355"/>
       <c r="R16" s="355"/>
-      <c r="S16" s="189"/>
-[...4 lines deleted...]
-      <c r="D17" s="189"/>
+      <c r="S16" s="174"/>
+      <c r="T16" s="174"/>
+    </row>
+    <row r="17" spans="3:20">
+      <c r="C17" s="174"/>
+      <c r="D17" s="174"/>
       <c r="E17" s="355"/>
       <c r="F17" s="355"/>
       <c r="G17" s="355"/>
       <c r="H17" s="355"/>
       <c r="I17" s="355"/>
       <c r="J17" s="355"/>
       <c r="K17" s="355"/>
       <c r="L17" s="355"/>
       <c r="M17" s="355"/>
       <c r="N17" s="355"/>
       <c r="O17" s="355"/>
       <c r="P17" s="355"/>
       <c r="Q17" s="355"/>
       <c r="R17" s="355"/>
-      <c r="S17" s="189"/>
-[...4 lines deleted...]
-      <c r="D18" s="189"/>
+      <c r="S17" s="174"/>
+      <c r="T17" s="174"/>
+    </row>
+    <row r="18" spans="3:20">
+      <c r="C18" s="174"/>
+      <c r="D18" s="174"/>
       <c r="E18" s="355"/>
       <c r="F18" s="355"/>
       <c r="G18" s="355"/>
       <c r="H18" s="355"/>
       <c r="I18" s="355"/>
       <c r="J18" s="355"/>
       <c r="K18" s="355"/>
       <c r="L18" s="355"/>
       <c r="M18" s="355"/>
       <c r="N18" s="355"/>
       <c r="O18" s="355"/>
       <c r="P18" s="355"/>
       <c r="Q18" s="355"/>
       <c r="R18" s="355"/>
-      <c r="S18" s="189"/>
-[...4 lines deleted...]
-      <c r="D19" s="189"/>
+      <c r="S18" s="174"/>
+      <c r="T18" s="174"/>
+    </row>
+    <row r="19" spans="3:20">
+      <c r="C19" s="174"/>
+      <c r="D19" s="174"/>
       <c r="E19" s="355"/>
       <c r="F19" s="355"/>
       <c r="G19" s="355"/>
       <c r="H19" s="355"/>
       <c r="I19" s="355"/>
       <c r="J19" s="355"/>
       <c r="K19" s="355"/>
       <c r="L19" s="355"/>
       <c r="M19" s="355"/>
       <c r="N19" s="355"/>
       <c r="O19" s="355"/>
       <c r="P19" s="355"/>
       <c r="Q19" s="355"/>
       <c r="R19" s="355"/>
-      <c r="S19" s="189"/>
-[...4 lines deleted...]
-      <c r="D20" s="189"/>
+      <c r="S19" s="174"/>
+      <c r="T19" s="174"/>
+    </row>
+    <row r="20" spans="3:20">
+      <c r="C20" s="174"/>
+      <c r="D20" s="174"/>
       <c r="E20" s="355"/>
       <c r="F20" s="355"/>
       <c r="G20" s="355"/>
       <c r="H20" s="355"/>
       <c r="I20" s="355"/>
       <c r="J20" s="355"/>
       <c r="K20" s="355"/>
       <c r="L20" s="355"/>
       <c r="M20" s="355"/>
       <c r="N20" s="355"/>
       <c r="O20" s="355"/>
       <c r="P20" s="355"/>
       <c r="Q20" s="355"/>
       <c r="R20" s="355"/>
-      <c r="S20" s="189"/>
-[...64 lines deleted...]
-      <c r="D24" s="189"/>
+      <c r="S20" s="174"/>
+      <c r="T20" s="174"/>
+    </row>
+    <row r="21" spans="3:20">
+      <c r="C21" s="174"/>
+      <c r="D21" s="174"/>
+      <c r="E21" s="174"/>
+      <c r="F21" s="174"/>
+      <c r="G21" s="174"/>
+      <c r="H21" s="174"/>
+      <c r="I21" s="174"/>
+      <c r="J21" s="174"/>
+      <c r="K21" s="174"/>
+      <c r="L21" s="174"/>
+      <c r="M21" s="174"/>
+      <c r="N21" s="174"/>
+      <c r="O21" s="174"/>
+      <c r="P21" s="174"/>
+      <c r="Q21" s="174"/>
+      <c r="R21" s="174"/>
+      <c r="S21" s="174"/>
+      <c r="T21" s="174"/>
+    </row>
+    <row r="22" spans="3:20">
+      <c r="C22" s="174"/>
+      <c r="D22" s="174"/>
+      <c r="E22" s="174"/>
+      <c r="F22" s="174"/>
+      <c r="G22" s="174"/>
+      <c r="H22" s="174"/>
+      <c r="I22" s="174"/>
+      <c r="J22" s="174"/>
+      <c r="K22" s="174"/>
+      <c r="L22" s="174"/>
+      <c r="M22" s="174"/>
+      <c r="N22" s="174"/>
+      <c r="O22" s="174"/>
+      <c r="P22" s="174"/>
+      <c r="Q22" s="174"/>
+      <c r="R22" s="174"/>
+      <c r="S22" s="174"/>
+      <c r="T22" s="174"/>
+    </row>
+    <row r="23" spans="3:20">
+      <c r="C23" s="174"/>
+      <c r="D23" s="174"/>
+      <c r="E23" s="174"/>
+      <c r="F23" s="174"/>
+      <c r="G23" s="174"/>
+      <c r="H23" s="174"/>
+      <c r="I23" s="174"/>
+      <c r="J23" s="174"/>
+      <c r="K23" s="174"/>
+      <c r="L23" s="174"/>
+      <c r="M23" s="174"/>
+      <c r="N23" s="174"/>
+      <c r="O23" s="174"/>
+      <c r="P23" s="174"/>
+      <c r="Q23" s="174"/>
+      <c r="R23" s="174"/>
+      <c r="S23" s="174"/>
+      <c r="T23" s="174"/>
+    </row>
+    <row r="24" spans="3:20" ht="20.25" customHeight="1">
+      <c r="C24" s="174"/>
+      <c r="D24" s="174"/>
       <c r="E24" s="356" t="s">
+        <v>2</v>
+      </c>
+      <c r="F24" s="356"/>
+      <c r="G24" s="174"/>
+      <c r="H24" s="356" t="s">
         <v>3</v>
       </c>
-      <c r="F24" s="356"/>
-[...1 lines deleted...]
-      <c r="H24" s="356" t="s">
+      <c r="I24" s="356"/>
+      <c r="J24" s="174"/>
+      <c r="K24" s="174"/>
+      <c r="L24" s="356" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>5</v>
       </c>
       <c r="M24" s="356"/>
       <c r="N24" s="356"/>
       <c r="O24" s="356"/>
-      <c r="P24" s="189"/>
-[...47 lines deleted...]
-      <c r="D27" s="189"/>
+      <c r="P24" s="174"/>
+      <c r="Q24" s="174"/>
+      <c r="R24" s="174"/>
+      <c r="S24" s="174"/>
+      <c r="T24" s="174"/>
+    </row>
+    <row r="25" spans="3:20" ht="5.25" customHeight="1">
+      <c r="C25" s="174"/>
+      <c r="D25" s="174"/>
+      <c r="E25" s="174"/>
+      <c r="F25" s="174"/>
+      <c r="G25" s="174"/>
+      <c r="H25" s="174"/>
+      <c r="I25" s="174"/>
+      <c r="J25" s="174"/>
+      <c r="K25" s="174"/>
+      <c r="L25" s="174"/>
+      <c r="M25" s="174"/>
+      <c r="N25" s="174"/>
+      <c r="O25" s="174"/>
+      <c r="P25" s="174"/>
+      <c r="Q25" s="174"/>
+      <c r="R25" s="174"/>
+      <c r="S25" s="174"/>
+      <c r="T25" s="174"/>
+    </row>
+    <row r="26" spans="3:20">
+      <c r="C26" s="174"/>
+      <c r="D26" s="174"/>
+      <c r="E26" s="174"/>
+      <c r="F26" s="174"/>
+      <c r="G26" s="174"/>
+      <c r="H26" s="174"/>
+      <c r="I26" s="174"/>
+      <c r="J26" s="174"/>
+      <c r="K26" s="174"/>
+      <c r="L26" s="174"/>
+      <c r="M26" s="174"/>
+      <c r="N26" s="174"/>
+      <c r="O26" s="174"/>
+      <c r="P26" s="174"/>
+      <c r="Q26" s="174"/>
+      <c r="R26" s="174"/>
+      <c r="S26" s="174"/>
+      <c r="T26" s="174"/>
+    </row>
+    <row r="27" spans="3:20" ht="67.5" customHeight="1">
+      <c r="C27" s="174"/>
+      <c r="D27" s="174"/>
       <c r="E27" s="352"/>
       <c r="F27" s="352"/>
-      <c r="G27" s="189"/>
-[...16 lines deleted...]
-      <c r="D28" s="189"/>
+      <c r="G27" s="174"/>
+      <c r="H27" s="174"/>
+      <c r="I27" s="174"/>
+      <c r="J27" s="174"/>
+      <c r="K27" s="174"/>
+      <c r="L27" s="174"/>
+      <c r="M27" s="174"/>
+      <c r="N27" s="174"/>
+      <c r="O27" s="174"/>
+      <c r="P27" s="174"/>
+      <c r="Q27" s="174"/>
+      <c r="R27" s="174"/>
+      <c r="S27" s="174"/>
+      <c r="T27" s="174"/>
+    </row>
+    <row r="28" spans="3:20" ht="74.25" customHeight="1">
+      <c r="C28" s="174"/>
+      <c r="D28" s="174"/>
       <c r="E28" s="352"/>
       <c r="F28" s="352"/>
-      <c r="G28" s="189"/>
-[...176 lines deleted...]
-    <row r="48" spans="1:20" ht="37.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="G28" s="174"/>
+      <c r="H28" s="174"/>
+      <c r="I28" s="174"/>
+      <c r="J28" s="174"/>
+      <c r="K28" s="174"/>
+      <c r="L28" s="174"/>
+      <c r="M28" s="174"/>
+      <c r="N28" s="174"/>
+      <c r="O28" s="174"/>
+      <c r="P28" s="174"/>
+      <c r="Q28" s="174"/>
+      <c r="R28" s="174"/>
+      <c r="S28" s="174"/>
+      <c r="T28" s="174"/>
+    </row>
+    <row r="29" spans="3:20" ht="67.5" customHeight="1">
+      <c r="C29" s="174"/>
+      <c r="D29" s="174"/>
+      <c r="E29" s="174"/>
+      <c r="F29" s="174"/>
+      <c r="G29" s="174"/>
+      <c r="H29" s="174"/>
+      <c r="I29" s="174"/>
+      <c r="J29" s="174"/>
+      <c r="K29" s="174"/>
+      <c r="L29" s="174"/>
+      <c r="M29" s="174"/>
+      <c r="N29" s="174"/>
+      <c r="O29" s="174"/>
+      <c r="P29" s="174"/>
+      <c r="Q29" s="174"/>
+      <c r="R29" s="174"/>
+      <c r="S29" s="174"/>
+      <c r="T29" s="174"/>
+    </row>
+    <row r="30" spans="3:20" ht="67.5" customHeight="1">
+      <c r="C30" s="174"/>
+      <c r="D30" s="174"/>
+      <c r="E30" s="174"/>
+      <c r="F30" s="174"/>
+      <c r="G30" s="174"/>
+      <c r="H30" s="174"/>
+      <c r="I30" s="174"/>
+      <c r="J30" s="174"/>
+      <c r="K30" s="174"/>
+      <c r="L30" s="174"/>
+      <c r="M30" s="174"/>
+      <c r="N30" s="174"/>
+      <c r="O30" s="174"/>
+      <c r="P30" s="174"/>
+      <c r="Q30" s="174"/>
+      <c r="R30" s="174"/>
+      <c r="S30" s="174"/>
+      <c r="T30" s="174"/>
+    </row>
+    <row r="31" spans="3:20" ht="67.5" customHeight="1">
+      <c r="C31" s="174"/>
+      <c r="D31" s="174"/>
+      <c r="E31" s="174"/>
+      <c r="F31" s="174"/>
+      <c r="G31" s="174"/>
+      <c r="H31" s="174"/>
+      <c r="I31" s="174"/>
+      <c r="J31" s="174"/>
+      <c r="K31" s="174"/>
+      <c r="L31" s="174"/>
+      <c r="M31" s="174"/>
+      <c r="N31" s="174"/>
+      <c r="O31" s="174"/>
+      <c r="P31" s="174"/>
+      <c r="Q31" s="174"/>
+      <c r="R31" s="174"/>
+      <c r="S31" s="174"/>
+      <c r="T31" s="174"/>
+    </row>
+    <row r="32" spans="3:20" ht="67.5" hidden="1" customHeight="1">
+      <c r="C32" s="174"/>
+      <c r="D32" s="174"/>
+      <c r="E32" s="174"/>
+      <c r="F32" s="174"/>
+      <c r="G32" s="174"/>
+      <c r="H32" s="174"/>
+      <c r="I32" s="174"/>
+      <c r="J32" s="174"/>
+      <c r="K32" s="174"/>
+      <c r="L32" s="174"/>
+      <c r="M32" s="174"/>
+      <c r="N32" s="174"/>
+      <c r="O32" s="174"/>
+      <c r="P32" s="174"/>
+      <c r="Q32" s="174"/>
+      <c r="R32" s="174"/>
+      <c r="S32" s="174"/>
+      <c r="T32" s="174"/>
+    </row>
+    <row r="33" spans="1:20" ht="67.5" hidden="1" customHeight="1">
+      <c r="A33" s="176"/>
+      <c r="B33" s="176"/>
+      <c r="C33" s="174"/>
+      <c r="D33" s="174"/>
+      <c r="E33" s="174"/>
+      <c r="F33" s="174"/>
+      <c r="G33" s="174"/>
+      <c r="H33" s="174"/>
+      <c r="I33" s="174"/>
+      <c r="J33" s="174"/>
+      <c r="K33" s="174"/>
+      <c r="L33" s="174"/>
+      <c r="M33" s="174"/>
+      <c r="N33" s="174"/>
+      <c r="O33" s="174"/>
+      <c r="P33" s="174"/>
+      <c r="Q33" s="174"/>
+      <c r="R33" s="174"/>
+      <c r="S33" s="174"/>
+      <c r="T33" s="174"/>
+    </row>
+    <row r="34" spans="1:20" ht="29.25" hidden="1" customHeight="1">
+      <c r="A34" s="176"/>
+      <c r="B34" s="176"/>
+      <c r="C34" s="174"/>
+      <c r="D34" s="174"/>
+      <c r="E34" s="174"/>
+      <c r="F34" s="174"/>
+      <c r="G34" s="174"/>
+      <c r="H34" s="174"/>
+      <c r="I34" s="174"/>
+      <c r="J34" s="174"/>
+      <c r="K34" s="174"/>
+      <c r="L34" s="174"/>
+      <c r="M34" s="174"/>
+      <c r="N34" s="174"/>
+      <c r="O34" s="174"/>
+      <c r="P34" s="174"/>
+      <c r="Q34" s="174"/>
+      <c r="R34" s="174"/>
+      <c r="S34" s="174"/>
+      <c r="T34" s="174"/>
+    </row>
+    <row r="35" spans="1:20" ht="68.25" hidden="1" customHeight="1">
+      <c r="A35" s="176"/>
+      <c r="B35" s="176"/>
+      <c r="C35" s="174"/>
+      <c r="D35" s="174"/>
+      <c r="E35" s="174"/>
+      <c r="F35" s="174"/>
+      <c r="G35" s="174"/>
+      <c r="H35" s="174"/>
+      <c r="I35" s="174"/>
+      <c r="J35" s="174"/>
+      <c r="K35" s="174"/>
+      <c r="L35" s="174"/>
+      <c r="M35" s="174"/>
+      <c r="N35" s="174"/>
+      <c r="O35" s="174"/>
+      <c r="P35" s="174"/>
+      <c r="Q35" s="174"/>
+      <c r="R35" s="174"/>
+      <c r="S35" s="174"/>
+      <c r="T35" s="174"/>
+    </row>
+    <row r="36" spans="1:20" ht="23.25" hidden="1" customHeight="1">
+      <c r="I36" s="175" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:20" ht="23.25" hidden="1" customHeight="1"/>
+    <row r="38" spans="1:20" ht="67.5" hidden="1" customHeight="1"/>
+    <row r="39" spans="1:20" ht="67.5" hidden="1" customHeight="1"/>
+    <row r="40" spans="1:20" ht="67.5" hidden="1" customHeight="1"/>
+    <row r="41" spans="1:20" ht="37.5" hidden="1" customHeight="1"/>
+    <row r="42" spans="1:20" ht="37.5" hidden="1" customHeight="1"/>
+    <row r="43" spans="1:20" ht="37.5" hidden="1" customHeight="1"/>
+    <row r="44" spans="1:20" ht="37.5" hidden="1" customHeight="1"/>
+    <row r="45" spans="1:20" ht="37.5" hidden="1" customHeight="1"/>
+    <row r="46" spans="1:20" ht="37.5" hidden="1" customHeight="1"/>
+    <row r="47" spans="1:20" ht="37.5" hidden="1" customHeight="1"/>
+    <row r="48" spans="1:20" ht="37.5" hidden="1" customHeight="1"/>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells count="7">
     <mergeCell ref="E27:F28"/>
     <mergeCell ref="C11:R11"/>
     <mergeCell ref="C12:R12"/>
     <mergeCell ref="E14:R20"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="H24:I24"/>
     <mergeCell ref="L24:O24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="36" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96750739-DECF-4AD5-8FEB-8C5143468808}">
   <sheetPr codeName="Hoja7">
     <tabColor theme="0" tint="-0.34998626667073579"/>
   </sheetPr>
   <dimension ref="A1:I49"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F40" sqref="F40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="2.5703125" style="5" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="5" hidden="1"/>
+    <col min="1" max="1" width="2.5703125" style="4" customWidth="1"/>
+    <col min="2" max="4" width="2.7109375" style="4" customWidth="1"/>
+    <col min="5" max="5" width="102" style="4" customWidth="1"/>
+    <col min="6" max="6" width="22.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="4.28515625" style="4" customWidth="1"/>
+    <col min="8" max="8" width="3.5703125" style="4" customWidth="1"/>
+    <col min="9" max="9" width="10.28515625" style="4" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="4" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="2:8" ht="18" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:8"/>
+    <row r="2" spans="2:8" ht="18">
       <c r="B2" s="390" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C2" s="390"/>
       <c r="D2" s="390"/>
       <c r="E2" s="390"/>
-      <c r="F2" s="1"/>
-[...26 lines deleted...]
-      <c r="F5" s="208" t="s">
+      <c r="F2" s="337"/>
+    </row>
+    <row r="3" spans="2:8">
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="37" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="4" spans="2:8">
+      <c r="B4" s="56"/>
+      <c r="C4" s="427" t="s">
         <v>2264</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C6" s="69"/>
+      <c r="D4" s="427"/>
+      <c r="E4" s="427"/>
+      <c r="F4" s="46"/>
+    </row>
+    <row r="5" spans="2:8" ht="45">
+      <c r="B5" s="57"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="428" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E5" s="429"/>
+      <c r="F5" s="193" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="6" spans="2:8" ht="21">
+      <c r="B6" s="57"/>
+      <c r="C6" s="61"/>
       <c r="D6" s="419" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="E6" s="420"/>
-      <c r="F6" s="53"/>
-[...17 lines deleted...]
-      <c r="E8" s="74" t="s">
+      <c r="F6" s="47"/>
+      <c r="H6" s="187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="2:8">
+      <c r="B7" s="57"/>
+      <c r="C7" s="61"/>
+      <c r="D7" s="57"/>
+      <c r="E7" s="341" t="s">
         <v>2267</v>
       </c>
-      <c r="F8" s="62"/>
-[...5 lines deleted...]
-      <c r="E9" s="74" t="s">
+      <c r="F7" s="54"/>
+    </row>
+    <row r="8" spans="2:8">
+      <c r="B8" s="57"/>
+      <c r="C8" s="61"/>
+      <c r="D8" s="57"/>
+      <c r="E8" s="341" t="s">
         <v>2268</v>
       </c>
-      <c r="F9" s="62"/>
-[...5 lines deleted...]
-      <c r="E10" s="74" t="s">
+      <c r="F8" s="54"/>
+    </row>
+    <row r="9" spans="2:8">
+      <c r="B9" s="57"/>
+      <c r="C9" s="61"/>
+      <c r="D9" s="57"/>
+      <c r="E9" s="341" t="s">
         <v>2269</v>
       </c>
-      <c r="F10" s="62"/>
-[...5 lines deleted...]
-      <c r="E11" s="74" t="s">
+      <c r="F9" s="54"/>
+    </row>
+    <row r="10" spans="2:8">
+      <c r="B10" s="57"/>
+      <c r="C10" s="61"/>
+      <c r="D10" s="57"/>
+      <c r="E10" s="341" t="s">
         <v>2270</v>
       </c>
-      <c r="F11" s="62"/>
-[...5 lines deleted...]
-      <c r="E12" s="74" t="s">
+      <c r="F10" s="54"/>
+    </row>
+    <row r="11" spans="2:8">
+      <c r="B11" s="57"/>
+      <c r="C11" s="61"/>
+      <c r="D11" s="57"/>
+      <c r="E11" s="341" t="s">
         <v>2271</v>
       </c>
-      <c r="F12" s="62"/>
-[...5 lines deleted...]
-      <c r="E13" s="74" t="s">
+      <c r="F11" s="54"/>
+    </row>
+    <row r="12" spans="2:8">
+      <c r="B12" s="57"/>
+      <c r="C12" s="61"/>
+      <c r="D12" s="57"/>
+      <c r="E12" s="341" t="s">
         <v>2272</v>
       </c>
-      <c r="F13" s="62"/>
-[...5 lines deleted...]
-      <c r="E14" s="75" t="s">
+      <c r="F12" s="54"/>
+    </row>
+    <row r="13" spans="2:8">
+      <c r="B13" s="57"/>
+      <c r="C13" s="61"/>
+      <c r="D13" s="57"/>
+      <c r="E13" s="341" t="s">
         <v>2273</v>
       </c>
-      <c r="F14" s="71">
+      <c r="F13" s="54"/>
+    </row>
+    <row r="14" spans="2:8">
+      <c r="B14" s="57"/>
+      <c r="C14" s="61"/>
+      <c r="D14" s="57"/>
+      <c r="E14" s="340" t="s">
+        <v>2274</v>
+      </c>
+      <c r="F14" s="63">
         <f>SUM(F7:F13)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="2:8" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C15" s="69"/>
+    <row r="15" spans="2:8">
+      <c r="B15" s="57"/>
+      <c r="C15" s="61"/>
       <c r="D15" s="419" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="E15" s="420"/>
-      <c r="F15" s="53"/>
-[...14 lines deleted...]
-      <c r="E17" s="74" t="s">
+      <c r="F15" s="47"/>
+    </row>
+    <row r="16" spans="2:8">
+      <c r="B16" s="57"/>
+      <c r="C16" s="61"/>
+      <c r="D16" s="57"/>
+      <c r="E16" s="341" t="s">
         <v>2276</v>
       </c>
-      <c r="F17" s="62"/>
-[...5 lines deleted...]
-      <c r="E18" s="74" t="s">
+      <c r="F16" s="54"/>
+    </row>
+    <row r="17" spans="2:6">
+      <c r="B17" s="57"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="57"/>
+      <c r="E17" s="341" t="s">
         <v>2277</v>
       </c>
-      <c r="F18" s="62"/>
-[...5 lines deleted...]
-      <c r="E19" s="74" t="s">
+      <c r="F17" s="54"/>
+    </row>
+    <row r="18" spans="2:6">
+      <c r="B18" s="57"/>
+      <c r="C18" s="61"/>
+      <c r="D18" s="57"/>
+      <c r="E18" s="341" t="s">
         <v>2278</v>
       </c>
-      <c r="F19" s="63"/>
-[...5 lines deleted...]
-      <c r="E20" s="75" t="s">
+      <c r="F18" s="54"/>
+    </row>
+    <row r="19" spans="2:6">
+      <c r="B19" s="57"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="57"/>
+      <c r="E19" s="341" t="s">
         <v>2279</v>
       </c>
-      <c r="F20" s="71">
+      <c r="F19" s="55"/>
+    </row>
+    <row r="20" spans="2:6">
+      <c r="B20" s="57"/>
+      <c r="C20" s="61"/>
+      <c r="D20" s="57"/>
+      <c r="E20" s="340" t="s">
+        <v>2280</v>
+      </c>
+      <c r="F20" s="63">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="2:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C21" s="69"/>
+    <row r="21" spans="2:6">
+      <c r="B21" s="57"/>
+      <c r="C21" s="61"/>
       <c r="D21" s="419" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="E21" s="420"/>
-      <c r="F21" s="53"/>
-[...14 lines deleted...]
-      <c r="E23" s="74" t="s">
+      <c r="F21" s="47"/>
+    </row>
+    <row r="22" spans="2:6">
+      <c r="B22" s="57"/>
+      <c r="C22" s="61"/>
+      <c r="D22" s="48"/>
+      <c r="E22" s="341" t="s">
         <v>2282</v>
       </c>
-      <c r="F23" s="208" t="s">
+      <c r="F22" s="54"/>
+    </row>
+    <row r="23" spans="2:6" ht="22.5">
+      <c r="B23" s="57"/>
+      <c r="C23" s="61"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="341" t="s">
         <v>2283</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="E24" s="74" t="s">
+      <c r="F23" s="193" t="s">
         <v>2284</v>
       </c>
-      <c r="F24" s="62"/>
-[...5 lines deleted...]
-      <c r="E25" s="74" t="s">
+    </row>
+    <row r="24" spans="2:6">
+      <c r="B24" s="57"/>
+      <c r="C24" s="61"/>
+      <c r="D24" s="57"/>
+      <c r="E24" s="341" t="s">
         <v>2285</v>
       </c>
-      <c r="F25" s="208" t="s">
-[...7 lines deleted...]
-      <c r="E26" s="74" t="s">
+      <c r="F24" s="54"/>
+    </row>
+    <row r="25" spans="2:6" ht="22.5">
+      <c r="B25" s="57"/>
+      <c r="C25" s="61"/>
+      <c r="D25" s="57"/>
+      <c r="E25" s="341" t="s">
         <v>2286</v>
       </c>
-      <c r="F26" s="62"/>
-[...5 lines deleted...]
-      <c r="E27" s="74" t="s">
+      <c r="F25" s="193" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="26" spans="2:6">
+      <c r="B26" s="57"/>
+      <c r="C26" s="61"/>
+      <c r="D26" s="57"/>
+      <c r="E26" s="341" t="s">
         <v>2287</v>
       </c>
-      <c r="F27" s="208" t="s">
-[...7 lines deleted...]
-      <c r="E28" s="74" t="s">
+      <c r="F26" s="54"/>
+    </row>
+    <row r="27" spans="2:6" ht="22.5">
+      <c r="B27" s="57"/>
+      <c r="C27" s="61"/>
+      <c r="D27" s="57"/>
+      <c r="E27" s="341" t="s">
         <v>2288</v>
       </c>
-      <c r="F28" s="62"/>
-[...5 lines deleted...]
-      <c r="E29" s="74" t="s">
+      <c r="F27" s="193" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="28" spans="2:6">
+      <c r="B28" s="57"/>
+      <c r="C28" s="61"/>
+      <c r="D28" s="57"/>
+      <c r="E28" s="341" t="s">
         <v>2289</v>
       </c>
-      <c r="F29" s="208" t="s">
-[...7 lines deleted...]
-      <c r="E30" s="74" t="s">
+      <c r="F28" s="54"/>
+    </row>
+    <row r="29" spans="2:6" ht="22.5">
+      <c r="B29" s="57"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="57"/>
+      <c r="E29" s="341" t="s">
         <v>2290</v>
       </c>
-      <c r="F30" s="62"/>
-[...5 lines deleted...]
-      <c r="E31" s="74" t="s">
+      <c r="F29" s="193" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="30" spans="2:6">
+      <c r="B30" s="57"/>
+      <c r="C30" s="61"/>
+      <c r="D30" s="57"/>
+      <c r="E30" s="341" t="s">
         <v>2291</v>
       </c>
-      <c r="F31" s="62"/>
-[...14 lines deleted...]
-      <c r="E33" s="75" t="s">
+      <c r="F30" s="54"/>
+    </row>
+    <row r="31" spans="2:6">
+      <c r="B31" s="57"/>
+      <c r="C31" s="61"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="341" t="s">
         <v>2292</v>
       </c>
-      <c r="F33" s="71">
+      <c r="F31" s="54"/>
+    </row>
+    <row r="32" spans="2:6">
+      <c r="B32" s="57"/>
+      <c r="C32" s="61"/>
+      <c r="D32" s="57"/>
+      <c r="E32" s="341" t="s">
+        <v>2279</v>
+      </c>
+      <c r="F32" s="54"/>
+    </row>
+    <row r="33" spans="2:6">
+      <c r="B33" s="57"/>
+      <c r="C33" s="61"/>
+      <c r="D33" s="57"/>
+      <c r="E33" s="340" t="s">
+        <v>2293</v>
+      </c>
+      <c r="F33" s="63">
         <f>SUM(F24:F32)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="2:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C34" s="69"/>
+    <row r="34" spans="2:6">
+      <c r="B34" s="57"/>
+      <c r="C34" s="61"/>
       <c r="D34" s="419" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="E34" s="420"/>
-      <c r="F34" s="53"/>
-[...14 lines deleted...]
-      <c r="E36" s="74" t="s">
+      <c r="F34" s="47"/>
+    </row>
+    <row r="35" spans="2:6">
+      <c r="B35" s="57"/>
+      <c r="C35" s="61"/>
+      <c r="D35" s="57"/>
+      <c r="E35" s="341" t="s">
         <v>2295</v>
       </c>
-      <c r="F36" s="208" t="s">
-[...7 lines deleted...]
-      <c r="E37" s="74" t="s">
+      <c r="F35" s="54"/>
+    </row>
+    <row r="36" spans="2:6" ht="22.5">
+      <c r="B36" s="57"/>
+      <c r="C36" s="61"/>
+      <c r="D36" s="57"/>
+      <c r="E36" s="341" t="s">
         <v>2296</v>
       </c>
-      <c r="F37" s="62"/>
-[...5 lines deleted...]
-      <c r="E38" s="74" t="s">
+      <c r="F36" s="193" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="37" spans="2:6">
+      <c r="B37" s="57"/>
+      <c r="C37" s="61"/>
+      <c r="D37" s="57"/>
+      <c r="E37" s="341" t="s">
         <v>2297</v>
       </c>
-      <c r="F38" s="208" t="s">
-[...7 lines deleted...]
-      <c r="E39" s="74" t="s">
+      <c r="F37" s="54"/>
+    </row>
+    <row r="38" spans="2:6" ht="22.5">
+      <c r="B38" s="57"/>
+      <c r="C38" s="61"/>
+      <c r="D38" s="57"/>
+      <c r="E38" s="341" t="s">
         <v>2298</v>
       </c>
-      <c r="F39" s="62"/>
-[...5 lines deleted...]
-      <c r="E40" s="74" t="s">
+      <c r="F38" s="193" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="39" spans="2:6">
+      <c r="B39" s="57"/>
+      <c r="C39" s="61"/>
+      <c r="D39" s="57"/>
+      <c r="E39" s="341" t="s">
         <v>2299</v>
       </c>
-      <c r="F40" s="208" t="s">
-[...16 lines deleted...]
-      <c r="E42" s="75" t="s">
+      <c r="F39" s="54"/>
+    </row>
+    <row r="40" spans="2:6" ht="22.5">
+      <c r="B40" s="57"/>
+      <c r="C40" s="61"/>
+      <c r="D40" s="57"/>
+      <c r="E40" s="341" t="s">
         <v>2300</v>
       </c>
-      <c r="F42" s="71">
+      <c r="F40" s="193" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="41" spans="2:6">
+      <c r="B41" s="57"/>
+      <c r="C41" s="61"/>
+      <c r="D41" s="57"/>
+      <c r="E41" s="341" t="s">
+        <v>2279</v>
+      </c>
+      <c r="F41" s="54"/>
+    </row>
+    <row r="42" spans="2:6">
+      <c r="B42" s="57"/>
+      <c r="C42" s="61"/>
+      <c r="D42" s="57"/>
+      <c r="E42" s="340" t="s">
+        <v>2301</v>
+      </c>
+      <c r="F42" s="63">
         <f>SUM(F35:F41)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="2:6" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="F43" s="61">
+    <row r="43" spans="2:6">
+      <c r="B43" s="57"/>
+      <c r="C43" s="61"/>
+      <c r="D43" s="57"/>
+      <c r="E43" s="341" t="s">
+        <v>2302</v>
+      </c>
+      <c r="F43" s="53">
         <f>F33+F42+F20</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="2:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C44" s="69"/>
+    <row r="44" spans="2:6">
+      <c r="B44" s="57"/>
+      <c r="C44" s="61"/>
       <c r="D44" s="419" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
       <c r="E44" s="420"/>
-      <c r="F44" s="53"/>
-[...13 lines deleted...]
-      <c r="D46" s="424" t="s">
+      <c r="F44" s="47"/>
+    </row>
+    <row r="45" spans="2:6">
+      <c r="B45" s="57"/>
+      <c r="C45" s="61"/>
+      <c r="D45" s="57"/>
+      <c r="E45" s="341" t="s">
         <v>2304</v>
       </c>
-      <c r="E46" s="425"/>
-      <c r="F46" s="71">
+      <c r="F45" s="53"/>
+    </row>
+    <row r="46" spans="2:6">
+      <c r="B46" s="57"/>
+      <c r="C46" s="61"/>
+      <c r="D46" s="421" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E46" s="422"/>
+      <c r="F46" s="63">
         <f>F45+F43</f>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="2:6" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="F47" s="61">
+    <row r="47" spans="2:6">
+      <c r="B47" s="57"/>
+      <c r="C47" s="61"/>
+      <c r="D47" s="423" t="s">
+        <v>2306</v>
+      </c>
+      <c r="E47" s="424"/>
+      <c r="F47" s="53">
         <f>[3]Hoja39!I14</f>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="2:6" ht="45" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="F48" s="208" t="s">
+    <row r="48" spans="2:6" ht="45">
+      <c r="B48" s="58"/>
+      <c r="C48" s="64"/>
+      <c r="D48" s="425" t="s">
         <v>2307</v>
       </c>
-    </row>
-    <row r="49" x14ac:dyDescent="0.25"/>
+      <c r="E48" s="426"/>
+      <c r="F48" s="193" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="49"/>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="D34:E34"/>
-[...3 lines deleted...]
-    <mergeCell ref="D48:E48"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D15:E15"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="D48:E48"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H6" location="INDICE!A1" display="VOLVER" xr:uid="{CD9FCF28-1203-46D1-87F7-E4B4D079E232}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB0EA577-2536-481B-A8FC-BF30A458F984}">
   <sheetPr codeName="Hoja10">
     <tabColor rgb="FF002060"/>
   </sheetPr>
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A6" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="3.5703125" style="44" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="44" hidden="1"/>
+    <col min="1" max="1" width="3.5703125" style="39" customWidth="1"/>
+    <col min="2" max="2" width="2.42578125" style="39" customWidth="1"/>
+    <col min="3" max="3" width="2" style="39" customWidth="1"/>
+    <col min="4" max="4" width="56.5703125" style="39" customWidth="1"/>
+    <col min="5" max="5" width="20.42578125" style="39" customWidth="1"/>
+    <col min="6" max="8" width="9.140625" style="39" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="39" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:7" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="2:7" ht="18" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:7"/>
+    <row r="2" spans="2:7" ht="18">
       <c r="B2" s="430" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="C2" s="430"/>
       <c r="D2" s="430"/>
       <c r="E2" s="430"/>
     </row>
-    <row r="3" spans="2:7" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="B4" s="50"/>
+    <row r="3" spans="2:7">
+      <c r="E3" s="36" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="4" spans="2:7">
+      <c r="B4" s="45"/>
       <c r="C4" s="433" t="s">
-        <v>2308</v>
-[...7 lines deleted...]
-      <c r="D5" s="80" t="s">
         <v>2309</v>
       </c>
-      <c r="E5" s="212" t="s">
-[...6 lines deleted...]
-      <c r="D6" s="82" t="s">
+      <c r="D4" s="427"/>
+      <c r="E4" s="49"/>
+    </row>
+    <row r="5" spans="2:7" ht="22.5">
+      <c r="B5" s="57"/>
+      <c r="C5" s="68"/>
+      <c r="D5" s="346" t="s">
         <v>2310</v>
       </c>
-      <c r="E6" s="213" t="s">
-[...6 lines deleted...]
-      <c r="D7" s="82" t="s">
+      <c r="E5" s="197" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="6" spans="2:7" ht="22.5">
+      <c r="B6" s="57"/>
+      <c r="C6" s="69"/>
+      <c r="D6" s="349" t="s">
         <v>2311</v>
       </c>
-      <c r="E7" s="213" t="s">
-[...9 lines deleted...]
-      <c r="D8" s="82" t="s">
+      <c r="E6" s="198" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="7" spans="2:7" ht="22.5">
+      <c r="B7" s="57"/>
+      <c r="C7" s="69"/>
+      <c r="D7" s="349" t="s">
         <v>2312</v>
       </c>
-      <c r="E8" s="213" t="s">
-[...6 lines deleted...]
-      <c r="D9" s="75" t="s">
+      <c r="E7" s="198" t="s">
+        <v>2159</v>
+      </c>
+      <c r="G7" s="187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="2:7" ht="22.5">
+      <c r="B8" s="57"/>
+      <c r="C8" s="69"/>
+      <c r="D8" s="349" t="s">
         <v>2313</v>
       </c>
-      <c r="E9" s="77">
+      <c r="E8" s="198" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="9" spans="2:7">
+      <c r="B9" s="57"/>
+      <c r="C9" s="69"/>
+      <c r="D9" s="340" t="s">
+        <v>2314</v>
+      </c>
+      <c r="E9" s="66">
         <f>SUM(E5:E8)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="B10" s="65"/>
+    <row r="10" spans="2:7">
+      <c r="B10" s="57"/>
       <c r="C10" s="419" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="D10" s="420"/>
-      <c r="E10" s="269"/>
-[...14 lines deleted...]
-      <c r="D12" s="82" t="s">
+      <c r="E10" s="253"/>
+    </row>
+    <row r="11" spans="2:7" ht="22.5">
+      <c r="B11" s="57"/>
+      <c r="C11" s="69"/>
+      <c r="D11" s="349" t="s">
         <v>2316</v>
       </c>
-      <c r="E12" s="213" t="s">
-[...6 lines deleted...]
-      <c r="D13" s="82" t="s">
+      <c r="E11" s="198" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="12" spans="2:7" ht="22.5">
+      <c r="B12" s="57"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="349" t="s">
         <v>2317</v>
       </c>
-      <c r="E13" s="213" t="s">
+      <c r="E12" s="198" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="13" spans="2:7" ht="78.75">
+      <c r="B13" s="57"/>
+      <c r="C13" s="69"/>
+      <c r="D13" s="349" t="s">
         <v>2318</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D14" s="75" t="s">
+      <c r="E13" s="198" t="s">
         <v>2319</v>
       </c>
-      <c r="E14" s="77">
+    </row>
+    <row r="14" spans="2:7">
+      <c r="B14" s="57"/>
+      <c r="C14" s="69"/>
+      <c r="D14" s="340" t="s">
+        <v>2320</v>
+      </c>
+      <c r="E14" s="66">
         <f>SUM(E11:E13)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="2:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="B15" s="65"/>
+    <row r="15" spans="2:7" ht="22.5">
+      <c r="B15" s="57"/>
       <c r="C15" s="434" t="s">
-        <v>2320</v>
+        <v>2321</v>
       </c>
       <c r="D15" s="435"/>
-      <c r="E15" s="213" t="s">
-[...4 lines deleted...]
-      <c r="B16" s="42"/>
+      <c r="E15" s="198" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="16" spans="2:7">
+      <c r="B16" s="38"/>
       <c r="C16" s="436" t="s">
-        <v>2321</v>
+        <v>2322</v>
       </c>
       <c r="D16" s="437"/>
-      <c r="E16" s="78">
+      <c r="E16" s="67">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="2:5" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="19" spans="2:5" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:5"/>
+    <row r="18" spans="2:5"/>
+    <row r="19" spans="2:5" ht="20.25">
       <c r="B19" s="431" t="s">
-        <v>2322</v>
+        <v>2323</v>
       </c>
       <c r="C19" s="431"/>
       <c r="D19" s="431"/>
-      <c r="E19" s="57" t="str">
+      <c r="E19" s="50" t="str">
         <f>+IF(E16=(ESF!E6),"OK","ERROR")</f>
         <v>ERROR</v>
       </c>
     </row>
-    <row r="20" spans="2:5" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="22" spans="2:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:5"/>
+    <row r="21" spans="2:5"/>
+    <row r="22" spans="2:5" ht="14.25" customHeight="1">
       <c r="B22" s="432" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
       <c r="C22" s="432"/>
       <c r="D22" s="432"/>
       <c r="E22" s="432"/>
     </row>
-    <row r="23" spans="2:5" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:5">
       <c r="B23" s="432"/>
       <c r="C23" s="432"/>
       <c r="D23" s="432"/>
       <c r="E23" s="432"/>
     </row>
-    <row r="24" spans="2:5" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:5">
       <c r="B24" s="432"/>
       <c r="C24" s="432"/>
       <c r="D24" s="432"/>
       <c r="E24" s="432"/>
     </row>
-    <row r="25" spans="2:5" x14ac:dyDescent="0.2"/>
+    <row r="25" spans="2:5"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B22:E24"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C16:D16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G7" location="INDICE!A1" display="VOLVER" xr:uid="{A1B63953-2C51-4EB3-A786-B89BA089EAE9}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B56334D-13B7-4077-BC42-9472237379E9}">
   <sheetPr codeName="Hoja8">
     <tabColor rgb="FF002060"/>
   </sheetPr>
   <dimension ref="A1:AC45"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A10" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="A46" sqref="A46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="44" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="30" max="16384" width="9.140625" style="44" hidden="1"/>
+    <col min="1" max="1" width="4.42578125" style="39" customWidth="1"/>
+    <col min="2" max="2" width="2.42578125" style="39" customWidth="1"/>
+    <col min="3" max="3" width="3.5703125" style="39" customWidth="1"/>
+    <col min="4" max="4" width="3.42578125" style="39" customWidth="1"/>
+    <col min="5" max="5" width="61.42578125" style="39" customWidth="1"/>
+    <col min="6" max="7" width="15" style="39" customWidth="1"/>
+    <col min="8" max="8" width="15" style="146" customWidth="1"/>
+    <col min="9" max="13" width="15" style="39" customWidth="1"/>
+    <col min="14" max="14" width="15" style="146" customWidth="1"/>
+    <col min="15" max="23" width="15" style="39" customWidth="1"/>
+    <col min="24" max="24" width="17.7109375" style="39" customWidth="1"/>
+    <col min="25" max="26" width="15" style="39" customWidth="1"/>
+    <col min="27" max="29" width="15" style="39" hidden="1" customWidth="1"/>
+    <col min="30" max="16384" width="9.140625" style="39" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:26" x14ac:dyDescent="0.2"/>
-[...25 lines deleted...]
-      <c r="F4" s="441" t="s">
+    <row r="1" spans="2:26"/>
+    <row r="2" spans="2:26"/>
+    <row r="3" spans="2:26" ht="18">
+      <c r="F3" s="444" t="s">
         <v>2325</v>
       </c>
-      <c r="G4" s="442"/>
-[...11 lines deleted...]
-      <c r="S4" s="441" t="s">
+      <c r="G3" s="445"/>
+      <c r="H3" s="445"/>
+      <c r="I3" s="445"/>
+      <c r="J3" s="445"/>
+      <c r="K3" s="445"/>
+      <c r="L3" s="445"/>
+      <c r="M3" s="445"/>
+      <c r="N3" s="445"/>
+      <c r="O3" s="445"/>
+      <c r="P3" s="445"/>
+      <c r="Q3" s="445"/>
+      <c r="R3" s="445"/>
+      <c r="S3" s="445"/>
+      <c r="T3" s="445"/>
+      <c r="U3" s="445"/>
+      <c r="V3" s="445"/>
+      <c r="W3" s="445"/>
+      <c r="X3" s="446"/>
+    </row>
+    <row r="4" spans="2:26">
+      <c r="F4" s="447" t="s">
         <v>2326</v>
       </c>
-      <c r="T4" s="442"/>
-[...6 lines deleted...]
-      <c r="F5" s="444" t="s">
+      <c r="G4" s="448"/>
+      <c r="H4" s="448"/>
+      <c r="I4" s="448"/>
+      <c r="J4" s="448"/>
+      <c r="K4" s="448"/>
+      <c r="L4" s="448"/>
+      <c r="M4" s="448"/>
+      <c r="N4" s="448"/>
+      <c r="O4" s="448"/>
+      <c r="P4" s="448"/>
+      <c r="Q4" s="448"/>
+      <c r="R4" s="449"/>
+      <c r="S4" s="447" t="s">
         <v>2327</v>
       </c>
-      <c r="G5" s="444"/>
-[...4 lines deleted...]
-      <c r="L5" s="446" t="s">
+      <c r="T4" s="448"/>
+      <c r="U4" s="448"/>
+      <c r="V4" s="448"/>
+      <c r="W4" s="448"/>
+      <c r="X4" s="449"/>
+    </row>
+    <row r="5" spans="2:26" ht="15" customHeight="1">
+      <c r="F5" s="450" t="s">
         <v>2328</v>
       </c>
-      <c r="M5" s="447"/>
-[...4 lines deleted...]
-      <c r="R5" s="449" t="s">
+      <c r="G5" s="450"/>
+      <c r="H5" s="450"/>
+      <c r="I5" s="450"/>
+      <c r="J5" s="451"/>
+      <c r="K5" s="451"/>
+      <c r="L5" s="452" t="s">
         <v>2329</v>
       </c>
-      <c r="S5" s="451" t="s">
+      <c r="M5" s="453"/>
+      <c r="N5" s="453"/>
+      <c r="O5" s="453"/>
+      <c r="P5" s="453"/>
+      <c r="Q5" s="454"/>
+      <c r="R5" s="455" t="s">
         <v>2330</v>
       </c>
-      <c r="T5" s="451" t="s">
+      <c r="S5" s="457" t="s">
         <v>2331</v>
       </c>
-      <c r="U5" s="451" t="s">
+      <c r="T5" s="457" t="s">
         <v>2332</v>
       </c>
-      <c r="V5" s="451" t="s">
+      <c r="U5" s="457" t="s">
         <v>2333</v>
       </c>
-      <c r="W5" s="451" t="s">
+      <c r="V5" s="457" t="s">
         <v>2334</v>
       </c>
-      <c r="X5" s="449" t="s">
+      <c r="W5" s="457" t="s">
         <v>2335</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="F6" s="41" t="s">
+      <c r="X5" s="455" t="s">
         <v>2336</v>
       </c>
-      <c r="G6" s="41" t="s">
+    </row>
+    <row r="6" spans="2:26" ht="22.5">
+      <c r="F6" s="347" t="s">
         <v>2337</v>
       </c>
-      <c r="H6" s="41" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="41" t="s">
+      <c r="G6" s="347" t="s">
         <v>2338</v>
       </c>
-      <c r="J6" s="41" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="41" t="s">
+      <c r="H6" s="347" t="s">
+        <v>2204</v>
+      </c>
+      <c r="I6" s="347" t="s">
         <v>2339</v>
       </c>
-      <c r="L6" s="41" t="s">
+      <c r="J6" s="347" t="s">
+        <v>2212</v>
+      </c>
+      <c r="K6" s="347" t="s">
         <v>2340</v>
       </c>
-      <c r="M6" s="41" t="s">
-[...5 lines deleted...]
-      <c r="O6" s="41" t="s">
+      <c r="L6" s="347" t="s">
+        <v>2341</v>
+      </c>
+      <c r="M6" s="347" t="s">
         <v>2338</v>
       </c>
-      <c r="P6" s="41" t="s">
-[...2 lines deleted...]
-      <c r="Q6" s="41" t="s">
+      <c r="N6" s="347" t="s">
+        <v>2204</v>
+      </c>
+      <c r="O6" s="347" t="s">
         <v>2339</v>
       </c>
-      <c r="R6" s="450"/>
-[...40 lines deleted...]
-      <c r="D8" s="421" t="s">
+      <c r="P6" s="347" t="s">
+        <v>2212</v>
+      </c>
+      <c r="Q6" s="347" t="s">
+        <v>2340</v>
+      </c>
+      <c r="R6" s="456"/>
+      <c r="S6" s="458"/>
+      <c r="T6" s="458"/>
+      <c r="U6" s="458"/>
+      <c r="V6" s="458"/>
+      <c r="W6" s="458"/>
+      <c r="X6" s="456"/>
+    </row>
+    <row r="7" spans="2:26" ht="21">
+      <c r="B7" s="56"/>
+      <c r="C7" s="438" t="s">
         <v>2342</v>
       </c>
-      <c r="E8" s="455"/>
-[...24 lines deleted...]
-      <c r="E9" s="82" t="s">
+      <c r="D7" s="438"/>
+      <c r="E7" s="439"/>
+      <c r="F7" s="59"/>
+      <c r="G7" s="46"/>
+      <c r="H7" s="142"/>
+      <c r="I7" s="46"/>
+      <c r="J7" s="46"/>
+      <c r="K7" s="46"/>
+      <c r="L7" s="46"/>
+      <c r="M7" s="46"/>
+      <c r="N7" s="142"/>
+      <c r="O7" s="46"/>
+      <c r="P7" s="46"/>
+      <c r="Q7" s="46"/>
+      <c r="R7" s="46"/>
+      <c r="S7" s="46"/>
+      <c r="T7" s="46"/>
+      <c r="U7" s="46"/>
+      <c r="V7" s="46"/>
+      <c r="W7" s="46"/>
+      <c r="X7" s="46"/>
+      <c r="Z7" s="187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="2:26">
+      <c r="B8" s="57"/>
+      <c r="C8" s="345"/>
+      <c r="D8" s="427" t="s">
         <v>2343</v>
       </c>
-      <c r="F9" s="214"/>
-[...11 lines deleted...]
-      <c r="R9" s="61">
+      <c r="E8" s="440"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="142"/>
+      <c r="I8" s="46"/>
+      <c r="J8" s="46"/>
+      <c r="K8" s="46"/>
+      <c r="L8" s="46"/>
+      <c r="M8" s="46"/>
+      <c r="N8" s="142"/>
+      <c r="O8" s="46"/>
+      <c r="P8" s="46"/>
+      <c r="Q8" s="46"/>
+      <c r="R8" s="46"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="46"/>
+      <c r="U8" s="46"/>
+      <c r="V8" s="46"/>
+      <c r="W8" s="46"/>
+      <c r="X8" s="46"/>
+    </row>
+    <row r="9" spans="2:26" ht="78.75">
+      <c r="B9" s="57"/>
+      <c r="C9" s="69"/>
+      <c r="D9" s="62"/>
+      <c r="E9" s="349" t="s">
+        <v>2344</v>
+      </c>
+      <c r="F9" s="199"/>
+      <c r="G9" s="200"/>
+      <c r="H9" s="200"/>
+      <c r="I9" s="200"/>
+      <c r="J9" s="200"/>
+      <c r="K9" s="200"/>
+      <c r="L9" s="200"/>
+      <c r="M9" s="200"/>
+      <c r="N9" s="200"/>
+      <c r="O9" s="200"/>
+      <c r="P9" s="200"/>
+      <c r="Q9" s="200"/>
+      <c r="R9" s="53">
         <f>SUM(F9:Q9)</f>
         <v>0</v>
       </c>
-      <c r="S9" s="208" t="s">
-[...12 lines deleted...]
-      <c r="E10" s="82" t="s">
+      <c r="S9" s="193" t="s">
         <v>2345</v>
       </c>
-      <c r="F10" s="215"/>
-[...11 lines deleted...]
-      <c r="R10" s="61">
+      <c r="T9" s="47"/>
+      <c r="U9" s="47"/>
+      <c r="V9" s="47"/>
+      <c r="W9" s="47"/>
+      <c r="X9" s="47"/>
+    </row>
+    <row r="10" spans="2:26" ht="78.75">
+      <c r="B10" s="57"/>
+      <c r="C10" s="69"/>
+      <c r="D10" s="62"/>
+      <c r="E10" s="349" t="s">
+        <v>2346</v>
+      </c>
+      <c r="F10" s="200"/>
+      <c r="G10" s="200"/>
+      <c r="H10" s="200"/>
+      <c r="I10" s="200"/>
+      <c r="J10" s="200"/>
+      <c r="K10" s="200"/>
+      <c r="L10" s="200"/>
+      <c r="M10" s="200"/>
+      <c r="N10" s="200"/>
+      <c r="O10" s="200"/>
+      <c r="P10" s="200"/>
+      <c r="Q10" s="200"/>
+      <c r="R10" s="53">
         <f t="shared" ref="R10:R12" si="0">SUM(F10:Q10)</f>
         <v>0</v>
       </c>
-      <c r="S10" s="53"/>
-[...3 lines deleted...]
-      <c r="U10" s="208" t="s">
+      <c r="S10" s="47"/>
+      <c r="T10" s="193" t="s">
         <v>2347</v>
       </c>
-      <c r="V10" s="208" t="s">
+      <c r="U10" s="193" t="s">
         <v>2348</v>
       </c>
-      <c r="W10" s="208" t="s">
+      <c r="V10" s="193" t="s">
         <v>2349</v>
       </c>
-      <c r="X10" s="208" t="s">
+      <c r="W10" s="193" t="s">
         <v>2350</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="E11" s="82" t="s">
+      <c r="X10" s="193" t="s">
         <v>2351</v>
       </c>
-      <c r="F11" s="215"/>
-[...11 lines deleted...]
-      <c r="R11" s="61">
+    </row>
+    <row r="11" spans="2:26" ht="69" customHeight="1">
+      <c r="B11" s="57"/>
+      <c r="C11" s="69"/>
+      <c r="D11" s="62"/>
+      <c r="E11" s="349" t="s">
+        <v>2352</v>
+      </c>
+      <c r="F11" s="200"/>
+      <c r="G11" s="200"/>
+      <c r="H11" s="200"/>
+      <c r="I11" s="200"/>
+      <c r="J11" s="200"/>
+      <c r="K11" s="200"/>
+      <c r="L11" s="200"/>
+      <c r="M11" s="200"/>
+      <c r="N11" s="200"/>
+      <c r="O11" s="200"/>
+      <c r="P11" s="200"/>
+      <c r="Q11" s="200"/>
+      <c r="R11" s="53">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S11" s="53"/>
-[...3 lines deleted...]
-      <c r="U11" s="208" t="s">
+      <c r="S11" s="47"/>
+      <c r="T11" s="193" t="s">
         <v>2353</v>
       </c>
-      <c r="V11" s="208" t="s">
+      <c r="U11" s="193" t="s">
         <v>2354</v>
       </c>
-      <c r="W11" s="208" t="s">
+      <c r="V11" s="193" t="s">
         <v>2355</v>
       </c>
-      <c r="X11" s="208" t="s">
-[...7 lines deleted...]
-      <c r="E12" s="82" t="s">
+      <c r="W11" s="193" t="s">
         <v>2356</v>
       </c>
-      <c r="F12" s="215"/>
-[...11 lines deleted...]
-      <c r="R12" s="61">
+      <c r="X11" s="193" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="12" spans="2:26" ht="82.5" customHeight="1">
+      <c r="B12" s="57"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="62"/>
+      <c r="E12" s="349" t="s">
+        <v>2357</v>
+      </c>
+      <c r="F12" s="200"/>
+      <c r="G12" s="200"/>
+      <c r="H12" s="200"/>
+      <c r="I12" s="200"/>
+      <c r="J12" s="200"/>
+      <c r="K12" s="200"/>
+      <c r="L12" s="200"/>
+      <c r="M12" s="200"/>
+      <c r="N12" s="200"/>
+      <c r="O12" s="200"/>
+      <c r="P12" s="200"/>
+      <c r="Q12" s="200"/>
+      <c r="R12" s="53">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S12" s="53"/>
-[...3 lines deleted...]
-      <c r="U12" s="208" t="s">
+      <c r="S12" s="47"/>
+      <c r="T12" s="193" t="s">
         <v>2358</v>
       </c>
-      <c r="V12" s="208" t="s">
+      <c r="U12" s="193" t="s">
         <v>2359</v>
       </c>
-      <c r="W12" s="208" t="s">
+      <c r="V12" s="193" t="s">
         <v>2360</v>
       </c>
-      <c r="X12" s="208" t="s">
-[...7 lines deleted...]
-      <c r="E13" s="135" t="s">
+      <c r="W12" s="193" t="s">
         <v>2361</v>
       </c>
-      <c r="F13" s="133">
+      <c r="X12" s="193" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="13" spans="2:26" s="116" customFormat="1" ht="131.25" customHeight="1">
+      <c r="B13" s="48"/>
+      <c r="C13" s="121"/>
+      <c r="D13" s="51"/>
+      <c r="E13" s="351" t="s">
+        <v>2362</v>
+      </c>
+      <c r="F13" s="119">
         <f>SUM(F9:F11)-F12</f>
         <v>0</v>
       </c>
-      <c r="G13" s="60">
+      <c r="G13" s="52">
         <f t="shared" ref="G13:R13" si="1">SUM(G9:G11)-G12</f>
         <v>0</v>
       </c>
-      <c r="H13" s="159">
+      <c r="H13" s="144">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I13" s="60">
+      <c r="I13" s="52">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J13" s="60">
+      <c r="J13" s="52">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K13" s="60">
+      <c r="K13" s="52">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="60">
+      <c r="L13" s="52">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M13" s="60">
+      <c r="M13" s="52">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N13" s="159">
+      <c r="N13" s="144">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O13" s="60">
+      <c r="O13" s="52">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P13" s="60">
+      <c r="P13" s="52">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="Q13" s="60">
+      <c r="Q13" s="52">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R13" s="60">
+      <c r="R13" s="52">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="S13" s="60" t="str">
+      <c r="S13" s="52" t="str">
         <f>S9</f>
         <v>Registre el valor de las cuentas por cobrar corrientes, que no están en mora ni deterioradas de valor, no vencidas</v>
       </c>
-      <c r="T13" s="60" t="e">
+      <c r="T13" s="52" t="e">
         <f>T10+T11-T12</f>
         <v>#VALUE!</v>
       </c>
-      <c r="U13" s="60" t="e">
+      <c r="U13" s="52" t="e">
         <f>U10+U11-U12</f>
         <v>#VALUE!</v>
       </c>
-      <c r="V13" s="60" t="e">
+      <c r="V13" s="52" t="e">
         <f>V10+V11-V12</f>
         <v>#VALUE!</v>
       </c>
-      <c r="W13" s="60" t="e">
+      <c r="W13" s="52" t="e">
         <f>W10+W11-W12</f>
         <v>#VALUE!</v>
       </c>
-      <c r="X13" s="60" t="e">
+      <c r="X13" s="52" t="e">
         <f>X10+X11-X12</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="14" spans="2:26" s="130" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-        <v>2362</v>
+    <row r="14" spans="2:26" s="116" customFormat="1">
+      <c r="B14" s="48"/>
+      <c r="C14" s="121"/>
+      <c r="D14" s="441" t="s">
+        <v>2363</v>
       </c>
       <c r="E14" s="420"/>
-      <c r="F14" s="67"/>
-[...38 lines deleted...]
-      <c r="R15" s="61">
+      <c r="F14" s="59"/>
+      <c r="G14" s="46"/>
+      <c r="H14" s="142"/>
+      <c r="I14" s="46"/>
+      <c r="J14" s="46"/>
+      <c r="K14" s="46"/>
+      <c r="L14" s="46"/>
+      <c r="M14" s="46"/>
+      <c r="N14" s="142"/>
+      <c r="O14" s="46"/>
+      <c r="P14" s="46"/>
+      <c r="Q14" s="46"/>
+      <c r="R14" s="46"/>
+      <c r="S14" s="46"/>
+      <c r="T14" s="46"/>
+      <c r="U14" s="46"/>
+      <c r="V14" s="46"/>
+      <c r="W14" s="46"/>
+      <c r="X14" s="46"/>
+    </row>
+    <row r="15" spans="2:26" ht="58.5" customHeight="1">
+      <c r="B15" s="57"/>
+      <c r="C15" s="69"/>
+      <c r="D15" s="62"/>
+      <c r="E15" s="349" t="s">
+        <v>2364</v>
+      </c>
+      <c r="F15" s="203"/>
+      <c r="G15" s="202"/>
+      <c r="H15" s="201"/>
+      <c r="I15" s="202"/>
+      <c r="J15" s="202"/>
+      <c r="K15" s="202"/>
+      <c r="L15" s="202"/>
+      <c r="M15" s="202"/>
+      <c r="N15" s="201"/>
+      <c r="O15" s="202"/>
+      <c r="P15" s="202"/>
+      <c r="Q15" s="202"/>
+      <c r="R15" s="53">
         <f t="shared" ref="R15:R18" si="2">SUM(F15:Q15)</f>
         <v>0</v>
       </c>
-      <c r="S15" s="208" t="s">
-[...12 lines deleted...]
-      <c r="E16" s="82" t="s">
+      <c r="S15" s="193" t="s">
         <v>2365</v>
       </c>
-      <c r="F16" s="218"/>
-[...11 lines deleted...]
-      <c r="R16" s="61">
+      <c r="T15" s="47"/>
+      <c r="U15" s="47"/>
+      <c r="V15" s="47"/>
+      <c r="W15" s="47"/>
+      <c r="X15" s="46"/>
+    </row>
+    <row r="16" spans="2:26" ht="78.75">
+      <c r="B16" s="57"/>
+      <c r="C16" s="69"/>
+      <c r="D16" s="62"/>
+      <c r="E16" s="349" t="s">
+        <v>2366</v>
+      </c>
+      <c r="F16" s="203"/>
+      <c r="G16" s="202"/>
+      <c r="H16" s="201"/>
+      <c r="I16" s="202"/>
+      <c r="J16" s="202"/>
+      <c r="K16" s="202"/>
+      <c r="L16" s="202"/>
+      <c r="M16" s="202"/>
+      <c r="N16" s="201"/>
+      <c r="O16" s="202"/>
+      <c r="P16" s="202"/>
+      <c r="Q16" s="202"/>
+      <c r="R16" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="S16" s="53"/>
-[...3 lines deleted...]
-      <c r="U16" s="208" t="s">
+      <c r="S16" s="47"/>
+      <c r="T16" s="193" t="s">
         <v>2367</v>
       </c>
-      <c r="V16" s="208" t="s">
+      <c r="U16" s="193" t="s">
         <v>2368</v>
       </c>
-      <c r="W16" s="208" t="s">
+      <c r="V16" s="193" t="s">
         <v>2369</v>
       </c>
-      <c r="X16" s="208" t="s">
-[...7 lines deleted...]
-      <c r="E17" s="82" t="s">
+      <c r="W16" s="193" t="s">
         <v>2370</v>
       </c>
-      <c r="F17" s="218"/>
-[...11 lines deleted...]
-      <c r="R17" s="61">
+      <c r="X16" s="193" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="17" spans="2:24" ht="56.25">
+      <c r="B17" s="57"/>
+      <c r="C17" s="69"/>
+      <c r="D17" s="62"/>
+      <c r="E17" s="349" t="s">
+        <v>2371</v>
+      </c>
+      <c r="F17" s="203"/>
+      <c r="G17" s="202"/>
+      <c r="H17" s="201"/>
+      <c r="I17" s="202"/>
+      <c r="J17" s="202"/>
+      <c r="K17" s="202"/>
+      <c r="L17" s="202"/>
+      <c r="M17" s="202"/>
+      <c r="N17" s="201"/>
+      <c r="O17" s="202"/>
+      <c r="P17" s="202"/>
+      <c r="Q17" s="202"/>
+      <c r="R17" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="S17" s="53"/>
-[...3 lines deleted...]
-      <c r="U17" s="208" t="s">
+      <c r="S17" s="47"/>
+      <c r="T17" s="193" t="s">
         <v>2372</v>
       </c>
-      <c r="V17" s="208" t="s">
+      <c r="U17" s="193" t="s">
         <v>2373</v>
       </c>
-      <c r="W17" s="208" t="s">
+      <c r="V17" s="193" t="s">
         <v>2374</v>
       </c>
-      <c r="X17" s="208" t="s">
-[...22 lines deleted...]
-      <c r="R18" s="61">
+      <c r="W17" s="193" t="s">
+        <v>2375</v>
+      </c>
+      <c r="X17" s="193" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="18" spans="2:24" ht="67.5">
+      <c r="B18" s="57"/>
+      <c r="C18" s="69"/>
+      <c r="D18" s="62"/>
+      <c r="E18" s="349" t="s">
+        <v>2357</v>
+      </c>
+      <c r="F18" s="203"/>
+      <c r="G18" s="202"/>
+      <c r="H18" s="201"/>
+      <c r="I18" s="202"/>
+      <c r="J18" s="202"/>
+      <c r="K18" s="202"/>
+      <c r="L18" s="202"/>
+      <c r="M18" s="202"/>
+      <c r="N18" s="201"/>
+      <c r="O18" s="202"/>
+      <c r="P18" s="202"/>
+      <c r="Q18" s="202"/>
+      <c r="R18" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="S18" s="53"/>
-[...3 lines deleted...]
-      <c r="U18" s="208" t="s">
+      <c r="S18" s="47"/>
+      <c r="T18" s="193" t="s">
         <v>2376</v>
       </c>
-      <c r="V18" s="208" t="s">
+      <c r="U18" s="193" t="s">
         <v>2377</v>
       </c>
-      <c r="W18" s="208" t="s">
+      <c r="V18" s="193" t="s">
         <v>2378</v>
       </c>
-      <c r="X18" s="208" t="s">
-[...7 lines deleted...]
-      <c r="E19" s="135" t="s">
+      <c r="W18" s="193" t="s">
         <v>2379</v>
       </c>
-      <c r="F19" s="133">
+      <c r="X18" s="193" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="19" spans="2:24" s="116" customFormat="1">
+      <c r="B19" s="48"/>
+      <c r="C19" s="121"/>
+      <c r="D19" s="51"/>
+      <c r="E19" s="351" t="s">
+        <v>2380</v>
+      </c>
+      <c r="F19" s="119">
         <f>SUM(F15:F17)-F18</f>
         <v>0</v>
       </c>
-      <c r="G19" s="60">
+      <c r="G19" s="52">
         <f t="shared" ref="G19:R19" si="3">SUM(G15:G17)-G18</f>
         <v>0</v>
       </c>
-      <c r="H19" s="159">
+      <c r="H19" s="144">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="I19" s="60">
+      <c r="I19" s="52">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J19" s="60">
+      <c r="J19" s="52">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K19" s="60">
+      <c r="K19" s="52">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L19" s="60">
+      <c r="L19" s="52">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M19" s="60">
+      <c r="M19" s="52">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N19" s="159">
+      <c r="N19" s="144">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O19" s="60">
+      <c r="O19" s="52">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="P19" s="60">
+      <c r="P19" s="52">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="Q19" s="60">
+      <c r="Q19" s="52">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="R19" s="60">
+      <c r="R19" s="52">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S19" s="60" t="str">
+      <c r="S19" s="52" t="str">
         <f>S15</f>
         <v>Registre el valor de otras cuentas por cobrar que no están en mora ni deterioradas de valor, no vencidas</v>
       </c>
-      <c r="T19" s="60" t="e">
+      <c r="T19" s="52" t="e">
         <f>T16+T17-T18</f>
         <v>#VALUE!</v>
       </c>
-      <c r="U19" s="60" t="e">
+      <c r="U19" s="52" t="e">
         <f>U16+U17-U18</f>
         <v>#VALUE!</v>
       </c>
-      <c r="V19" s="60" t="e">
+      <c r="V19" s="52" t="e">
         <f>V16+V17-V18</f>
         <v>#VALUE!</v>
       </c>
-      <c r="W19" s="60" t="e">
+      <c r="W19" s="52" t="e">
         <f>W16+W17-W18</f>
         <v>#VALUE!</v>
       </c>
-      <c r="X19" s="60" t="e">
+      <c r="X19" s="52" t="e">
         <f>X16+X17-X18</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="20" spans="2:24" s="130" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-        <v>2380</v>
+    <row r="20" spans="2:24" s="116" customFormat="1">
+      <c r="B20" s="48"/>
+      <c r="C20" s="121"/>
+      <c r="D20" s="441" t="s">
+        <v>2381</v>
       </c>
       <c r="E20" s="420"/>
-      <c r="F20" s="134">
+      <c r="F20" s="120">
         <f>F19+F13</f>
         <v>0</v>
       </c>
-      <c r="G20" s="132">
+      <c r="G20" s="118">
         <f t="shared" ref="G20:Q20" si="4">G19+G13</f>
         <v>0</v>
       </c>
-      <c r="H20" s="160">
+      <c r="H20" s="145">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I20" s="132">
+      <c r="I20" s="118">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J20" s="132">
+      <c r="J20" s="118">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="K20" s="132">
+      <c r="K20" s="118">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L20" s="132">
+      <c r="L20" s="118">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M20" s="132">
+      <c r="M20" s="118">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N20" s="160">
+      <c r="N20" s="145">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="O20" s="132">
+      <c r="O20" s="118">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P20" s="132">
+      <c r="P20" s="118">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Q20" s="132">
+      <c r="Q20" s="118">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="R20" s="132">
+      <c r="R20" s="118">
         <f>R19+R13</f>
         <v>0</v>
       </c>
-      <c r="S20" s="52"/>
-      <c r="T20" s="132" t="e">
+      <c r="S20" s="46"/>
+      <c r="T20" s="118" t="e">
         <f>T19+T13</f>
         <v>#VALUE!</v>
       </c>
-      <c r="U20" s="132" t="e">
+      <c r="U20" s="118" t="e">
         <f>U19+U13</f>
         <v>#VALUE!</v>
       </c>
-      <c r="V20" s="132" t="e">
+      <c r="V20" s="118" t="e">
         <f>V19+V13</f>
         <v>#VALUE!</v>
       </c>
-      <c r="W20" s="132" t="e">
+      <c r="W20" s="118" t="e">
         <f>W19+W13</f>
         <v>#VALUE!</v>
       </c>
-      <c r="X20" s="132" t="e">
+      <c r="X20" s="118" t="e">
         <f>X19+X13</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="21" spans="2:24" s="130" customFormat="1" x14ac:dyDescent="0.2">
-[...72 lines deleted...]
-      <c r="R23" s="61">
+    <row r="21" spans="2:24" s="116" customFormat="1">
+      <c r="B21" s="48"/>
+      <c r="C21" s="442" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D21" s="438"/>
+      <c r="E21" s="439"/>
+      <c r="F21" s="59"/>
+      <c r="G21" s="46"/>
+      <c r="H21" s="142"/>
+      <c r="I21" s="46"/>
+      <c r="J21" s="46"/>
+      <c r="K21" s="46"/>
+      <c r="L21" s="46"/>
+      <c r="M21" s="46"/>
+      <c r="N21" s="142"/>
+      <c r="O21" s="46"/>
+      <c r="P21" s="46"/>
+      <c r="Q21" s="46"/>
+      <c r="R21" s="46"/>
+      <c r="S21" s="46"/>
+      <c r="T21" s="46"/>
+      <c r="U21" s="46"/>
+      <c r="V21" s="46"/>
+      <c r="W21" s="46"/>
+      <c r="X21" s="46"/>
+    </row>
+    <row r="22" spans="2:24" s="116" customFormat="1">
+      <c r="B22" s="48"/>
+      <c r="C22" s="345"/>
+      <c r="D22" s="427" t="s">
+        <v>2382</v>
+      </c>
+      <c r="E22" s="440"/>
+      <c r="F22" s="59"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="142"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="142"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+    </row>
+    <row r="23" spans="2:24" ht="78.75">
+      <c r="B23" s="57"/>
+      <c r="C23" s="69"/>
+      <c r="D23" s="62"/>
+      <c r="E23" s="349" t="s">
+        <v>2344</v>
+      </c>
+      <c r="F23" s="60"/>
+      <c r="G23" s="53"/>
+      <c r="H23" s="143"/>
+      <c r="I23" s="53"/>
+      <c r="J23" s="53"/>
+      <c r="K23" s="53"/>
+      <c r="L23" s="53"/>
+      <c r="M23" s="53"/>
+      <c r="N23" s="143"/>
+      <c r="O23" s="53"/>
+      <c r="P23" s="53"/>
+      <c r="Q23" s="53"/>
+      <c r="R23" s="53">
         <f t="shared" ref="R23:R26" si="5">SUM(F23:Q23)</f>
         <v>0</v>
       </c>
-      <c r="S23" s="208" t="s">
-[...27 lines deleted...]
-      <c r="R24" s="61">
+      <c r="S23" s="193" t="s">
+        <v>2383</v>
+      </c>
+      <c r="T23" s="47"/>
+      <c r="U23" s="47"/>
+      <c r="V23" s="47"/>
+      <c r="W23" s="47"/>
+      <c r="X23" s="46"/>
+    </row>
+    <row r="24" spans="2:24" ht="90">
+      <c r="B24" s="57"/>
+      <c r="C24" s="69"/>
+      <c r="D24" s="62"/>
+      <c r="E24" s="349" t="s">
+        <v>2346</v>
+      </c>
+      <c r="F24" s="60"/>
+      <c r="G24" s="53"/>
+      <c r="H24" s="143"/>
+      <c r="I24" s="53"/>
+      <c r="J24" s="53"/>
+      <c r="K24" s="53"/>
+      <c r="L24" s="53"/>
+      <c r="M24" s="53"/>
+      <c r="N24" s="143"/>
+      <c r="O24" s="53"/>
+      <c r="P24" s="53"/>
+      <c r="Q24" s="53"/>
+      <c r="R24" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="S24" s="53"/>
-[...3 lines deleted...]
-      <c r="U24" s="208" t="s">
+      <c r="S24" s="47"/>
+      <c r="T24" s="193" t="s">
         <v>2384</v>
       </c>
-      <c r="V24" s="208" t="s">
+      <c r="U24" s="193" t="s">
         <v>2385</v>
       </c>
-      <c r="W24" s="208" t="s">
+      <c r="V24" s="193" t="s">
         <v>2386</v>
       </c>
-      <c r="X24" s="208" t="s">
-[...7 lines deleted...]
-      <c r="E25" s="82" t="s">
+      <c r="W24" s="193" t="s">
+        <v>2387</v>
+      </c>
+      <c r="X24" s="193" t="s">
         <v>2351</v>
       </c>
-      <c r="F25" s="68"/>
-[...11 lines deleted...]
-      <c r="R25" s="61">
+    </row>
+    <row r="25" spans="2:24" ht="78.75">
+      <c r="B25" s="57"/>
+      <c r="C25" s="69"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="349" t="s">
+        <v>2352</v>
+      </c>
+      <c r="F25" s="60"/>
+      <c r="G25" s="53"/>
+      <c r="H25" s="143"/>
+      <c r="I25" s="53"/>
+      <c r="J25" s="53"/>
+      <c r="K25" s="53"/>
+      <c r="L25" s="53"/>
+      <c r="M25" s="53"/>
+      <c r="N25" s="143"/>
+      <c r="O25" s="53"/>
+      <c r="P25" s="53"/>
+      <c r="Q25" s="53"/>
+      <c r="R25" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="S25" s="53"/>
-[...3 lines deleted...]
-      <c r="U25" s="208" t="s">
+      <c r="S25" s="47"/>
+      <c r="T25" s="193" t="s">
         <v>2388</v>
       </c>
-      <c r="V25" s="208" t="s">
+      <c r="U25" s="193" t="s">
         <v>2389</v>
       </c>
-      <c r="W25" s="208" t="s">
+      <c r="V25" s="193" t="s">
         <v>2390</v>
       </c>
-      <c r="X25" s="208" t="s">
-[...22 lines deleted...]
-      <c r="R26" s="61">
+      <c r="W25" s="193" t="s">
+        <v>2391</v>
+      </c>
+      <c r="X25" s="193" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="26" spans="2:24" ht="78.75">
+      <c r="B26" s="57"/>
+      <c r="C26" s="69"/>
+      <c r="D26" s="62"/>
+      <c r="E26" s="349" t="s">
+        <v>2357</v>
+      </c>
+      <c r="F26" s="60"/>
+      <c r="G26" s="53"/>
+      <c r="H26" s="143"/>
+      <c r="I26" s="53"/>
+      <c r="J26" s="53"/>
+      <c r="K26" s="53"/>
+      <c r="L26" s="53"/>
+      <c r="M26" s="53"/>
+      <c r="N26" s="143"/>
+      <c r="O26" s="53"/>
+      <c r="P26" s="53"/>
+      <c r="Q26" s="53"/>
+      <c r="R26" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="S26" s="53"/>
-[...3 lines deleted...]
-      <c r="U26" s="208" t="s">
+      <c r="S26" s="47"/>
+      <c r="T26" s="193" t="s">
         <v>2392</v>
       </c>
-      <c r="V26" s="208" t="s">
+      <c r="U26" s="193" t="s">
         <v>2393</v>
       </c>
-      <c r="W26" s="208" t="s">
+      <c r="V26" s="193" t="s">
         <v>2394</v>
       </c>
-      <c r="X26" s="208" t="s">
-[...7 lines deleted...]
-      <c r="E27" s="135" t="s">
+      <c r="W26" s="193" t="s">
         <v>2395</v>
       </c>
-      <c r="F27" s="133">
+      <c r="X26" s="193" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="27" spans="2:24" s="116" customFormat="1">
+      <c r="B27" s="48"/>
+      <c r="C27" s="121"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="351" t="s">
+        <v>2396</v>
+      </c>
+      <c r="F27" s="119">
         <f>SUM(F23:F25)-F26</f>
         <v>0</v>
       </c>
-      <c r="G27" s="60">
+      <c r="G27" s="52">
         <f t="shared" ref="G27:R27" si="6">SUM(G23:G25)-G26</f>
         <v>0</v>
       </c>
-      <c r="H27" s="159">
+      <c r="H27" s="144">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="I27" s="60">
+      <c r="I27" s="52">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="J27" s="60">
+      <c r="J27" s="52">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K27" s="60">
+      <c r="K27" s="52">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="L27" s="60">
+      <c r="L27" s="52">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="M27" s="60">
+      <c r="M27" s="52">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="N27" s="159">
+      <c r="N27" s="144">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="O27" s="60">
+      <c r="O27" s="52">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="P27" s="60">
+      <c r="P27" s="52">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Q27" s="60">
+      <c r="Q27" s="52">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R27" s="60">
+      <c r="R27" s="52">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="S27" s="60" t="str">
+      <c r="S27" s="52" t="str">
         <f>S23</f>
         <v>Registre el valor de las cuentas por cobrar no corrientes, que no están en mora ni deterioradas de valor, no vencidas</v>
       </c>
-      <c r="T27" s="60" t="e">
+      <c r="T27" s="52" t="e">
         <f>T24+T25-T26</f>
         <v>#VALUE!</v>
       </c>
-      <c r="U27" s="60" t="e">
+      <c r="U27" s="52" t="e">
         <f>U24+U25-U26</f>
         <v>#VALUE!</v>
       </c>
-      <c r="V27" s="60" t="e">
+      <c r="V27" s="52" t="e">
         <f>V24+V25-V26</f>
         <v>#VALUE!</v>
       </c>
-      <c r="W27" s="60" t="e">
+      <c r="W27" s="52" t="e">
         <f>W24+W25-W26</f>
         <v>#VALUE!</v>
       </c>
-      <c r="X27" s="60" t="e">
+      <c r="X27" s="52" t="e">
         <f>X24+X25-X26</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="28" spans="2:24" s="130" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-        <v>2362</v>
+    <row r="28" spans="2:24" s="116" customFormat="1">
+      <c r="B28" s="48"/>
+      <c r="C28" s="121"/>
+      <c r="D28" s="441" t="s">
+        <v>2363</v>
       </c>
       <c r="E28" s="420"/>
-      <c r="F28" s="67"/>
-[...38 lines deleted...]
-      <c r="R29" s="61">
+      <c r="F28" s="59"/>
+      <c r="G28" s="46"/>
+      <c r="H28" s="142"/>
+      <c r="I28" s="46"/>
+      <c r="J28" s="46"/>
+      <c r="K28" s="46"/>
+      <c r="L28" s="46"/>
+      <c r="M28" s="46"/>
+      <c r="N28" s="142"/>
+      <c r="O28" s="46"/>
+      <c r="P28" s="46"/>
+      <c r="Q28" s="46"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+      <c r="U28" s="46"/>
+      <c r="V28" s="46"/>
+      <c r="W28" s="46"/>
+      <c r="X28" s="46"/>
+    </row>
+    <row r="29" spans="2:24" ht="78.75">
+      <c r="B29" s="57"/>
+      <c r="C29" s="69"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="349" t="s">
+        <v>2364</v>
+      </c>
+      <c r="F29" s="60"/>
+      <c r="G29" s="53"/>
+      <c r="H29" s="143"/>
+      <c r="I29" s="53"/>
+      <c r="J29" s="53"/>
+      <c r="K29" s="53"/>
+      <c r="L29" s="53"/>
+      <c r="M29" s="53"/>
+      <c r="N29" s="143"/>
+      <c r="O29" s="53"/>
+      <c r="P29" s="53"/>
+      <c r="Q29" s="53"/>
+      <c r="R29" s="53">
         <f t="shared" ref="R29:R31" si="7">SUM(F29:Q29)</f>
         <v>0</v>
       </c>
-      <c r="S29" s="208" t="s">
-[...27 lines deleted...]
-      <c r="R30" s="61">
+      <c r="S29" s="193" t="s">
+        <v>2397</v>
+      </c>
+      <c r="T29" s="47"/>
+      <c r="U29" s="47"/>
+      <c r="V29" s="47"/>
+      <c r="W29" s="47"/>
+      <c r="X29" s="46"/>
+    </row>
+    <row r="30" spans="2:24" ht="90">
+      <c r="B30" s="57"/>
+      <c r="C30" s="69"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="349" t="s">
+        <v>2366</v>
+      </c>
+      <c r="F30" s="60"/>
+      <c r="G30" s="53"/>
+      <c r="H30" s="143"/>
+      <c r="I30" s="53"/>
+      <c r="J30" s="53"/>
+      <c r="K30" s="53"/>
+      <c r="L30" s="53"/>
+      <c r="M30" s="53"/>
+      <c r="N30" s="143"/>
+      <c r="O30" s="53"/>
+      <c r="P30" s="53"/>
+      <c r="Q30" s="53"/>
+      <c r="R30" s="53">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S30" s="53"/>
-[...3 lines deleted...]
-      <c r="U30" s="208" t="s">
+      <c r="S30" s="47"/>
+      <c r="T30" s="193" t="s">
         <v>2398</v>
       </c>
-      <c r="V30" s="208" t="s">
+      <c r="U30" s="193" t="s">
         <v>2399</v>
       </c>
-      <c r="W30" s="208" t="s">
+      <c r="V30" s="193" t="s">
         <v>2400</v>
       </c>
-      <c r="X30" s="208" t="s">
-[...22 lines deleted...]
-      <c r="R31" s="61">
+      <c r="W30" s="193" t="s">
+        <v>2401</v>
+      </c>
+      <c r="X30" s="193" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="31" spans="2:24" ht="54.75" customHeight="1">
+      <c r="B31" s="57"/>
+      <c r="C31" s="69"/>
+      <c r="D31" s="62"/>
+      <c r="E31" s="349" t="s">
+        <v>2371</v>
+      </c>
+      <c r="F31" s="60"/>
+      <c r="G31" s="53"/>
+      <c r="H31" s="143"/>
+      <c r="I31" s="53"/>
+      <c r="J31" s="53"/>
+      <c r="K31" s="53"/>
+      <c r="L31" s="53"/>
+      <c r="M31" s="53"/>
+      <c r="N31" s="143"/>
+      <c r="O31" s="53"/>
+      <c r="P31" s="53"/>
+      <c r="Q31" s="53"/>
+      <c r="R31" s="53">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S31" s="53"/>
-[...3 lines deleted...]
-      <c r="U31" s="208" t="s">
+      <c r="S31" s="47"/>
+      <c r="T31" s="193" t="s">
         <v>2402</v>
       </c>
-      <c r="V31" s="208" t="s">
+      <c r="U31" s="193" t="s">
         <v>2403</v>
       </c>
-      <c r="W31" s="208" t="s">
+      <c r="V31" s="193" t="s">
         <v>2404</v>
       </c>
-      <c r="X31" s="208" t="s">
-[...22 lines deleted...]
-      <c r="R32" s="60">
+      <c r="W31" s="193" t="s">
+        <v>2405</v>
+      </c>
+      <c r="X31" s="193" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="32" spans="2:24" ht="68.25" customHeight="1">
+      <c r="B32" s="57"/>
+      <c r="C32" s="69"/>
+      <c r="D32" s="62"/>
+      <c r="E32" s="349" t="s">
+        <v>2357</v>
+      </c>
+      <c r="F32" s="119"/>
+      <c r="G32" s="52"/>
+      <c r="H32" s="144"/>
+      <c r="I32" s="52"/>
+      <c r="J32" s="52"/>
+      <c r="K32" s="52"/>
+      <c r="L32" s="52"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="144"/>
+      <c r="O32" s="52"/>
+      <c r="P32" s="52"/>
+      <c r="Q32" s="52"/>
+      <c r="R32" s="52">
         <f t="shared" ref="R32" si="8">SUM(R29:R30)-R31</f>
         <v>0</v>
       </c>
-      <c r="S32" s="53"/>
-[...3 lines deleted...]
-      <c r="U32" s="208" t="s">
+      <c r="S32" s="47"/>
+      <c r="T32" s="193" t="s">
         <v>2406</v>
       </c>
-      <c r="V32" s="208" t="s">
+      <c r="U32" s="193" t="s">
         <v>2407</v>
       </c>
-      <c r="W32" s="208" t="s">
+      <c r="V32" s="193" t="s">
         <v>2408</v>
       </c>
-      <c r="X32" s="208" t="s">
-[...7 lines deleted...]
-      <c r="E33" s="135" t="s">
+      <c r="W32" s="193" t="s">
         <v>2409</v>
       </c>
-      <c r="F33" s="133">
+      <c r="X32" s="193" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="33" spans="2:24" s="116" customFormat="1" ht="122.25" customHeight="1">
+      <c r="B33" s="48"/>
+      <c r="C33" s="121"/>
+      <c r="D33" s="51"/>
+      <c r="E33" s="351" t="s">
+        <v>2410</v>
+      </c>
+      <c r="F33" s="119">
         <f>SUM(F29:F31)-F32</f>
         <v>0</v>
       </c>
-      <c r="G33" s="60">
+      <c r="G33" s="52">
         <f t="shared" ref="G33:R33" si="9">SUM(G29:G31)-G32</f>
         <v>0</v>
       </c>
-      <c r="H33" s="159">
+      <c r="H33" s="144">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="I33" s="60">
+      <c r="I33" s="52">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J33" s="60">
+      <c r="J33" s="52">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="K33" s="60">
+      <c r="K33" s="52">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="L33" s="60">
+      <c r="L33" s="52">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="M33" s="60">
+      <c r="M33" s="52">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="N33" s="159">
+      <c r="N33" s="144">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="O33" s="60">
+      <c r="O33" s="52">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="P33" s="60">
+      <c r="P33" s="52">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="Q33" s="60">
+      <c r="Q33" s="52">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="R33" s="60">
+      <c r="R33" s="52">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="S33" s="60" t="str">
+      <c r="S33" s="52" t="str">
         <f>S29</f>
         <v>Registre el valor de otras cuentas por cobrar no corrientes, que no están en mora ni deterioradas de valor, no vencidas</v>
       </c>
-      <c r="T33" s="60" t="e">
+      <c r="T33" s="52" t="e">
         <f>T30+T31-T32</f>
         <v>#VALUE!</v>
       </c>
-      <c r="U33" s="60" t="e">
+      <c r="U33" s="52" t="e">
         <f>U30+U31-U32</f>
         <v>#VALUE!</v>
       </c>
-      <c r="V33" s="60" t="e">
+      <c r="V33" s="52" t="e">
         <f>V30+V31-V32</f>
         <v>#VALUE!</v>
       </c>
-      <c r="W33" s="60" t="e">
+      <c r="W33" s="52" t="e">
         <f>W30+W31-W32</f>
         <v>#VALUE!</v>
       </c>
-      <c r="X33" s="60" t="e">
+      <c r="X33" s="52" t="e">
         <f>X30+X31-X32</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="34" spans="2:24" s="130" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C34" s="137"/>
+    <row r="34" spans="2:24" s="116" customFormat="1">
+      <c r="B34" s="65"/>
+      <c r="C34" s="122"/>
       <c r="D34" s="437" t="s">
-        <v>2410</v>
-[...2 lines deleted...]
-      <c r="F34" s="134">
+        <v>2411</v>
+      </c>
+      <c r="E34" s="443"/>
+      <c r="F34" s="120">
         <f>F33+F27</f>
         <v>0</v>
       </c>
-      <c r="G34" s="132">
+      <c r="G34" s="118">
         <f t="shared" ref="G34:Q34" si="10">G33+G27</f>
         <v>0</v>
       </c>
-      <c r="H34" s="160">
+      <c r="H34" s="145">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="I34" s="132">
+      <c r="I34" s="118">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="J34" s="132">
+      <c r="J34" s="118">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K34" s="132">
+      <c r="K34" s="118">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L34" s="132">
+      <c r="L34" s="118">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="M34" s="132">
+      <c r="M34" s="118">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="N34" s="160">
+      <c r="N34" s="145">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="O34" s="132">
+      <c r="O34" s="118">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="P34" s="132">
+      <c r="P34" s="118">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="Q34" s="132">
+      <c r="Q34" s="118">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="R34" s="132">
+      <c r="R34" s="118">
         <f>R33+R27</f>
         <v>0</v>
       </c>
-      <c r="S34" s="52"/>
-      <c r="T34" s="132" t="e">
+      <c r="S34" s="46"/>
+      <c r="T34" s="118" t="e">
         <f>T33+T27</f>
         <v>#VALUE!</v>
       </c>
-      <c r="U34" s="132" t="e">
+      <c r="U34" s="118" t="e">
         <f>U33+U27</f>
         <v>#VALUE!</v>
       </c>
-      <c r="V34" s="132" t="e">
+      <c r="V34" s="118" t="e">
         <f>V33+V27</f>
         <v>#VALUE!</v>
       </c>
-      <c r="W34" s="132" t="e">
+      <c r="W34" s="118" t="e">
         <f>W33+W27</f>
         <v>#VALUE!</v>
       </c>
-      <c r="X34" s="132" t="e">
+      <c r="X34" s="118" t="e">
         <f>X33+X27</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="35" spans="2:24" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-    <row r="38" spans="2:24" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:24"/>
+    <row r="36" spans="2:24"/>
+    <row r="37" spans="2:24"/>
+    <row r="38" spans="2:24" ht="20.25">
       <c r="F38" s="431" t="s">
-        <v>2411</v>
+        <v>2412</v>
       </c>
       <c r="G38" s="431"/>
       <c r="H38" s="431"/>
       <c r="I38" s="431"/>
       <c r="J38" s="431"/>
       <c r="K38" s="431"/>
-      <c r="L38" s="57" t="e">
+      <c r="L38" s="50" t="e">
         <f>+IF(R20+R34=(ESF!E8+ESF!E17),"OK","ERROR")</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="39" spans="2:24" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="41" spans="2:24" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:24"/>
+    <row r="40" spans="2:24"/>
+    <row r="41" spans="2:24" ht="11.25" customHeight="1">
       <c r="F41" s="432" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
       <c r="G41" s="432"/>
       <c r="H41" s="432"/>
       <c r="I41" s="432"/>
       <c r="J41" s="432"/>
       <c r="K41" s="432"/>
       <c r="L41" s="432"/>
     </row>
-    <row r="42" spans="2:24" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:24" ht="11.25" customHeight="1">
       <c r="F42" s="432"/>
       <c r="G42" s="432"/>
       <c r="H42" s="432"/>
       <c r="I42" s="432"/>
       <c r="J42" s="432"/>
       <c r="K42" s="432"/>
       <c r="L42" s="432"/>
     </row>
-    <row r="43" spans="2:24" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:24" ht="11.25" customHeight="1">
       <c r="F43" s="432"/>
       <c r="G43" s="432"/>
       <c r="H43" s="432"/>
       <c r="I43" s="432"/>
       <c r="J43" s="432"/>
       <c r="K43" s="432"/>
       <c r="L43" s="432"/>
     </row>
-    <row r="44" spans="2:24" x14ac:dyDescent="0.2"/>
-    <row r="45" spans="2:24" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="2:24"/>
+    <row r="45" spans="2:24"/>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="C7:E7"/>
-[...8 lines deleted...]
-    <mergeCell ref="D34:E34"/>
     <mergeCell ref="F3:X3"/>
     <mergeCell ref="F4:R4"/>
     <mergeCell ref="S4:X4"/>
     <mergeCell ref="F5:K5"/>
     <mergeCell ref="L5:Q5"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="X5:X6"/>
+    <mergeCell ref="C7:E7"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F38:K38"/>
+    <mergeCell ref="F41:L43"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="D34:E34"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="Z7" location="INDICE!A1" display="VOLVER" xr:uid="{9391C13F-9849-4326-A6FE-3561BDB95597}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C968C42-9941-4FD0-874E-88C61609F79A}">
   <sheetPr codeName="Hoja13">
     <tabColor rgb="FF002060"/>
   </sheetPr>
   <dimension ref="A1:V36"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A14" zoomScaleNormal="100" zoomScaleSheetLayoutView="98" workbookViewId="0">
       <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="3.5703125" style="44" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="44" hidden="1"/>
+    <col min="1" max="1" width="3.5703125" style="39" customWidth="1"/>
+    <col min="2" max="2" width="2.7109375" style="39" customWidth="1"/>
+    <col min="3" max="3" width="2.85546875" style="39" customWidth="1"/>
+    <col min="4" max="5" width="3" style="39" customWidth="1"/>
+    <col min="6" max="6" width="3.28515625" style="39" customWidth="1"/>
+    <col min="7" max="7" width="87.42578125" style="39" bestFit="1" customWidth="1"/>
+    <col min="8" max="18" width="15.7109375" style="39" customWidth="1"/>
+    <col min="19" max="19" width="15.7109375" style="127" customWidth="1"/>
+    <col min="20" max="22" width="9.140625" style="39" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="39" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:21" x14ac:dyDescent="0.2"/>
-[...21 lines deleted...]
-      <c r="J3" s="465" t="s">
+    <row r="1" spans="2:21"/>
+    <row r="2" spans="2:21" ht="18">
+      <c r="H2" s="465" t="s">
+        <v>2165</v>
+      </c>
+      <c r="I2" s="466"/>
+      <c r="J2" s="466"/>
+      <c r="K2" s="466"/>
+      <c r="L2" s="466"/>
+      <c r="M2" s="466"/>
+      <c r="N2" s="466"/>
+      <c r="O2" s="466"/>
+      <c r="P2" s="466"/>
+      <c r="Q2" s="466"/>
+      <c r="R2" s="466"/>
+      <c r="S2" s="467"/>
+    </row>
+    <row r="3" spans="2:21" ht="15" customHeight="1">
+      <c r="H3" s="468" t="s">
         <v>2413</v>
       </c>
-      <c r="K3" s="465" t="s">
+      <c r="I3" s="456"/>
+      <c r="J3" s="469" t="s">
         <v>2414</v>
       </c>
-      <c r="L3" s="465" t="s">
+      <c r="K3" s="469" t="s">
         <v>2415</v>
       </c>
-      <c r="M3" s="465" t="s">
+      <c r="L3" s="469" t="s">
         <v>2416</v>
       </c>
-      <c r="N3" s="465" t="s">
+      <c r="M3" s="469" t="s">
         <v>2417</v>
       </c>
-      <c r="O3" s="465" t="s">
+      <c r="N3" s="469" t="s">
         <v>2418</v>
       </c>
-      <c r="P3" s="465" t="s">
+      <c r="O3" s="469" t="s">
         <v>2419</v>
       </c>
-      <c r="Q3" s="465" t="s">
+      <c r="P3" s="469" t="s">
         <v>2420</v>
       </c>
-      <c r="R3" s="465" t="s">
-[...2 lines deleted...]
-      <c r="S3" s="467" t="s">
+      <c r="Q3" s="469" t="s">
         <v>2421</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="H4" s="38" t="s">
+      <c r="R3" s="469" t="s">
+        <v>2340</v>
+      </c>
+      <c r="S3" s="471" t="s">
         <v>2422</v>
       </c>
-      <c r="I4" s="38" t="s">
+    </row>
+    <row r="4" spans="2:21" ht="38.25" customHeight="1">
+      <c r="H4" s="35" t="s">
         <v>2423</v>
       </c>
-      <c r="J4" s="466"/>
-[...10 lines deleted...]
-    <row r="5" spans="2:21" ht="21" x14ac:dyDescent="0.35">
+      <c r="I4" s="35" t="s">
+        <v>2424</v>
+      </c>
+      <c r="J4" s="470"/>
+      <c r="K4" s="470"/>
+      <c r="L4" s="470"/>
+      <c r="M4" s="470"/>
+      <c r="N4" s="470"/>
+      <c r="O4" s="470"/>
+      <c r="P4" s="470"/>
+      <c r="Q4" s="470"/>
+      <c r="R4" s="473"/>
+      <c r="S4" s="472"/>
+    </row>
+    <row r="5" spans="2:21" ht="21">
       <c r="B5" s="433" t="s">
-        <v>2424</v>
-[...24 lines deleted...]
-      <c r="C6" s="457" t="s">
         <v>2425</v>
       </c>
-      <c r="D6" s="453"/>
-[...19 lines deleted...]
-      <c r="D7" s="459" t="s">
+      <c r="C5" s="427"/>
+      <c r="D5" s="427"/>
+      <c r="E5" s="427"/>
+      <c r="F5" s="427"/>
+      <c r="G5" s="440"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="47"/>
+      <c r="O5" s="47"/>
+      <c r="P5" s="47"/>
+      <c r="Q5" s="47"/>
+      <c r="R5" s="47"/>
+      <c r="S5" s="130"/>
+      <c r="U5" s="187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="2:21">
+      <c r="B6" s="132"/>
+      <c r="C6" s="442" t="s">
         <v>2426</v>
       </c>
-      <c r="E7" s="459"/>
-[...2 lines deleted...]
-      <c r="H7" s="227" t="s">
+      <c r="D6" s="438"/>
+      <c r="E6" s="438"/>
+      <c r="F6" s="438"/>
+      <c r="G6" s="439"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="47"/>
+      <c r="P6" s="47"/>
+      <c r="Q6" s="47"/>
+      <c r="R6" s="47"/>
+      <c r="S6" s="130"/>
+    </row>
+    <row r="7" spans="2:21" ht="33.75">
+      <c r="B7" s="132"/>
+      <c r="C7" s="68"/>
+      <c r="D7" s="463" t="s">
+        <v>2427</v>
+      </c>
+      <c r="E7" s="463"/>
+      <c r="F7" s="463"/>
+      <c r="G7" s="464"/>
+      <c r="H7" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="I7" s="227" t="s">
+      <c r="I7" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="J7" s="227" t="s">
+      <c r="J7" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="K7" s="227" t="s">
+      <c r="K7" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="L7" s="227" t="s">
+      <c r="L7" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="M7" s="227" t="s">
+      <c r="M7" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="N7" s="227" t="s">
+      <c r="N7" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="O7" s="227" t="s">
+      <c r="O7" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="P7" s="227" t="s">
+      <c r="P7" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="Q7" s="227" t="s">
+      <c r="Q7" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="R7" s="227" t="s">
+      <c r="R7" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="S7" s="145"/>
-[...10 lines deleted...]
-      <c r="H8" s="227" t="s">
+      <c r="S7" s="130"/>
+    </row>
+    <row r="8" spans="2:21" ht="33.75">
+      <c r="B8" s="132"/>
+      <c r="C8" s="69"/>
+      <c r="D8" s="459" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E8" s="459"/>
+      <c r="F8" s="459"/>
+      <c r="G8" s="460"/>
+      <c r="H8" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="I8" s="227" t="s">
+      <c r="I8" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="J8" s="227" t="s">
+      <c r="J8" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="K8" s="227" t="s">
+      <c r="K8" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="L8" s="227" t="s">
+      <c r="L8" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="M8" s="227" t="s">
+      <c r="M8" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="N8" s="227" t="s">
+      <c r="N8" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="O8" s="227" t="s">
+      <c r="O8" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="P8" s="227" t="s">
+      <c r="P8" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="Q8" s="227" t="s">
+      <c r="Q8" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="R8" s="227" t="s">
+      <c r="R8" s="212" t="s">
         <v>106</v>
       </c>
-      <c r="S8" s="145"/>
-[...10 lines deleted...]
-      <c r="H9" s="131" t="s">
+      <c r="S8" s="130"/>
+    </row>
+    <row r="9" spans="2:21">
+      <c r="B9" s="132"/>
+      <c r="C9" s="69"/>
+      <c r="D9" s="459" t="s">
         <v>2429</v>
       </c>
-      <c r="I9" s="131" t="s">
-[...34 lines deleted...]
-      <c r="D10" s="472" t="s">
+      <c r="E9" s="459"/>
+      <c r="F9" s="459"/>
+      <c r="G9" s="460"/>
+      <c r="H9" s="117" t="s">
         <v>2430</v>
       </c>
-      <c r="E10" s="472"/>
-[...19 lines deleted...]
-      <c r="E11" s="470" t="s">
+      <c r="I9" s="117" t="s">
+        <v>2430</v>
+      </c>
+      <c r="J9" s="117" t="s">
+        <v>2430</v>
+      </c>
+      <c r="K9" s="117" t="s">
+        <v>2430</v>
+      </c>
+      <c r="L9" s="117" t="s">
+        <v>2430</v>
+      </c>
+      <c r="M9" s="117" t="s">
+        <v>2430</v>
+      </c>
+      <c r="N9" s="117" t="s">
+        <v>2430</v>
+      </c>
+      <c r="O9" s="117" t="s">
+        <v>2430</v>
+      </c>
+      <c r="P9" s="117" t="s">
+        <v>2430</v>
+      </c>
+      <c r="Q9" s="117" t="s">
+        <v>2430</v>
+      </c>
+      <c r="R9" s="117" t="s">
+        <v>2430</v>
+      </c>
+      <c r="S9" s="130"/>
+    </row>
+    <row r="10" spans="2:21" s="116" customFormat="1">
+      <c r="B10" s="339"/>
+      <c r="C10" s="121"/>
+      <c r="D10" s="461" t="s">
         <v>2431</v>
       </c>
-      <c r="F11" s="470"/>
-[...1 lines deleted...]
-      <c r="H11" s="208" t="s">
+      <c r="E10" s="461"/>
+      <c r="F10" s="461"/>
+      <c r="G10" s="462"/>
+      <c r="H10" s="46"/>
+      <c r="I10" s="46"/>
+      <c r="J10" s="46"/>
+      <c r="K10" s="46"/>
+      <c r="L10" s="46"/>
+      <c r="M10" s="46"/>
+      <c r="N10" s="46"/>
+      <c r="O10" s="46"/>
+      <c r="P10" s="46"/>
+      <c r="Q10" s="46"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="124"/>
+    </row>
+    <row r="11" spans="2:21" ht="45">
+      <c r="B11" s="132"/>
+      <c r="C11" s="69"/>
+      <c r="D11" s="62"/>
+      <c r="E11" s="459" t="s">
         <v>2432</v>
       </c>
-      <c r="I11" s="208" t="s">
-[...35 lines deleted...]
-      <c r="E12" s="472" t="s">
+      <c r="F11" s="459"/>
+      <c r="G11" s="460"/>
+      <c r="H11" s="193" t="s">
         <v>2433</v>
       </c>
-      <c r="F12" s="472"/>
-[...19 lines deleted...]
-      <c r="F13" s="470" t="s">
+      <c r="I11" s="193" t="s">
+        <v>2433</v>
+      </c>
+      <c r="J11" s="193" t="s">
+        <v>2433</v>
+      </c>
+      <c r="K11" s="193" t="s">
+        <v>2433</v>
+      </c>
+      <c r="L11" s="193" t="s">
+        <v>2433</v>
+      </c>
+      <c r="M11" s="193" t="s">
+        <v>2433</v>
+      </c>
+      <c r="N11" s="193" t="s">
+        <v>2433</v>
+      </c>
+      <c r="O11" s="193" t="s">
+        <v>2433</v>
+      </c>
+      <c r="P11" s="193" t="s">
+        <v>2433</v>
+      </c>
+      <c r="Q11" s="193" t="s">
+        <v>2433</v>
+      </c>
+      <c r="R11" s="193" t="s">
+        <v>2433</v>
+      </c>
+      <c r="S11" s="125"/>
+    </row>
+    <row r="12" spans="2:21" s="116" customFormat="1">
+      <c r="B12" s="339"/>
+      <c r="C12" s="121"/>
+      <c r="D12" s="51"/>
+      <c r="E12" s="461" t="s">
         <v>2434</v>
       </c>
-      <c r="G13" s="471"/>
-[...40 lines deleted...]
-      <c r="F14" s="470" t="s">
+      <c r="F12" s="461"/>
+      <c r="G12" s="462"/>
+      <c r="H12" s="46"/>
+      <c r="I12" s="46"/>
+      <c r="J12" s="46"/>
+      <c r="K12" s="46"/>
+      <c r="L12" s="46"/>
+      <c r="M12" s="46"/>
+      <c r="N12" s="46"/>
+      <c r="O12" s="46"/>
+      <c r="P12" s="46"/>
+      <c r="Q12" s="46"/>
+      <c r="R12" s="46"/>
+      <c r="S12" s="124"/>
+    </row>
+    <row r="13" spans="2:21" ht="22.5">
+      <c r="B13" s="132"/>
+      <c r="C13" s="69"/>
+      <c r="D13" s="62"/>
+      <c r="E13" s="348"/>
+      <c r="F13" s="459" t="s">
         <v>2435</v>
       </c>
-      <c r="G14" s="471"/>
-[...40 lines deleted...]
-      <c r="F15" s="470" t="s">
+      <c r="G13" s="460"/>
+      <c r="H13" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="I13" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="J13" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="K13" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="L13" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="M13" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="N13" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="O13" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="P13" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="Q13" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="R13" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="S13" s="125"/>
+    </row>
+    <row r="14" spans="2:21" ht="22.5">
+      <c r="B14" s="132"/>
+      <c r="C14" s="69"/>
+      <c r="D14" s="62"/>
+      <c r="E14" s="348"/>
+      <c r="F14" s="459" t="s">
         <v>2436</v>
       </c>
-      <c r="G15" s="471"/>
-[...40 lines deleted...]
-      <c r="F16" s="472" t="s">
+      <c r="G14" s="460"/>
+      <c r="H14" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="I14" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="J14" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="K14" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="L14" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="M14" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="N14" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="O14" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="P14" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="Q14" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="R14" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="S14" s="125"/>
+    </row>
+    <row r="15" spans="2:21" ht="22.5">
+      <c r="B15" s="132"/>
+      <c r="C15" s="69"/>
+      <c r="D15" s="62"/>
+      <c r="E15" s="348"/>
+      <c r="F15" s="459" t="s">
         <v>2437</v>
       </c>
-      <c r="G16" s="473"/>
-[...19 lines deleted...]
-      <c r="G17" s="82" t="s">
+      <c r="G15" s="460"/>
+      <c r="H15" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="I15" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="J15" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="K15" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="L15" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="M15" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="N15" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="O15" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="P15" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="Q15" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="R15" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="S15" s="125"/>
+    </row>
+    <row r="16" spans="2:21">
+      <c r="B16" s="132"/>
+      <c r="C16" s="69"/>
+      <c r="D16" s="62"/>
+      <c r="E16" s="348"/>
+      <c r="F16" s="461" t="s">
         <v>2438</v>
       </c>
-      <c r="H17" s="208" t="s">
+      <c r="G16" s="462"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="47"/>
+      <c r="O16" s="47"/>
+      <c r="P16" s="47"/>
+      <c r="Q16" s="47"/>
+      <c r="R16" s="47"/>
+      <c r="S16" s="130"/>
+    </row>
+    <row r="17" spans="2:19" ht="33.75">
+      <c r="B17" s="132"/>
+      <c r="C17" s="69"/>
+      <c r="D17" s="62"/>
+      <c r="E17" s="348"/>
+      <c r="F17" s="62"/>
+      <c r="G17" s="349" t="s">
         <v>2439</v>
       </c>
-      <c r="I17" s="208" t="s">
-[...37 lines deleted...]
-      <c r="G18" s="82" t="s">
+      <c r="H17" s="193" t="s">
         <v>2440</v>
       </c>
-      <c r="H18" s="208" t="s">
-[...40 lines deleted...]
-      <c r="G19" s="82" t="s">
+      <c r="I17" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="J17" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="K17" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="L17" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="M17" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="N17" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="O17" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="P17" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="Q17" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="R17" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="S17" s="125"/>
+    </row>
+    <row r="18" spans="2:19" ht="33.75">
+      <c r="B18" s="132"/>
+      <c r="C18" s="69"/>
+      <c r="D18" s="62"/>
+      <c r="E18" s="348"/>
+      <c r="F18" s="62"/>
+      <c r="G18" s="349" t="s">
         <v>2441</v>
       </c>
-      <c r="H19" s="208" t="s">
-[...40 lines deleted...]
-      <c r="G20" s="82" t="s">
+      <c r="H18" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="I18" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="J18" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="K18" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="L18" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="M18" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="N18" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="O18" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="P18" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="Q18" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="R18" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="S18" s="125"/>
+    </row>
+    <row r="19" spans="2:19" ht="33.75">
+      <c r="B19" s="132"/>
+      <c r="C19" s="69"/>
+      <c r="D19" s="62"/>
+      <c r="E19" s="348"/>
+      <c r="F19" s="62"/>
+      <c r="G19" s="349" t="s">
         <v>2442</v>
       </c>
-      <c r="H20" s="208" t="s">
-[...40 lines deleted...]
-      <c r="G21" s="135" t="s">
+      <c r="H19" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="I19" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="J19" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="K19" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="L19" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="M19" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="N19" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="O19" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="P19" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="Q19" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="R19" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="S19" s="125"/>
+    </row>
+    <row r="20" spans="2:19" ht="33.75">
+      <c r="B20" s="132"/>
+      <c r="C20" s="69"/>
+      <c r="D20" s="62"/>
+      <c r="E20" s="348"/>
+      <c r="F20" s="62"/>
+      <c r="G20" s="349" t="s">
         <v>2443</v>
       </c>
-      <c r="H21" s="60">
+      <c r="H20" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="I20" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="J20" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="K20" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="L20" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="M20" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="N20" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="O20" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="P20" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="Q20" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="R20" s="193" t="s">
+        <v>2440</v>
+      </c>
+      <c r="S20" s="125"/>
+    </row>
+    <row r="21" spans="2:19" s="116" customFormat="1">
+      <c r="B21" s="339"/>
+      <c r="C21" s="121"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="350"/>
+      <c r="F21" s="51"/>
+      <c r="G21" s="351" t="s">
+        <v>2444</v>
+      </c>
+      <c r="H21" s="52">
         <f t="shared" ref="H21:S21" si="0">SUM(H17:H20)</f>
         <v>0</v>
       </c>
-      <c r="I21" s="60">
+      <c r="I21" s="52">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J21" s="60">
+      <c r="J21" s="52">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K21" s="60">
+      <c r="K21" s="52">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L21" s="60">
+      <c r="L21" s="52">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M21" s="60">
+      <c r="M21" s="52">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N21" s="60">
+      <c r="N21" s="52">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O21" s="60">
+      <c r="O21" s="52">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P21" s="60">
+      <c r="P21" s="52">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="Q21" s="60">
+      <c r="Q21" s="52">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R21" s="60">
+      <c r="R21" s="52">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S21" s="141">
+      <c r="S21" s="126">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:19" s="130" customFormat="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-        <v>2444</v>
+    <row r="22" spans="2:19" s="116" customFormat="1">
+      <c r="B22" s="339"/>
+      <c r="C22" s="121"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="350"/>
+      <c r="F22" s="441" t="s">
+        <v>2445</v>
       </c>
       <c r="G22" s="420"/>
-      <c r="H22" s="52"/>
-[...62 lines deleted...]
-      <c r="G24" s="82" t="s">
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="124"/>
+    </row>
+    <row r="23" spans="2:19" ht="22.5">
+      <c r="B23" s="132"/>
+      <c r="C23" s="69"/>
+      <c r="D23" s="62"/>
+      <c r="E23" s="348"/>
+      <c r="F23" s="348"/>
+      <c r="G23" s="349" t="s">
         <v>2446</v>
       </c>
-      <c r="H24" s="208" t="s">
-[...40 lines deleted...]
-      <c r="G25" s="135" t="s">
+      <c r="H23" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="I23" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="J23" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="K23" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="L23" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="M23" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="N23" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="O23" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="P23" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="Q23" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="R23" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="S23" s="125"/>
+    </row>
+    <row r="24" spans="2:19" ht="22.5">
+      <c r="B24" s="132"/>
+      <c r="C24" s="69"/>
+      <c r="D24" s="62"/>
+      <c r="E24" s="348"/>
+      <c r="F24" s="348"/>
+      <c r="G24" s="349" t="s">
         <v>2447</v>
       </c>
-      <c r="H25" s="60"/>
-[...17 lines deleted...]
-      <c r="F26" s="470" t="s">
+      <c r="H24" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="I24" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="J24" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="K24" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="L24" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="M24" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="N24" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="O24" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="P24" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="Q24" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="R24" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="S24" s="125"/>
+    </row>
+    <row r="25" spans="2:19" s="116" customFormat="1">
+      <c r="B25" s="339"/>
+      <c r="C25" s="121"/>
+      <c r="D25" s="51"/>
+      <c r="E25" s="350"/>
+      <c r="F25" s="350"/>
+      <c r="G25" s="351" t="s">
         <v>2448</v>
       </c>
-      <c r="G26" s="471"/>
-[...39 lines deleted...]
-      <c r="E27" s="456" t="s">
+      <c r="H25" s="52"/>
+      <c r="I25" s="52"/>
+      <c r="J25" s="52"/>
+      <c r="K25" s="52"/>
+      <c r="L25" s="52"/>
+      <c r="M25" s="52"/>
+      <c r="N25" s="52"/>
+      <c r="O25" s="52"/>
+      <c r="P25" s="52"/>
+      <c r="Q25" s="52"/>
+      <c r="R25" s="52"/>
+      <c r="S25" s="126"/>
+    </row>
+    <row r="26" spans="2:19" ht="22.5">
+      <c r="B26" s="132"/>
+      <c r="C26" s="69"/>
+      <c r="D26" s="62"/>
+      <c r="E26" s="348"/>
+      <c r="F26" s="459" t="s">
         <v>2449</v>
       </c>
-      <c r="F27" s="456"/>
+      <c r="G26" s="460"/>
+      <c r="H26" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="I26" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="J26" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="K26" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="L26" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="M26" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="N26" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="O26" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="P26" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="Q26" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="R26" s="193" t="s">
+        <v>2284</v>
+      </c>
+      <c r="S26" s="125"/>
+    </row>
+    <row r="27" spans="2:19" s="134" customFormat="1">
+      <c r="B27" s="132"/>
+      <c r="C27" s="133"/>
+      <c r="D27" s="131"/>
+      <c r="E27" s="441" t="s">
+        <v>2450</v>
+      </c>
+      <c r="F27" s="441"/>
       <c r="G27" s="420"/>
-      <c r="H27" s="132"/>
-[...18 lines deleted...]
-      <c r="H30" s="57" t="str">
+      <c r="H27" s="118"/>
+      <c r="I27" s="118"/>
+      <c r="J27" s="118"/>
+      <c r="K27" s="118"/>
+      <c r="L27" s="118"/>
+      <c r="M27" s="118"/>
+      <c r="N27" s="118"/>
+      <c r="O27" s="118"/>
+      <c r="P27" s="118"/>
+      <c r="Q27" s="118"/>
+      <c r="R27" s="118"/>
+      <c r="S27" s="118"/>
+    </row>
+    <row r="28" spans="2:19"/>
+    <row r="29" spans="2:19"/>
+    <row r="30" spans="2:19" ht="20.25">
+      <c r="G30" s="342" t="s">
+        <v>2165</v>
+      </c>
+      <c r="H30" s="50" t="str">
         <f>+IF(S27=(ESF!E16),"OK","ERROR")</f>
         <v>ERROR</v>
       </c>
-      <c r="I30" s="138"/>
-[...9 lines deleted...]
-    <row r="33" spans="7:12" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I30" s="123"/>
+      <c r="J30" s="123"/>
+      <c r="K30" s="123"/>
+    </row>
+    <row r="31" spans="2:19">
+      <c r="I31" s="127"/>
+    </row>
+    <row r="32" spans="2:19">
+      <c r="I32" s="127"/>
+    </row>
+    <row r="33" spans="7:12" ht="11.25" customHeight="1">
       <c r="G33" s="432" t="s">
-        <v>2323</v>
-[...7 lines deleted...]
-    <row r="34" spans="7:12" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2324</v>
+      </c>
+      <c r="H33" s="137"/>
+      <c r="I33" s="137"/>
+      <c r="J33" s="137"/>
+      <c r="K33" s="137"/>
+      <c r="L33" s="137"/>
+    </row>
+    <row r="34" spans="7:12" ht="11.25" customHeight="1">
       <c r="G34" s="432"/>
-      <c r="H34" s="152"/>
-[...5 lines deleted...]
-    <row r="35" spans="7:12" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H34" s="137"/>
+      <c r="I34" s="137"/>
+      <c r="J34" s="137"/>
+      <c r="K34" s="137"/>
+      <c r="L34" s="137"/>
+    </row>
+    <row r="35" spans="7:12" ht="11.25" customHeight="1">
       <c r="G35" s="432"/>
-      <c r="H35" s="152"/>
-[...5 lines deleted...]
-    <row r="36" spans="7:12" x14ac:dyDescent="0.2"/>
+      <c r="H35" s="137"/>
+      <c r="I35" s="137"/>
+      <c r="J35" s="137"/>
+      <c r="K35" s="137"/>
+      <c r="L35" s="137"/>
+    </row>
+    <row r="36" spans="7:12"/>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="D8:G8"/>
-[...11 lines deleted...]
-    <mergeCell ref="F15:G15"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="C6:G6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="H2:S2"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="O3:O4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="S3:S4"/>
     <mergeCell ref="R3:R4"/>
+    <mergeCell ref="D8:G8"/>
+    <mergeCell ref="D9:G9"/>
+    <mergeCell ref="G33:G35"/>
+    <mergeCell ref="E27:G27"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="D10:G10"/>
+    <mergeCell ref="E11:G11"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="E12:G12"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="F15:G15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="U5" location="INDICE!A1" display="VOLVER" xr:uid="{BACE9F8B-482F-4A91-94FB-7AC508753627}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F9021BFB-CAE8-493B-AA0C-DA6BE90EA821}">
   <sheetPr codeName="Hoja9">
     <tabColor rgb="FF002060"/>
   </sheetPr>
   <dimension ref="A1:T30"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A31" sqref="A31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="4.7109375" style="44" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="44" hidden="1"/>
+    <col min="1" max="1" width="4.7109375" style="39" customWidth="1"/>
+    <col min="2" max="2" width="2.85546875" style="39" customWidth="1"/>
+    <col min="3" max="3" width="3.42578125" style="39" customWidth="1"/>
+    <col min="4" max="4" width="66.5703125" style="39" customWidth="1"/>
+    <col min="5" max="8" width="15.7109375" style="39" customWidth="1"/>
+    <col min="9" max="10" width="14.42578125" style="39" customWidth="1"/>
+    <col min="11" max="11" width="13.42578125" style="39" customWidth="1"/>
+    <col min="12" max="12" width="17.140625" style="39" customWidth="1"/>
+    <col min="13" max="13" width="15" style="39" customWidth="1"/>
+    <col min="14" max="14" width="14.140625" style="39" customWidth="1"/>
+    <col min="15" max="15" width="13" style="39" customWidth="1"/>
+    <col min="16" max="16" width="13.5703125" style="39" customWidth="1"/>
+    <col min="17" max="17" width="18.42578125" style="39" customWidth="1"/>
+    <col min="18" max="20" width="9.140625" style="39" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="39" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:19" x14ac:dyDescent="0.2"/>
-[...28 lines deleted...]
-      <c r="L4" s="441" t="s">
+    <row r="1" spans="2:19"/>
+    <row r="2" spans="2:19"/>
+    <row r="3" spans="2:19" ht="18">
+      <c r="E3" s="444" t="s">
+        <v>2451</v>
+      </c>
+      <c r="F3" s="445"/>
+      <c r="G3" s="445"/>
+      <c r="H3" s="445"/>
+      <c r="I3" s="445"/>
+      <c r="J3" s="445"/>
+      <c r="K3" s="445"/>
+      <c r="L3" s="445"/>
+      <c r="M3" s="445"/>
+      <c r="N3" s="445"/>
+      <c r="O3" s="445"/>
+      <c r="P3" s="445"/>
+      <c r="Q3" s="446"/>
+    </row>
+    <row r="4" spans="2:19">
+      <c r="E4" s="447" t="s">
         <v>2326</v>
       </c>
-      <c r="M4" s="442"/>
-[...5 lines deleted...]
-    <row r="5" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="F4" s="448"/>
+      <c r="G4" s="448"/>
+      <c r="H4" s="448"/>
+      <c r="I4" s="448"/>
+      <c r="J4" s="448"/>
+      <c r="K4" s="449"/>
+      <c r="L4" s="447" t="s">
+        <v>2327</v>
+      </c>
+      <c r="M4" s="448"/>
+      <c r="N4" s="448"/>
+      <c r="O4" s="448"/>
+      <c r="P4" s="448"/>
+      <c r="Q4" s="449"/>
+    </row>
+    <row r="5" spans="2:19">
       <c r="E5" s="474" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
       <c r="F5" s="474"/>
       <c r="G5" s="474"/>
       <c r="H5" s="475" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
       <c r="I5" s="476"/>
       <c r="J5" s="476"/>
-      <c r="K5" s="444" t="s">
-[...5 lines deleted...]
-      <c r="M5" s="451" t="s">
+      <c r="K5" s="450" t="s">
+        <v>2330</v>
+      </c>
+      <c r="L5" s="457" t="s">
         <v>2453</v>
       </c>
-      <c r="N5" s="451" t="s">
+      <c r="M5" s="457" t="s">
         <v>2454</v>
       </c>
-      <c r="O5" s="451" t="s">
+      <c r="N5" s="457" t="s">
         <v>2455</v>
       </c>
-      <c r="P5" s="451" t="s">
+      <c r="O5" s="457" t="s">
         <v>2456</v>
       </c>
-      <c r="Q5" s="444" t="s">
+      <c r="P5" s="457" t="s">
         <v>2457</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="F6" s="150" t="s">
+      <c r="Q5" s="450" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="6" spans="2:19" ht="35.25" customHeight="1">
+      <c r="E6" s="135" t="s">
         <v>2337</v>
       </c>
-      <c r="G6" s="150" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="38" t="s">
+      <c r="F6" s="135" t="s">
+        <v>2338</v>
+      </c>
+      <c r="G6" s="135" t="s">
         <v>2340</v>
       </c>
-      <c r="I6" s="37" t="s">
-[...15 lines deleted...]
-      <c r="C7" s="421" t="s">
+      <c r="H6" s="35" t="s">
+        <v>2341</v>
+      </c>
+      <c r="I6" s="34" t="s">
         <v>2459</v>
       </c>
-      <c r="D7" s="455"/>
-[...20 lines deleted...]
-      <c r="D8" s="43" t="s">
+      <c r="J6" s="34" t="s">
+        <v>2340</v>
+      </c>
+      <c r="K6" s="450"/>
+      <c r="L6" s="457"/>
+      <c r="M6" s="457"/>
+      <c r="N6" s="457"/>
+      <c r="O6" s="457"/>
+      <c r="P6" s="457"/>
+      <c r="Q6" s="450"/>
+    </row>
+    <row r="7" spans="2:19" s="116" customFormat="1" ht="21">
+      <c r="B7" s="343"/>
+      <c r="C7" s="427" t="s">
         <v>2460</v>
       </c>
-      <c r="E8" s="249" t="s">
+      <c r="D7" s="440"/>
+      <c r="E7" s="236"/>
+      <c r="F7" s="49"/>
+      <c r="G7" s="49"/>
+      <c r="H7" s="49"/>
+      <c r="I7" s="49"/>
+      <c r="J7" s="49"/>
+      <c r="K7" s="49"/>
+      <c r="L7" s="49"/>
+      <c r="M7" s="49"/>
+      <c r="N7" s="49"/>
+      <c r="O7" s="49"/>
+      <c r="P7" s="49"/>
+      <c r="Q7" s="49"/>
+      <c r="S7" s="187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="2:19" ht="67.5">
+      <c r="B8" s="57"/>
+      <c r="C8" s="348"/>
+      <c r="D8" s="348" t="s">
         <v>2461</v>
       </c>
-      <c r="F8" s="249" t="s">
+      <c r="E8" s="234" t="s">
         <v>2462</v>
       </c>
-      <c r="G8" s="249" t="s">
+      <c r="F8" s="234" t="s">
         <v>2463</v>
       </c>
-      <c r="H8" s="249" t="s">
+      <c r="G8" s="234" t="s">
         <v>2464</v>
       </c>
-      <c r="I8" s="249" t="s">
+      <c r="H8" s="234" t="s">
         <v>2465</v>
       </c>
-      <c r="J8" s="249" t="s">
+      <c r="I8" s="234" t="s">
         <v>2466</v>
       </c>
-      <c r="K8" s="46">
+      <c r="J8" s="234" t="s">
+        <v>2467</v>
+      </c>
+      <c r="K8" s="41">
         <f>SUM(E8:J8)</f>
         <v>0</v>
       </c>
-      <c r="L8" s="46"/>
-[...3 lines deleted...]
-      <c r="N8" s="249" t="s">
+      <c r="L8" s="41"/>
+      <c r="M8" s="234" t="s">
         <v>2468</v>
       </c>
-      <c r="O8" s="249" t="s">
+      <c r="N8" s="234" t="s">
         <v>2469</v>
       </c>
-      <c r="P8" s="249" t="s">
+      <c r="O8" s="234" t="s">
         <v>2470</v>
       </c>
-      <c r="Q8" s="249" t="s">
+      <c r="P8" s="234" t="s">
         <v>2471</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D9" s="43" t="s">
+      <c r="Q8" s="234" t="s">
         <v>2472</v>
       </c>
-      <c r="E9" s="249" t="s">
+    </row>
+    <row r="9" spans="2:19" ht="67.5">
+      <c r="B9" s="57"/>
+      <c r="C9" s="348"/>
+      <c r="D9" s="348" t="s">
         <v>2473</v>
       </c>
-      <c r="F9" s="249" t="s">
+      <c r="E9" s="234" t="s">
         <v>2474</v>
       </c>
-      <c r="G9" s="249" t="s">
+      <c r="F9" s="234" t="s">
         <v>2475</v>
       </c>
-      <c r="H9" s="249" t="s">
+      <c r="G9" s="234" t="s">
         <v>2476</v>
       </c>
-      <c r="I9" s="249" t="s">
+      <c r="H9" s="234" t="s">
         <v>2477</v>
       </c>
-      <c r="J9" s="249" t="s">
+      <c r="I9" s="234" t="s">
         <v>2478</v>
       </c>
-      <c r="K9" s="46">
+      <c r="J9" s="234" t="s">
+        <v>2479</v>
+      </c>
+      <c r="K9" s="41">
         <f>SUM(E9:J9)</f>
         <v>0</v>
       </c>
-      <c r="L9" s="46"/>
-[...3 lines deleted...]
-      <c r="N9" s="249" t="s">
+      <c r="L9" s="41"/>
+      <c r="M9" s="234" t="s">
         <v>2480</v>
       </c>
-      <c r="O9" s="249" t="s">
+      <c r="N9" s="234" t="s">
         <v>2481</v>
       </c>
-      <c r="P9" s="249" t="s">
+      <c r="O9" s="234" t="s">
         <v>2482</v>
       </c>
-      <c r="Q9" s="249" t="s">
+      <c r="P9" s="234" t="s">
         <v>2483</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D10" s="59" t="s">
+      <c r="Q9" s="234" t="s">
         <v>2484</v>
       </c>
-      <c r="E10" s="45"/>
-[...19 lines deleted...]
-      <c r="E11" s="249" t="s">
+    </row>
+    <row r="10" spans="2:19" s="116" customFormat="1">
+      <c r="B10" s="48"/>
+      <c r="C10" s="350"/>
+      <c r="D10" s="350" t="s">
         <v>2485</v>
       </c>
-      <c r="F11" s="249" t="s">
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="40"/>
+      <c r="I10" s="40"/>
+      <c r="J10" s="40"/>
+      <c r="K10" s="237"/>
+      <c r="L10" s="40"/>
+      <c r="M10" s="40"/>
+      <c r="N10" s="40"/>
+      <c r="O10" s="40"/>
+      <c r="P10" s="40"/>
+      <c r="Q10" s="40"/>
+    </row>
+    <row r="11" spans="2:19" ht="66" customHeight="1">
+      <c r="B11" s="57"/>
+      <c r="C11" s="348"/>
+      <c r="D11" s="348" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E11" s="234" t="s">
         <v>2486</v>
       </c>
-      <c r="G11" s="249" t="s">
+      <c r="F11" s="234" t="s">
         <v>2487</v>
       </c>
-      <c r="H11" s="249" t="s">
+      <c r="G11" s="234" t="s">
         <v>2488</v>
       </c>
-      <c r="I11" s="249" t="s">
+      <c r="H11" s="234" t="s">
         <v>2489</v>
       </c>
-      <c r="J11" s="249" t="s">
+      <c r="I11" s="234" t="s">
         <v>2490</v>
       </c>
-      <c r="K11" s="46">
+      <c r="J11" s="234" t="s">
+        <v>2491</v>
+      </c>
+      <c r="K11" s="41">
         <f>SUM(E11:J11)</f>
         <v>0</v>
       </c>
-      <c r="L11" s="46"/>
-[...3 lines deleted...]
-      <c r="N11" s="249" t="s">
+      <c r="L11" s="41"/>
+      <c r="M11" s="234" t="s">
         <v>2492</v>
       </c>
-      <c r="O11" s="249" t="s">
+      <c r="N11" s="234" t="s">
         <v>2493</v>
       </c>
-      <c r="P11" s="249" t="s">
+      <c r="O11" s="234" t="s">
         <v>2494</v>
       </c>
-      <c r="Q11" s="249" t="s">
+      <c r="P11" s="234" t="s">
         <v>2495</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D12" s="59" t="s">
+      <c r="Q11" s="234" t="s">
         <v>2496</v>
       </c>
-      <c r="E12" s="45"/>
-[...16 lines deleted...]
-      <c r="D13" s="43" t="s">
+    </row>
+    <row r="12" spans="2:19" s="116" customFormat="1">
+      <c r="B12" s="48"/>
+      <c r="C12" s="350"/>
+      <c r="D12" s="350" t="s">
         <v>2497</v>
       </c>
-      <c r="E13" s="250"/>
-[...15 lines deleted...]
-      <c r="C14" s="456" t="s">
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="40"/>
+      <c r="I12" s="40"/>
+      <c r="J12" s="40"/>
+      <c r="K12" s="40"/>
+      <c r="L12" s="40"/>
+      <c r="M12" s="40"/>
+      <c r="N12" s="40"/>
+      <c r="O12" s="40"/>
+      <c r="P12" s="40"/>
+      <c r="Q12" s="40"/>
+    </row>
+    <row r="13" spans="2:19">
+      <c r="B13" s="57"/>
+      <c r="C13" s="348"/>
+      <c r="D13" s="348" t="s">
         <v>2498</v>
       </c>
+      <c r="E13" s="235"/>
+      <c r="F13" s="235"/>
+      <c r="G13" s="235"/>
+      <c r="H13" s="235"/>
+      <c r="I13" s="235"/>
+      <c r="J13" s="235"/>
+      <c r="K13" s="235"/>
+      <c r="L13" s="235"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="41"/>
+      <c r="O13" s="41"/>
+      <c r="P13" s="41"/>
+      <c r="Q13" s="41"/>
+    </row>
+    <row r="14" spans="2:19" s="116" customFormat="1">
+      <c r="B14" s="339"/>
+      <c r="C14" s="441" t="s">
+        <v>2499</v>
+      </c>
       <c r="D14" s="420"/>
-      <c r="E14" s="253"/>
-[...19 lines deleted...]
-      <c r="E15" s="249" t="s">
+      <c r="E14" s="238"/>
+      <c r="F14" s="253"/>
+      <c r="G14" s="253"/>
+      <c r="H14" s="253"/>
+      <c r="I14" s="253"/>
+      <c r="J14" s="253"/>
+      <c r="K14" s="253"/>
+      <c r="L14" s="253"/>
+      <c r="M14" s="253"/>
+      <c r="N14" s="253"/>
+      <c r="O14" s="253"/>
+      <c r="P14" s="253"/>
+      <c r="Q14" s="253"/>
+    </row>
+    <row r="15" spans="2:19" ht="78.75">
+      <c r="B15" s="57"/>
+      <c r="C15" s="348"/>
+      <c r="D15" s="348" t="s">
         <v>2500</v>
       </c>
-      <c r="F15" s="249" t="s">
+      <c r="E15" s="234" t="s">
         <v>2501</v>
       </c>
-      <c r="G15" s="249" t="s">
+      <c r="F15" s="234" t="s">
         <v>2502</v>
       </c>
-      <c r="H15" s="249" t="s">
+      <c r="G15" s="234" t="s">
         <v>2503</v>
       </c>
-      <c r="I15" s="249" t="s">
+      <c r="H15" s="234" t="s">
         <v>2504</v>
       </c>
-      <c r="J15" s="249" t="s">
+      <c r="I15" s="234" t="s">
         <v>2505</v>
       </c>
-      <c r="K15" s="46">
+      <c r="J15" s="234" t="s">
+        <v>2506</v>
+      </c>
+      <c r="K15" s="41">
         <f>SUM(E15:J15)</f>
         <v>0</v>
       </c>
-      <c r="L15" s="46"/>
-[...3 lines deleted...]
-      <c r="N15" s="249" t="s">
+      <c r="L15" s="41"/>
+      <c r="M15" s="234" t="s">
         <v>2507</v>
       </c>
-      <c r="O15" s="249" t="s">
+      <c r="N15" s="234" t="s">
         <v>2508</v>
       </c>
-      <c r="P15" s="249" t="s">
+      <c r="O15" s="234" t="s">
         <v>2509</v>
       </c>
-      <c r="Q15" s="249" t="s">
+      <c r="P15" s="234" t="s">
         <v>2510</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D16" s="43" t="s">
+      <c r="Q15" s="234" t="s">
         <v>2511</v>
       </c>
-      <c r="E16" s="249" t="s">
+    </row>
+    <row r="16" spans="2:19" ht="78.75">
+      <c r="B16" s="57"/>
+      <c r="C16" s="348"/>
+      <c r="D16" s="348" t="s">
         <v>2512</v>
       </c>
-      <c r="F16" s="249" t="s">
+      <c r="E16" s="234" t="s">
         <v>2513</v>
       </c>
-      <c r="G16" s="249" t="s">
+      <c r="F16" s="234" t="s">
         <v>2514</v>
       </c>
-      <c r="H16" s="249" t="s">
+      <c r="G16" s="234" t="s">
         <v>2515</v>
       </c>
-      <c r="I16" s="249" t="s">
+      <c r="H16" s="234" t="s">
         <v>2516</v>
       </c>
-      <c r="J16" s="249" t="s">
+      <c r="I16" s="234" t="s">
         <v>2517</v>
       </c>
-      <c r="K16" s="46">
+      <c r="J16" s="234" t="s">
+        <v>2518</v>
+      </c>
+      <c r="K16" s="41">
         <f>SUM(E16:J16)</f>
         <v>0</v>
       </c>
-      <c r="L16" s="46"/>
-[...3 lines deleted...]
-      <c r="N16" s="249" t="s">
+      <c r="L16" s="41"/>
+      <c r="M16" s="234" t="s">
         <v>2519</v>
       </c>
-      <c r="O16" s="249" t="s">
+      <c r="N16" s="234" t="s">
         <v>2520</v>
       </c>
-      <c r="P16" s="249" t="s">
+      <c r="O16" s="234" t="s">
         <v>2521</v>
       </c>
-      <c r="Q16" s="249" t="s">
+      <c r="P16" s="234" t="s">
         <v>2522</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D17" s="59" t="s">
+      <c r="Q16" s="234" t="s">
         <v>2523</v>
       </c>
-      <c r="E17" s="45"/>
-[...19 lines deleted...]
-      <c r="E18" s="249" t="s">
+    </row>
+    <row r="17" spans="2:17" s="116" customFormat="1">
+      <c r="B17" s="48"/>
+      <c r="C17" s="350"/>
+      <c r="D17" s="350" t="s">
         <v>2524</v>
       </c>
-      <c r="F18" s="249" t="s">
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="40"/>
+      <c r="I17" s="40"/>
+      <c r="J17" s="40"/>
+      <c r="K17" s="40"/>
+      <c r="L17" s="40"/>
+      <c r="M17" s="40"/>
+      <c r="N17" s="40"/>
+      <c r="O17" s="40"/>
+      <c r="P17" s="40"/>
+      <c r="Q17" s="40"/>
+    </row>
+    <row r="18" spans="2:17" ht="78.75">
+      <c r="B18" s="57"/>
+      <c r="C18" s="348"/>
+      <c r="D18" s="348" t="s">
+        <v>2194</v>
+      </c>
+      <c r="E18" s="234" t="s">
         <v>2525</v>
       </c>
-      <c r="G18" s="249" t="s">
+      <c r="F18" s="234" t="s">
         <v>2526</v>
       </c>
-      <c r="H18" s="249" t="s">
+      <c r="G18" s="234" t="s">
         <v>2527</v>
       </c>
-      <c r="I18" s="249" t="s">
+      <c r="H18" s="234" t="s">
         <v>2528</v>
       </c>
-      <c r="J18" s="249" t="s">
+      <c r="I18" s="234" t="s">
         <v>2529</v>
       </c>
-      <c r="K18" s="46">
+      <c r="J18" s="234" t="s">
+        <v>2530</v>
+      </c>
+      <c r="K18" s="41">
         <f>SUM(E18:J18)</f>
         <v>0</v>
       </c>
-      <c r="L18" s="46"/>
-[...3 lines deleted...]
-      <c r="N18" s="249" t="s">
+      <c r="L18" s="41"/>
+      <c r="M18" s="234" t="s">
         <v>2531</v>
       </c>
-      <c r="O18" s="249" t="s">
+      <c r="N18" s="234" t="s">
         <v>2532</v>
       </c>
-      <c r="P18" s="249" t="s">
+      <c r="O18" s="234" t="s">
         <v>2533</v>
       </c>
-      <c r="Q18" s="249" t="s">
+      <c r="P18" s="234" t="s">
         <v>2534</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D19" s="59" t="s">
+      <c r="Q18" s="234" t="s">
         <v>2535</v>
       </c>
-      <c r="E19" s="45"/>
-[...16 lines deleted...]
-      <c r="D20" s="151" t="s">
+    </row>
+    <row r="19" spans="2:17" s="116" customFormat="1">
+      <c r="B19" s="48"/>
+      <c r="C19" s="350"/>
+      <c r="D19" s="350" t="s">
         <v>2536</v>
       </c>
-      <c r="E20" s="250"/>
-[...20 lines deleted...]
-      <c r="E24" s="57" t="e">
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="40"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="40"/>
+      <c r="K19" s="40"/>
+      <c r="L19" s="40"/>
+      <c r="M19" s="40"/>
+      <c r="N19" s="40"/>
+      <c r="O19" s="40"/>
+      <c r="P19" s="40"/>
+      <c r="Q19" s="40"/>
+    </row>
+    <row r="20" spans="2:17">
+      <c r="B20" s="58"/>
+      <c r="C20" s="136"/>
+      <c r="D20" s="136" t="s">
+        <v>2537</v>
+      </c>
+      <c r="E20" s="235"/>
+      <c r="F20" s="235"/>
+      <c r="G20" s="235"/>
+      <c r="H20" s="235"/>
+      <c r="I20" s="235"/>
+      <c r="J20" s="235"/>
+      <c r="K20" s="235"/>
+      <c r="L20" s="235"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="41"/>
+      <c r="P20" s="41"/>
+      <c r="Q20" s="41"/>
+    </row>
+    <row r="21" spans="2:17"/>
+    <row r="22" spans="2:17"/>
+    <row r="23" spans="2:17"/>
+    <row r="24" spans="2:17" ht="20.25">
+      <c r="D24" s="342" t="s">
+        <v>2451</v>
+      </c>
+      <c r="E24" s="50" t="e">
         <f>+IF(K12+K19=(ESF!E32+ESF!E42),"OK","ERROR")</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="25" spans="2:17" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="27" spans="2:17" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:17"/>
+    <row r="26" spans="2:17"/>
+    <row r="27" spans="2:17" ht="14.25">
       <c r="D27" s="432" t="s">
-        <v>2323</v>
-[...3 lines deleted...]
-    <row r="28" spans="2:17" ht="14.25" x14ac:dyDescent="0.2">
+        <v>2324</v>
+      </c>
+      <c r="E27" s="137"/>
+    </row>
+    <row r="28" spans="2:17" ht="14.25">
       <c r="D28" s="432"/>
-      <c r="E28" s="152"/>
-[...1 lines deleted...]
-    <row r="29" spans="2:17" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="E28" s="137"/>
+    </row>
+    <row r="29" spans="2:17" ht="14.25">
       <c r="D29" s="432"/>
-      <c r="E29" s="152"/>
-[...1 lines deleted...]
-    <row r="30" spans="2:17" x14ac:dyDescent="0.2"/>
+      <c r="E29" s="137"/>
+    </row>
+    <row r="30" spans="2:17"/>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="D27:D29"/>
     <mergeCell ref="E3:Q3"/>
     <mergeCell ref="E4:K4"/>
     <mergeCell ref="L4:Q4"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="Q5:Q6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="S7" location="INDICE!A1" display="VOLVER" xr:uid="{9C9DB5BE-BB3A-4C5C-A26A-6D08A213175C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98B6DCB3-57D1-4AD3-B685-264A1E1CB7E1}">
   <sheetPr codeName="Hoja17">
     <tabColor theme="0" tint="-0.34998626667073579"/>
   </sheetPr>
   <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="B1" workbookViewId="0">
       <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.25" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="4.140625" style="44" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="44" hidden="1"/>
+    <col min="1" max="1" width="4.140625" style="39" customWidth="1"/>
+    <col min="2" max="2" width="2.7109375" style="39" customWidth="1"/>
+    <col min="3" max="3" width="31.5703125" style="39" customWidth="1"/>
+    <col min="4" max="4" width="17.7109375" style="39" customWidth="1"/>
+    <col min="5" max="5" width="15.42578125" style="39" customWidth="1"/>
+    <col min="6" max="6" width="17.7109375" style="39" customWidth="1"/>
+    <col min="7" max="7" width="19.85546875" style="39" customWidth="1"/>
+    <col min="8" max="10" width="9.140625" style="39" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="39" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" x14ac:dyDescent="0.2"/>
-[...10 lines deleted...]
-      <c r="D4" s="150" t="s">
+    <row r="1" spans="2:9"/>
+    <row r="2" spans="2:9"/>
+    <row r="3" spans="2:9" ht="15" customHeight="1">
+      <c r="D3" s="450" t="s">
         <v>2538</v>
       </c>
-      <c r="E4" s="150" t="s">
+      <c r="E3" s="450"/>
+      <c r="F3" s="450"/>
+      <c r="G3" s="450"/>
+    </row>
+    <row r="4" spans="2:9" ht="22.5">
+      <c r="D4" s="135" t="s">
         <v>2539</v>
       </c>
-      <c r="F4" s="150" t="s">
+      <c r="E4" s="135" t="s">
         <v>2540</v>
       </c>
-      <c r="G4" s="150" t="s">
+      <c r="F4" s="135" t="s">
         <v>2541</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C5" s="163" t="s">
+      <c r="G4" s="135" t="s">
         <v>2542</v>
       </c>
-      <c r="D5" s="167"/>
-[...6 lines deleted...]
-      <c r="C6" s="79" t="s">
+    </row>
+    <row r="5" spans="2:9" s="116" customFormat="1">
+      <c r="B5" s="149"/>
+      <c r="C5" s="148" t="s">
         <v>2543</v>
       </c>
-      <c r="D6" s="208" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="208" t="s">
+      <c r="D5" s="152"/>
+      <c r="E5" s="152"/>
+      <c r="F5" s="152"/>
+      <c r="G5" s="152"/>
+    </row>
+    <row r="6" spans="2:9" ht="28.5" customHeight="1">
+      <c r="B6" s="147"/>
+      <c r="C6" s="68" t="s">
         <v>2544</v>
       </c>
-      <c r="I6" s="202" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="81" t="s">
+      <c r="D6" s="193" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E6" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F6" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="G6" s="193" t="s">
         <v>2545</v>
       </c>
-      <c r="D7" s="209" t="s">
-[...14 lines deleted...]
-      <c r="C8" s="136" t="s">
+      <c r="I6" s="187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="2:9" ht="22.5">
+      <c r="B7" s="147"/>
+      <c r="C7" s="69" t="s">
         <v>2546</v>
       </c>
-      <c r="D8" s="60">
+      <c r="D7" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E7" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F7" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="G7" s="194" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="8" spans="2:9" s="116" customFormat="1">
+      <c r="B8" s="149"/>
+      <c r="C8" s="121" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D8" s="52">
         <f>SUM(D6:D7)</f>
         <v>0</v>
       </c>
-      <c r="E8" s="60">
+      <c r="E8" s="52">
         <f t="shared" ref="E8:G8" si="0">SUM(E6:E7)</f>
         <v>0</v>
       </c>
-      <c r="F8" s="60">
+      <c r="F8" s="52">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G8" s="60">
+      <c r="G8" s="52">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="2:9" s="130" customFormat="1" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-      <c r="C11" s="81" t="s">
+    <row r="9" spans="2:9" s="116" customFormat="1">
+      <c r="B9" s="149"/>
+      <c r="C9" s="339" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D9" s="151"/>
+      <c r="E9" s="151"/>
+      <c r="F9" s="151"/>
+      <c r="G9" s="151"/>
+    </row>
+    <row r="10" spans="2:9" ht="22.5">
+      <c r="B10" s="147"/>
+      <c r="C10" s="69" t="s">
         <v>2548</v>
       </c>
-      <c r="D11" s="209" t="s">
-[...14 lines deleted...]
-      <c r="C12" s="136" t="s">
+      <c r="D10" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E10" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F10" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="G10" s="194" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="11" spans="2:9" ht="22.5">
+      <c r="B11" s="147"/>
+      <c r="C11" s="69" t="s">
         <v>2549</v>
       </c>
-      <c r="D12" s="60">
+      <c r="D11" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E11" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F11" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="G11" s="194" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="12" spans="2:9" s="116" customFormat="1">
+      <c r="B12" s="149"/>
+      <c r="C12" s="121" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D12" s="52">
         <f>SUM(D10:D11)</f>
         <v>0</v>
       </c>
-      <c r="E12" s="60">
+      <c r="E12" s="52">
         <f t="shared" ref="E12" si="1">SUM(E10:E11)</f>
         <v>0</v>
       </c>
-      <c r="F12" s="60">
+      <c r="F12" s="52">
         <f t="shared" ref="F12" si="2">SUM(F10:F11)</f>
         <v>0</v>
       </c>
-      <c r="G12" s="60">
+      <c r="G12" s="52">
         <f t="shared" ref="G12" si="3">SUM(G10:G11)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="2:9" ht="22.5" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="C14" s="81" t="s">
+    <row r="13" spans="2:9" ht="22.5">
+      <c r="B13" s="147"/>
+      <c r="C13" s="69" t="s">
         <v>2215</v>
       </c>
-      <c r="D14" s="209" t="s">
-[...14 lines deleted...]
-      <c r="C15" s="81" t="s">
+      <c r="D13" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E13" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F13" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="G13" s="194" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="14" spans="2:9" ht="22.5">
+      <c r="B14" s="147"/>
+      <c r="C14" s="69" t="s">
         <v>2216</v>
       </c>
-      <c r="D15" s="209" t="s">
-[...14 lines deleted...]
-      <c r="C16" s="83" t="s">
+      <c r="D14" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E14" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F14" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="G14" s="194" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="15" spans="2:9" ht="22.5">
+      <c r="B15" s="147"/>
+      <c r="C15" s="69" t="s">
         <v>2217</v>
       </c>
-      <c r="D16" s="209" t="s">
-[...17 lines deleted...]
-      <c r="D17" s="165">
+      <c r="D15" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E15" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F15" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="G15" s="194" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="16" spans="2:9" ht="22.5">
+      <c r="B16" s="147"/>
+      <c r="C16" s="344" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D16" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E16" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F16" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="G16" s="194" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="17" spans="2:7" s="116" customFormat="1">
+      <c r="B17" s="149"/>
+      <c r="C17" s="339" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D17" s="150">
         <v>0</v>
       </c>
-      <c r="E17" s="165">
+      <c r="E17" s="150">
         <v>0</v>
       </c>
-      <c r="F17" s="165">
+      <c r="F17" s="150">
         <v>0</v>
       </c>
-      <c r="G17" s="165">
+      <c r="G17" s="150">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:7" x14ac:dyDescent="0.2"/>
-[...5 lines deleted...]
-      <c r="D20" s="57" t="str">
+    <row r="18" spans="2:7"/>
+    <row r="19" spans="2:7"/>
+    <row r="20" spans="2:7" ht="20.25">
+      <c r="C20" s="342" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D20" s="50" t="str">
         <f>+IF(G17=(EA!E11),"OK","ERROR")</f>
         <v>OK</v>
       </c>
     </row>
-    <row r="21" spans="2:7" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="23" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:7"/>
+    <row r="22" spans="2:7"/>
+    <row r="23" spans="2:7" ht="14.25" customHeight="1">
       <c r="C23" s="432" t="s">
-        <v>2551</v>
+        <v>2552</v>
       </c>
       <c r="D23" s="432"/>
     </row>
-    <row r="24" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:7" ht="30.75" customHeight="1">
       <c r="C24" s="432"/>
       <c r="D24" s="432"/>
     </row>
-    <row r="25" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:7" ht="14.25" customHeight="1">
       <c r="C25" s="432"/>
       <c r="D25" s="432"/>
     </row>
-    <row r="26" spans="2:7" ht="40.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="27" spans="2:7" ht="51.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="26" spans="2:7" ht="40.5" customHeight="1"/>
+    <row r="27" spans="2:7" ht="51.75" hidden="1" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="C23:D25"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I6" location="INDICE!A1" display="VOLVER" xr:uid="{79188977-77FA-4BA1-A79A-8CB830788105}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F144489-AFB3-4C06-AC72-43FC6017EEFC}">
   <sheetPr codeName="Hoja18">
     <tabColor theme="0" tint="-0.34998626667073579"/>
   </sheetPr>
   <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A40" sqref="A40:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" style="5" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="5" hidden="1"/>
+    <col min="1" max="1" width="3.42578125" style="4" customWidth="1"/>
+    <col min="2" max="2" width="2.85546875" style="4" customWidth="1"/>
+    <col min="3" max="3" width="3.140625" style="4" customWidth="1"/>
+    <col min="4" max="4" width="56.28515625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="26.42578125" style="4" customWidth="1"/>
+    <col min="6" max="8" width="9.140625" style="4" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="4" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:7" x14ac:dyDescent="0.25"/>
-[...6 lines deleted...]
-    <row r="4" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:7"/>
+    <row r="2" spans="2:7"/>
+    <row r="3" spans="2:7">
+      <c r="E3" s="156" t="s">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="4" spans="2:7">
       <c r="B4" s="477" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="C4" s="478"/>
       <c r="D4" s="479"/>
-      <c r="E4" s="11"/>
-[...2 lines deleted...]
-      <c r="B5" s="270"/>
+      <c r="E4" s="10"/>
+    </row>
+    <row r="5" spans="2:7">
+      <c r="B5" s="254"/>
       <c r="C5" s="480" t="s">
-        <v>2554</v>
+        <v>2555</v>
       </c>
       <c r="D5" s="481"/>
-      <c r="E5" s="11"/>
-[...14 lines deleted...]
-      <c r="D7" s="125" t="s">
+      <c r="E5" s="10"/>
+    </row>
+    <row r="6" spans="2:7" ht="22.5">
+      <c r="B6" s="254"/>
+      <c r="C6" s="255"/>
+      <c r="D6" s="111" t="s">
         <v>2556</v>
       </c>
-      <c r="E7" s="209" t="s">
-[...9 lines deleted...]
-      <c r="D8" s="125" t="s">
+      <c r="E6" s="194" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="7" spans="2:7" ht="22.5">
+      <c r="B7" s="254"/>
+      <c r="C7" s="255"/>
+      <c r="D7" s="111" t="s">
         <v>2557</v>
       </c>
-      <c r="E8" s="209" t="s">
-[...6 lines deleted...]
-      <c r="D9" s="125" t="s">
+      <c r="E7" s="194" t="s">
+        <v>2159</v>
+      </c>
+      <c r="G7" s="187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="2:7" ht="22.5">
+      <c r="B8" s="254"/>
+      <c r="C8" s="255"/>
+      <c r="D8" s="111" t="s">
         <v>2558</v>
       </c>
-      <c r="E9" s="209" t="s">
-[...6 lines deleted...]
-      <c r="D10" s="125" t="s">
+      <c r="E8" s="194" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="9" spans="2:7" ht="22.5">
+      <c r="B9" s="254"/>
+      <c r="C9" s="255"/>
+      <c r="D9" s="111" t="s">
         <v>2559</v>
       </c>
-      <c r="E10" s="209" t="s">
-[...6 lines deleted...]
-      <c r="D11" s="125" t="s">
+      <c r="E9" s="194" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="10" spans="2:7" ht="22.5">
+      <c r="B10" s="254"/>
+      <c r="C10" s="255"/>
+      <c r="D10" s="111" t="s">
         <v>2560</v>
       </c>
-      <c r="E11" s="209" t="s">
-[...6 lines deleted...]
-      <c r="D12" s="125" t="s">
+      <c r="E10" s="194" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="11" spans="2:7" ht="22.5">
+      <c r="B11" s="254"/>
+      <c r="C11" s="255"/>
+      <c r="D11" s="111" t="s">
         <v>2561</v>
       </c>
-      <c r="E12" s="209" t="s">
-[...6 lines deleted...]
-      <c r="D13" s="125" t="s">
+      <c r="E11" s="194" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="12" spans="2:7" ht="22.5">
+      <c r="B12" s="254"/>
+      <c r="C12" s="255"/>
+      <c r="D12" s="111" t="s">
         <v>2562</v>
       </c>
-      <c r="E13" s="209" t="s">
-[...6 lines deleted...]
-      <c r="D14" s="126" t="s">
+      <c r="E12" s="194" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="13" spans="2:7" ht="22.5">
+      <c r="B13" s="254"/>
+      <c r="C13" s="255"/>
+      <c r="D13" s="111" t="s">
         <v>2563</v>
       </c>
-      <c r="E14" s="273">
+      <c r="E13" s="194" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="14" spans="2:7" s="42" customFormat="1">
+      <c r="B14" s="113"/>
+      <c r="C14" s="256"/>
+      <c r="D14" s="112" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E14" s="257">
         <f>SUM(E6:E13)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="B15" s="270"/>
+    <row r="15" spans="2:7">
+      <c r="B15" s="254"/>
       <c r="C15" s="480" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="D15" s="481"/>
-      <c r="E15" s="11"/>
-[...14 lines deleted...]
-      <c r="D17" s="169" t="s">
+      <c r="E15" s="10"/>
+    </row>
+    <row r="16" spans="2:7" ht="22.5">
+      <c r="B16" s="254"/>
+      <c r="C16" s="153"/>
+      <c r="D16" s="154" t="s">
         <v>2565</v>
       </c>
-      <c r="E17" s="209" t="s">
-[...6 lines deleted...]
-      <c r="D18" s="170" t="s">
+      <c r="E16" s="194" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="17" spans="2:5" ht="22.5">
+      <c r="B17" s="254"/>
+      <c r="C17" s="153"/>
+      <c r="D17" s="154" t="s">
         <v>2566</v>
       </c>
-      <c r="E18" s="209" t="s">
-[...6 lines deleted...]
-      <c r="D19" s="126" t="s">
+      <c r="E17" s="194" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="18" spans="2:5" ht="22.5">
+      <c r="B18" s="254"/>
+      <c r="C18" s="153"/>
+      <c r="D18" s="155" t="s">
         <v>2567</v>
       </c>
-      <c r="E19" s="273">
+      <c r="E18" s="194" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="19" spans="2:5" s="42" customFormat="1">
+      <c r="B19" s="113"/>
+      <c r="C19" s="256"/>
+      <c r="D19" s="112" t="s">
+        <v>2568</v>
+      </c>
+      <c r="E19" s="257">
         <f>SUM(E16:E18)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B20" s="270"/>
+    <row r="20" spans="2:5">
+      <c r="B20" s="254"/>
       <c r="C20" s="480" t="s">
-        <v>2568</v>
+        <v>2569</v>
       </c>
       <c r="D20" s="481"/>
-      <c r="E20" s="11"/>
-[...14 lines deleted...]
-      <c r="D22" s="125" t="s">
+      <c r="E20" s="10"/>
+    </row>
+    <row r="21" spans="2:5" ht="22.5">
+      <c r="B21" s="254"/>
+      <c r="C21" s="255"/>
+      <c r="D21" s="111" t="s">
         <v>2570</v>
       </c>
-      <c r="E22" s="209" t="s">
-[...6 lines deleted...]
-      <c r="D23" s="125" t="s">
+      <c r="E21" s="194" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="22" spans="2:5" ht="22.5">
+      <c r="B22" s="254"/>
+      <c r="C22" s="255"/>
+      <c r="D22" s="111" t="s">
         <v>2571</v>
       </c>
-      <c r="E23" s="209" t="s">
-[...6 lines deleted...]
-      <c r="D24" s="125" t="s">
+      <c r="E22" s="194" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="23" spans="2:5" ht="22.5">
+      <c r="B23" s="254"/>
+      <c r="C23" s="255"/>
+      <c r="D23" s="111" t="s">
         <v>2572</v>
       </c>
-      <c r="E24" s="209" t="s">
-[...6 lines deleted...]
-      <c r="D25" s="125" t="s">
+      <c r="E23" s="194" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="24" spans="2:5" ht="22.5">
+      <c r="B24" s="254"/>
+      <c r="C24" s="255"/>
+      <c r="D24" s="111" t="s">
         <v>2573</v>
       </c>
-      <c r="E25" s="209" t="s">
-[...6 lines deleted...]
-      <c r="D26" s="125" t="s">
+      <c r="E24" s="194" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="25" spans="2:5" ht="22.5">
+      <c r="B25" s="254"/>
+      <c r="C25" s="255"/>
+      <c r="D25" s="111" t="s">
         <v>2574</v>
       </c>
-      <c r="E26" s="209" t="s">
-[...6 lines deleted...]
-      <c r="D27" s="125" t="s">
+      <c r="E25" s="194" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="26" spans="2:5" ht="22.5">
+      <c r="B26" s="254"/>
+      <c r="C26" s="255"/>
+      <c r="D26" s="111" t="s">
         <v>2575</v>
       </c>
-      <c r="E27" s="209" t="s">
-[...6 lines deleted...]
-      <c r="D28" s="125" t="s">
+      <c r="E26" s="194" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="27" spans="2:5" ht="22.5">
+      <c r="B27" s="254"/>
+      <c r="C27" s="255"/>
+      <c r="D27" s="111" t="s">
         <v>2576</v>
       </c>
-      <c r="E28" s="209" t="s">
-[...16 lines deleted...]
-      <c r="D30" s="126" t="s">
+      <c r="E27" s="194" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="28" spans="2:5" ht="22.5">
+      <c r="B28" s="254"/>
+      <c r="C28" s="255"/>
+      <c r="D28" s="111" t="s">
         <v>2577</v>
       </c>
-      <c r="E30" s="129">
+      <c r="E28" s="194" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="29" spans="2:5" ht="22.5">
+      <c r="B29" s="157"/>
+      <c r="C29" s="158"/>
+      <c r="D29" s="111" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E29" s="194" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="30" spans="2:5" s="42" customFormat="1">
+      <c r="B30" s="113"/>
+      <c r="C30" s="114"/>
+      <c r="D30" s="112" t="s">
+        <v>2578</v>
+      </c>
+      <c r="E30" s="115">
         <f>SUM(E27:E29)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="2:5" x14ac:dyDescent="0.25"/>
-[...5 lines deleted...]
-      <c r="E33" s="57" t="str">
+    <row r="31" spans="2:5"/>
+    <row r="32" spans="2:5"/>
+    <row r="33" spans="4:5" ht="20.25">
+      <c r="D33" s="342" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E33" s="50" t="str">
         <f>+IF(E14+E19+E30=(EA!E16),"OK","ERROR")</f>
         <v>OK</v>
       </c>
     </row>
-    <row r="34" spans="4:5" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    <row r="35" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="4:5">
+      <c r="D34" s="39"/>
+      <c r="E34" s="39"/>
+    </row>
+    <row r="35" spans="4:5">
       <c r="D35" s="432" t="s">
-        <v>2551</v>
+        <v>2552</v>
       </c>
       <c r="E35" s="432"/>
     </row>
-    <row r="36" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="4:5">
       <c r="D36" s="432"/>
       <c r="E36" s="432"/>
     </row>
-    <row r="37" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="4:5">
       <c r="D37" s="432"/>
       <c r="E37" s="432"/>
     </row>
-    <row r="38" spans="4:5" x14ac:dyDescent="0.25"/>
-    <row r="39" spans="4:5" x14ac:dyDescent="0.25"/>
+    <row r="38" spans="4:5"/>
+    <row r="39" spans="4:5"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="D35:E37"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G7" location="INDICE!A1" display="VOLVER" xr:uid="{78CEEAF5-5107-4982-8B8B-05A12B62ADDC}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF713BC1-3A21-4B2B-B0B4-EA1E9FA95B70}">
   <sheetPr codeName="Hoja16">
     <tabColor theme="0" tint="-0.34998626667073579"/>
   </sheetPr>
   <dimension ref="A1:K21"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="4.28515625" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="5" hidden="1"/>
+    <col min="1" max="1" width="4.28515625" style="4" customWidth="1"/>
+    <col min="2" max="6" width="2.7109375" style="4" customWidth="1"/>
+    <col min="7" max="7" width="41.140625" style="4" customWidth="1"/>
+    <col min="8" max="8" width="23" style="246" customWidth="1"/>
+    <col min="9" max="11" width="9.140625" style="4" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="4" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:10" x14ac:dyDescent="0.25"/>
-[...21 lines deleted...]
-      <c r="B4" s="485" t="s">
+    <row r="1" spans="2:10"/>
+    <row r="2" spans="2:10">
+      <c r="B2" s="496"/>
+      <c r="C2" s="496"/>
+      <c r="D2" s="496"/>
+      <c r="E2" s="496"/>
+      <c r="F2" s="496"/>
+      <c r="G2" s="496"/>
+      <c r="H2" s="239"/>
+    </row>
+    <row r="3" spans="2:10" ht="22.5">
+      <c r="B3" s="496"/>
+      <c r="C3" s="496"/>
+      <c r="D3" s="496"/>
+      <c r="E3" s="496"/>
+      <c r="F3" s="496"/>
+      <c r="G3" s="496"/>
+      <c r="H3" s="240" t="s">
         <v>2579</v>
       </c>
-      <c r="C4" s="486"/>
-[...8 lines deleted...]
-      <c r="C5" s="486" t="s">
+    </row>
+    <row r="4" spans="2:10">
+      <c r="B4" s="488" t="s">
         <v>2580</v>
       </c>
-      <c r="D5" s="486"/>
-[...8 lines deleted...]
-      <c r="D6" s="485" t="s">
+      <c r="C4" s="489"/>
+      <c r="D4" s="489"/>
+      <c r="E4" s="489"/>
+      <c r="F4" s="489"/>
+      <c r="G4" s="490"/>
+      <c r="H4" s="241"/>
+    </row>
+    <row r="5" spans="2:10">
+      <c r="B5" s="258"/>
+      <c r="C5" s="489" t="s">
         <v>2581</v>
       </c>
-      <c r="E6" s="488"/>
-[...11 lines deleted...]
-      <c r="E7" s="490" t="s">
+      <c r="D5" s="489"/>
+      <c r="E5" s="489"/>
+      <c r="F5" s="489"/>
+      <c r="G5" s="489"/>
+      <c r="H5" s="242"/>
+    </row>
+    <row r="6" spans="2:10" ht="21">
+      <c r="B6" s="258"/>
+      <c r="C6" s="159"/>
+      <c r="D6" s="488" t="s">
         <v>2582</v>
       </c>
-      <c r="F7" s="490"/>
-[...1 lines deleted...]
-      <c r="H7" s="259" t="s">
+      <c r="E6" s="491"/>
+      <c r="F6" s="491"/>
+      <c r="G6" s="492"/>
+      <c r="H6" s="243"/>
+      <c r="J6" s="187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="2:10" ht="45">
+      <c r="B7" s="258"/>
+      <c r="C7" s="160"/>
+      <c r="D7" s="258"/>
+      <c r="E7" s="493" t="s">
         <v>2583</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="E8" s="485" t="s">
+      <c r="F7" s="493"/>
+      <c r="G7" s="493"/>
+      <c r="H7" s="244" t="s">
         <v>2584</v>
       </c>
-      <c r="F8" s="488"/>
-[...8 lines deleted...]
-      <c r="F9" s="491" t="s">
+    </row>
+    <row r="8" spans="2:10">
+      <c r="B8" s="258"/>
+      <c r="C8" s="159"/>
+      <c r="D8" s="163"/>
+      <c r="E8" s="488" t="s">
         <v>2585</v>
       </c>
-      <c r="G9" s="492"/>
-[...8 lines deleted...]
-      <c r="G10" s="221" t="s">
+      <c r="F8" s="491"/>
+      <c r="G8" s="491"/>
+      <c r="H8" s="243"/>
+    </row>
+    <row r="9" spans="2:10">
+      <c r="B9" s="258"/>
+      <c r="C9" s="159"/>
+      <c r="D9" s="164"/>
+      <c r="E9" s="259"/>
+      <c r="F9" s="494" t="s">
         <v>2586</v>
       </c>
-      <c r="H10" s="259" t="s">
+      <c r="G9" s="495"/>
+      <c r="H9" s="260"/>
+    </row>
+    <row r="10" spans="2:10" ht="45">
+      <c r="B10" s="258"/>
+      <c r="C10" s="159"/>
+      <c r="D10" s="163"/>
+      <c r="E10" s="160"/>
+      <c r="F10" s="258"/>
+      <c r="G10" s="206" t="s">
         <v>2587</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="G11" s="221" t="s">
+      <c r="H10" s="244" t="s">
         <v>2588</v>
       </c>
-      <c r="H11" s="259" t="s">
+    </row>
+    <row r="11" spans="2:10" ht="45">
+      <c r="B11" s="258"/>
+      <c r="C11" s="159"/>
+      <c r="D11" s="163"/>
+      <c r="E11" s="159"/>
+      <c r="F11" s="163"/>
+      <c r="G11" s="206" t="s">
         <v>2589</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="G12" s="222" t="s">
+      <c r="H11" s="244" t="s">
         <v>2590</v>
       </c>
-      <c r="H12" s="259" t="s">
+    </row>
+    <row r="12" spans="2:10" s="42" customFormat="1" ht="33.75">
+      <c r="B12" s="261"/>
+      <c r="C12" s="161"/>
+      <c r="D12" s="165"/>
+      <c r="E12" s="161"/>
+      <c r="F12" s="166"/>
+      <c r="G12" s="207" t="s">
         <v>2591</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="F13" s="491" t="s">
+      <c r="H12" s="244" t="s">
         <v>2592</v>
       </c>
-      <c r="G13" s="492"/>
-[...6 lines deleted...]
-      <c r="E14" s="174"/>
+    </row>
+    <row r="13" spans="2:10" s="42" customFormat="1">
+      <c r="B13" s="261"/>
+      <c r="C13" s="161"/>
+      <c r="D13" s="165"/>
+      <c r="E13" s="259"/>
+      <c r="F13" s="494" t="s">
+        <v>2593</v>
+      </c>
+      <c r="G13" s="495"/>
+      <c r="H13" s="260"/>
+    </row>
+    <row r="14" spans="2:10" ht="33.75">
+      <c r="B14" s="258"/>
+      <c r="C14" s="159"/>
+      <c r="D14" s="163"/>
+      <c r="E14" s="159"/>
       <c r="F14" s="482" t="s">
-        <v>2593</v>
+        <v>2594</v>
       </c>
       <c r="G14" s="483"/>
-      <c r="H14" s="259" t="s">
-[...7 lines deleted...]
-      <c r="E15" s="174"/>
+      <c r="H14" s="244" t="s">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="15" spans="2:10" ht="56.25">
+      <c r="B15" s="258"/>
+      <c r="C15" s="159"/>
+      <c r="D15" s="163"/>
+      <c r="E15" s="159"/>
       <c r="F15" s="482" t="s">
-        <v>2595</v>
+        <v>2596</v>
       </c>
       <c r="G15" s="483"/>
-      <c r="H15" s="259" t="s">
-[...7 lines deleted...]
-      <c r="E16" s="174"/>
+      <c r="H15" s="244" t="s">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="16" spans="2:10" ht="33.75">
+      <c r="B16" s="258"/>
+      <c r="C16" s="159"/>
+      <c r="D16" s="163"/>
+      <c r="E16" s="159"/>
       <c r="F16" s="482" t="s">
-        <v>2597</v>
+        <v>2598</v>
       </c>
       <c r="G16" s="483"/>
-      <c r="H16" s="259" t="s">
-[...7 lines deleted...]
-      <c r="E17" s="174"/>
+      <c r="H16" s="244" t="s">
+        <v>2599</v>
+      </c>
+    </row>
+    <row r="17" spans="2:8" ht="67.5">
+      <c r="B17" s="258"/>
+      <c r="C17" s="159"/>
+      <c r="D17" s="163"/>
+      <c r="E17" s="159"/>
       <c r="F17" s="482" t="s">
-        <v>2599</v>
+        <v>2600</v>
       </c>
       <c r="G17" s="483"/>
-      <c r="H17" s="259" t="s">
-[...8 lines deleted...]
-      <c r="F18" s="493" t="s">
+      <c r="H17" s="244" t="s">
         <v>2601</v>
       </c>
-      <c r="G18" s="494"/>
-      <c r="H18" s="259" t="s">
+    </row>
+    <row r="18" spans="2:8" s="42" customFormat="1" ht="33.75">
+      <c r="B18" s="261"/>
+      <c r="C18" s="161"/>
+      <c r="D18" s="165"/>
+      <c r="E18" s="162"/>
+      <c r="F18" s="484" t="s">
         <v>2602</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="E19" s="493" t="s">
+      <c r="G18" s="485"/>
+      <c r="H18" s="244" t="s">
         <v>2603</v>
       </c>
-      <c r="F19" s="494"/>
-[...1 lines deleted...]
-      <c r="H19" s="259" t="s">
+    </row>
+    <row r="19" spans="2:8" s="42" customFormat="1" ht="33.75">
+      <c r="B19" s="261"/>
+      <c r="C19" s="161"/>
+      <c r="D19" s="166"/>
+      <c r="E19" s="484" t="s">
         <v>2604</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D20" s="495" t="s">
+      <c r="F19" s="485"/>
+      <c r="G19" s="485"/>
+      <c r="H19" s="244" t="s">
         <v>2605</v>
       </c>
-      <c r="E20" s="496"/>
-[...2 lines deleted...]
-      <c r="H20" s="260" t="s">
+    </row>
+    <row r="20" spans="2:8" s="42" customFormat="1" ht="87.75" customHeight="1">
+      <c r="B20" s="167"/>
+      <c r="C20" s="168"/>
+      <c r="D20" s="486" t="s">
         <v>2606</v>
       </c>
-    </row>
-    <row r="21" spans="2:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="E20" s="487"/>
+      <c r="F20" s="487"/>
+      <c r="G20" s="487"/>
+      <c r="H20" s="245" t="s">
+        <v>2607</v>
+      </c>
+    </row>
+    <row r="21" spans="2:8" ht="28.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="F16:G16"/>
-[...3 lines deleted...]
-    <mergeCell ref="D20:G20"/>
     <mergeCell ref="F15:G15"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="C5:G5"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="E7:G7"/>
     <mergeCell ref="E8:G8"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="F13:G13"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="E19:G19"/>
+    <mergeCell ref="D20:G20"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J6" location="INDICE!A1" display="VOLVER" xr:uid="{A497B0C7-BC32-4B8E-BC05-C6A3CCA684E3}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9457CE80-9FAB-4921-81E5-636399456242}">
   <sheetPr>
     <tabColor rgb="FF000066"/>
   </sheetPr>
   <dimension ref="B1:P257"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="B8" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="B1" workbookViewId="0">
       <selection activeCell="J20" sqref="J20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="11.42578125" style="189" hidden="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="17" max="16384" width="11.42578125" style="189" hidden="1"/>
+    <col min="1" max="1" width="11.42578125" style="174" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="174" customWidth="1"/>
+    <col min="3" max="15" width="11.42578125" style="174" customWidth="1"/>
+    <col min="16" max="16" width="16" style="174" customWidth="1"/>
+    <col min="17" max="16384" width="11.42578125" style="174" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:16" x14ac:dyDescent="0.25"/>
-[...6 lines deleted...]
-      <c r="P7" s="192" t="s">
+    <row r="1" spans="2:16"/>
+    <row r="2" spans="2:16"/>
+    <row r="3" spans="2:16"/>
+    <row r="4" spans="2:16"/>
+    <row r="5" spans="2:16"/>
+    <row r="6" spans="2:16"/>
+    <row r="7" spans="2:16" ht="18">
+      <c r="P7" s="177" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16"/>
+    <row r="9" spans="2:16">
+      <c r="B9" s="178"/>
+      <c r="C9" s="357" t="s">
         <v>7</v>
-      </c>
-[...5 lines deleted...]
-        <v>8</v>
       </c>
       <c r="D9" s="358"/>
       <c r="E9" s="358"/>
       <c r="F9" s="358"/>
       <c r="G9" s="358"/>
       <c r="H9" s="358"/>
       <c r="I9" s="358"/>
       <c r="J9" s="358"/>
       <c r="K9" s="358"/>
       <c r="L9" s="358"/>
       <c r="M9" s="358"/>
       <c r="N9" s="358"/>
       <c r="O9" s="358"/>
-      <c r="P9" s="193"/>
-[...2 lines deleted...]
-      <c r="B10" s="193"/>
+      <c r="P9" s="178"/>
+    </row>
+    <row r="10" spans="2:16" ht="34.5" customHeight="1">
+      <c r="B10" s="178"/>
       <c r="C10" s="358"/>
       <c r="D10" s="358"/>
       <c r="E10" s="358"/>
       <c r="F10" s="358"/>
       <c r="G10" s="358"/>
       <c r="H10" s="358"/>
       <c r="I10" s="358"/>
       <c r="J10" s="358"/>
       <c r="K10" s="358"/>
       <c r="L10" s="358"/>
       <c r="M10" s="358"/>
       <c r="N10" s="358"/>
       <c r="O10" s="358"/>
-      <c r="P10" s="193"/>
-[...19 lines deleted...]
-      <c r="B12" s="193"/>
+      <c r="P10" s="178"/>
+    </row>
+    <row r="11" spans="2:16">
+      <c r="B11" s="178"/>
+      <c r="C11" s="324"/>
+      <c r="D11" s="324"/>
+      <c r="E11" s="324"/>
+      <c r="F11" s="324"/>
+      <c r="G11" s="324"/>
+      <c r="H11" s="324"/>
+      <c r="I11" s="324"/>
+      <c r="J11" s="324"/>
+      <c r="K11" s="324"/>
+      <c r="L11" s="324"/>
+      <c r="M11" s="324"/>
+      <c r="N11" s="324"/>
+      <c r="O11" s="324"/>
+      <c r="P11" s="178"/>
+    </row>
+    <row r="12" spans="2:16" ht="34.5" customHeight="1">
+      <c r="B12" s="178"/>
       <c r="C12" s="357" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D12" s="357"/>
       <c r="E12" s="357"/>
       <c r="F12" s="357"/>
       <c r="G12" s="357"/>
       <c r="H12" s="357"/>
       <c r="I12" s="357"/>
       <c r="J12" s="357"/>
       <c r="K12" s="357"/>
       <c r="L12" s="357"/>
       <c r="M12" s="357"/>
       <c r="N12" s="357"/>
       <c r="O12" s="357"/>
-      <c r="P12" s="193"/>
-[...20 lines deleted...]
-      <c r="C14" s="266" t="s">
+      <c r="P12" s="178"/>
+    </row>
+    <row r="13" spans="2:16">
+      <c r="B13" s="178"/>
+      <c r="C13" s="179"/>
+      <c r="D13" s="179"/>
+      <c r="E13" s="179"/>
+      <c r="F13" s="179"/>
+      <c r="G13" s="179"/>
+      <c r="H13" s="179"/>
+      <c r="I13" s="179"/>
+      <c r="J13" s="179"/>
+      <c r="K13" s="179"/>
+      <c r="L13" s="179"/>
+      <c r="M13" s="179"/>
+      <c r="N13" s="179"/>
+      <c r="O13" s="179"/>
+      <c r="P13" s="178"/>
+    </row>
+    <row r="14" spans="2:16" ht="15.75">
+      <c r="B14" s="178"/>
+      <c r="C14" s="251" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="180"/>
+      <c r="E14" s="180"/>
+      <c r="F14" s="180"/>
+      <c r="G14" s="180"/>
+      <c r="H14" s="180"/>
+      <c r="I14" s="180"/>
+      <c r="J14" s="180"/>
+      <c r="K14" s="180"/>
+      <c r="L14" s="180"/>
+      <c r="M14" s="180"/>
+      <c r="N14" s="180"/>
+      <c r="O14" s="180"/>
+      <c r="P14" s="178"/>
+    </row>
+    <row r="15" spans="2:16" ht="15.75">
+      <c r="C15" s="181"/>
+      <c r="D15" s="181"/>
+      <c r="E15" s="181"/>
+      <c r="F15" s="181"/>
+      <c r="G15" s="181"/>
+      <c r="H15" s="181"/>
+      <c r="I15" s="181"/>
+      <c r="J15" s="181"/>
+      <c r="K15" s="181"/>
+      <c r="L15" s="181"/>
+      <c r="M15" s="181"/>
+      <c r="N15" s="181"/>
+      <c r="O15" s="181"/>
+    </row>
+    <row r="16" spans="2:16" ht="14.25" customHeight="1">
+      <c r="C16" s="182" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="195"/>
-[...29 lines deleted...]
-      <c r="C16" s="197" t="s">
+      <c r="D16" s="181"/>
+      <c r="E16" s="181"/>
+      <c r="F16" s="181"/>
+      <c r="G16" s="181"/>
+      <c r="H16" s="181"/>
+      <c r="I16" s="181"/>
+      <c r="J16" s="181"/>
+      <c r="K16" s="181"/>
+      <c r="L16" s="181"/>
+      <c r="M16" s="181"/>
+      <c r="N16" s="181"/>
+      <c r="O16" s="181"/>
+    </row>
+    <row r="17" spans="3:15" ht="15.75">
+      <c r="C17" s="183"/>
+      <c r="D17" s="181" t="s">
         <v>11</v>
       </c>
-      <c r="D16" s="196"/>
-[...14 lines deleted...]
-      <c r="D17" s="196" t="s">
+      <c r="E17" s="181"/>
+      <c r="F17" s="181"/>
+      <c r="G17" s="181"/>
+      <c r="H17" s="181"/>
+      <c r="I17" s="181"/>
+      <c r="J17" s="181"/>
+      <c r="K17" s="181"/>
+      <c r="L17" s="181"/>
+      <c r="M17" s="181"/>
+      <c r="N17" s="181"/>
+      <c r="O17" s="181"/>
+    </row>
+    <row r="18" spans="3:15" ht="15.75">
+      <c r="C18" s="183"/>
+      <c r="D18" s="181" t="s">
         <v>12</v>
       </c>
-      <c r="E17" s="196"/>
-[...13 lines deleted...]
-      <c r="D18" s="196" t="s">
+      <c r="E18" s="181"/>
+      <c r="F18" s="181"/>
+      <c r="G18" s="181"/>
+      <c r="H18" s="181"/>
+      <c r="I18" s="181"/>
+      <c r="J18" s="181"/>
+      <c r="K18" s="181"/>
+      <c r="L18" s="181"/>
+      <c r="M18" s="181"/>
+      <c r="N18" s="181"/>
+      <c r="O18" s="181"/>
+    </row>
+    <row r="19" spans="3:15" ht="15.75">
+      <c r="C19" s="181"/>
+      <c r="D19" s="181"/>
+      <c r="E19" s="181"/>
+      <c r="F19" s="181"/>
+      <c r="G19" s="181"/>
+      <c r="H19" s="181"/>
+      <c r="I19" s="181"/>
+      <c r="J19" s="181"/>
+      <c r="K19" s="181"/>
+      <c r="L19" s="181"/>
+      <c r="M19" s="181"/>
+      <c r="N19" s="181"/>
+      <c r="O19" s="181"/>
+    </row>
+    <row r="20" spans="3:15" ht="15.75">
+      <c r="C20" s="182" t="s">
         <v>13</v>
       </c>
-      <c r="E18" s="196"/>
-[...27 lines deleted...]
-      <c r="C20" s="197" t="s">
+      <c r="D20" s="181"/>
+      <c r="E20" s="181"/>
+      <c r="F20" s="181"/>
+      <c r="G20" s="181"/>
+      <c r="H20" s="181"/>
+      <c r="I20" s="181"/>
+      <c r="J20" s="181"/>
+      <c r="K20" s="181"/>
+      <c r="L20" s="181"/>
+      <c r="M20" s="181"/>
+      <c r="N20" s="181"/>
+      <c r="O20" s="181"/>
+    </row>
+    <row r="21" spans="3:15" ht="15.75">
+      <c r="C21" s="184"/>
+      <c r="D21" s="181" t="s">
         <v>14</v>
       </c>
-      <c r="D20" s="196"/>
-[...14 lines deleted...]
-      <c r="D21" s="196" t="s">
+      <c r="E21" s="181"/>
+      <c r="F21" s="181"/>
+      <c r="G21" s="181"/>
+      <c r="H21" s="181"/>
+      <c r="I21" s="181"/>
+      <c r="J21" s="181"/>
+      <c r="K21" s="181"/>
+      <c r="L21" s="181"/>
+      <c r="M21" s="181"/>
+      <c r="N21" s="181"/>
+      <c r="O21" s="181"/>
+    </row>
+    <row r="22" spans="3:15" ht="15.75">
+      <c r="C22" s="184"/>
+      <c r="D22" s="181" t="s">
         <v>15</v>
       </c>
-      <c r="E21" s="196"/>
-[...13 lines deleted...]
-      <c r="D22" s="196" t="s">
+      <c r="E22" s="181"/>
+      <c r="F22" s="181"/>
+      <c r="G22" s="181"/>
+      <c r="H22" s="181"/>
+      <c r="I22" s="181"/>
+      <c r="J22" s="181"/>
+      <c r="K22" s="181"/>
+      <c r="L22" s="181"/>
+      <c r="M22" s="181"/>
+      <c r="N22" s="181"/>
+      <c r="O22" s="181"/>
+    </row>
+    <row r="23" spans="3:15" ht="15.75">
+      <c r="C23" s="184"/>
+      <c r="D23" s="181" t="s">
         <v>16</v>
       </c>
-      <c r="E22" s="196"/>
-[...13 lines deleted...]
-      <c r="D23" s="196" t="s">
+      <c r="E23" s="181"/>
+      <c r="F23" s="181"/>
+      <c r="G23" s="181"/>
+      <c r="H23" s="181"/>
+      <c r="I23" s="181"/>
+      <c r="J23" s="181"/>
+      <c r="K23" s="181"/>
+      <c r="L23" s="181"/>
+      <c r="M23" s="181"/>
+      <c r="N23" s="181"/>
+      <c r="O23" s="181"/>
+    </row>
+    <row r="24" spans="3:15" ht="15.75">
+      <c r="C24" s="184"/>
+      <c r="D24" s="181" t="s">
         <v>17</v>
       </c>
-      <c r="E23" s="196"/>
-[...13 lines deleted...]
-      <c r="D24" s="196" t="s">
+      <c r="E24" s="181"/>
+      <c r="F24" s="181"/>
+      <c r="G24" s="181"/>
+      <c r="H24" s="181"/>
+      <c r="I24" s="181"/>
+      <c r="J24" s="181"/>
+      <c r="K24" s="181"/>
+      <c r="L24" s="181"/>
+      <c r="M24" s="181"/>
+      <c r="N24" s="181"/>
+      <c r="O24" s="181"/>
+    </row>
+    <row r="25" spans="3:15" ht="15.75">
+      <c r="C25" s="181"/>
+      <c r="D25" s="181"/>
+      <c r="E25" s="181"/>
+      <c r="F25" s="181"/>
+      <c r="G25" s="181"/>
+      <c r="H25" s="181"/>
+      <c r="I25" s="181"/>
+      <c r="J25" s="181"/>
+      <c r="K25" s="181"/>
+      <c r="L25" s="181"/>
+      <c r="M25" s="181"/>
+      <c r="N25" s="181"/>
+      <c r="O25" s="181"/>
+    </row>
+    <row r="26" spans="3:15" ht="15.75">
+      <c r="C26" s="182" t="s">
         <v>18</v>
       </c>
-      <c r="E24" s="196"/>
-[...27 lines deleted...]
-      <c r="C26" s="197" t="s">
+      <c r="D26" s="181"/>
+      <c r="E26" s="181"/>
+      <c r="F26" s="181"/>
+      <c r="G26" s="181"/>
+      <c r="H26" s="181"/>
+      <c r="I26" s="181"/>
+      <c r="J26" s="181"/>
+      <c r="K26" s="181"/>
+      <c r="L26" s="181"/>
+      <c r="M26" s="181"/>
+      <c r="N26" s="181"/>
+      <c r="O26" s="181"/>
+    </row>
+    <row r="27" spans="3:15" ht="15.75">
+      <c r="C27" s="185"/>
+      <c r="D27" s="181" t="s">
         <v>19</v>
       </c>
-      <c r="D26" s="196"/>
-[...14 lines deleted...]
-      <c r="D27" s="196" t="s">
+      <c r="E27" s="181"/>
+      <c r="F27" s="181"/>
+      <c r="G27" s="181"/>
+      <c r="H27" s="181"/>
+      <c r="I27" s="181"/>
+      <c r="J27" s="181"/>
+      <c r="K27" s="181"/>
+      <c r="L27" s="181"/>
+      <c r="M27" s="181"/>
+      <c r="N27" s="181"/>
+      <c r="O27" s="181"/>
+    </row>
+    <row r="28" spans="3:15" ht="15.75">
+      <c r="C28" s="185"/>
+      <c r="D28" s="181" t="s">
         <v>20</v>
       </c>
-      <c r="E27" s="196"/>
-[...13 lines deleted...]
-      <c r="D28" s="196" t="s">
+      <c r="E28" s="181"/>
+      <c r="F28" s="181"/>
+      <c r="G28" s="181"/>
+      <c r="H28" s="181"/>
+      <c r="I28" s="181"/>
+      <c r="J28" s="181"/>
+      <c r="K28" s="181"/>
+      <c r="L28" s="181"/>
+      <c r="M28" s="181"/>
+      <c r="N28" s="181"/>
+      <c r="O28" s="181"/>
+    </row>
+    <row r="29" spans="3:15" ht="15.75">
+      <c r="C29" s="185"/>
+      <c r="D29" s="181" t="s">
         <v>21</v>
       </c>
-      <c r="E28" s="196"/>
-[...13 lines deleted...]
-      <c r="D29" s="196" t="s">
+      <c r="E29" s="181"/>
+      <c r="F29" s="181"/>
+      <c r="G29" s="181"/>
+      <c r="H29" s="181"/>
+      <c r="I29" s="181"/>
+      <c r="J29" s="181"/>
+      <c r="K29" s="181"/>
+      <c r="L29" s="181"/>
+      <c r="M29" s="181"/>
+      <c r="N29" s="181"/>
+      <c r="O29" s="181"/>
+    </row>
+    <row r="30" spans="3:15" ht="15.75">
+      <c r="C30" s="185"/>
+      <c r="D30" s="181" t="s">
         <v>22</v>
       </c>
-      <c r="E29" s="196"/>
-[...13 lines deleted...]
-      <c r="D30" s="196" t="s">
+      <c r="E30" s="181"/>
+      <c r="F30" s="181"/>
+      <c r="G30" s="181"/>
+      <c r="H30" s="181"/>
+      <c r="I30" s="181"/>
+      <c r="J30" s="181"/>
+      <c r="K30" s="181"/>
+      <c r="L30" s="181"/>
+      <c r="M30" s="181"/>
+      <c r="N30" s="181"/>
+      <c r="O30" s="181"/>
+    </row>
+    <row r="31" spans="3:15" ht="15.75">
+      <c r="C31" s="185"/>
+      <c r="D31" s="181" t="s">
         <v>23</v>
       </c>
-      <c r="E30" s="196"/>
-[...13 lines deleted...]
-      <c r="D31" s="196" t="s">
+      <c r="E31" s="181"/>
+      <c r="F31" s="181"/>
+      <c r="G31" s="181"/>
+      <c r="H31" s="181"/>
+      <c r="I31" s="181"/>
+      <c r="J31" s="181"/>
+      <c r="K31" s="181"/>
+      <c r="L31" s="181"/>
+      <c r="M31" s="181"/>
+      <c r="N31" s="181"/>
+      <c r="O31" s="181"/>
+    </row>
+    <row r="32" spans="3:15" ht="15.75">
+      <c r="C32" s="185"/>
+      <c r="D32" s="181" t="s">
         <v>24</v>
       </c>
-      <c r="E31" s="196"/>
-[...13 lines deleted...]
-      <c r="D32" s="196" t="s">
+      <c r="E32" s="181"/>
+      <c r="F32" s="181"/>
+      <c r="G32" s="181"/>
+      <c r="H32" s="181"/>
+      <c r="I32" s="181"/>
+      <c r="J32" s="181"/>
+      <c r="K32" s="181"/>
+      <c r="L32" s="181"/>
+      <c r="M32" s="181"/>
+      <c r="N32" s="181"/>
+      <c r="O32" s="181"/>
+    </row>
+    <row r="33" spans="3:15" ht="15.75">
+      <c r="C33" s="185"/>
+      <c r="D33" s="181" t="s">
         <v>25</v>
       </c>
-      <c r="E32" s="196"/>
-[...148 lines deleted...]
-    <row r="257" hidden="1" x14ac:dyDescent="0.25"/>
+      <c r="E33" s="181"/>
+      <c r="F33" s="181"/>
+      <c r="G33" s="181"/>
+      <c r="H33" s="181"/>
+      <c r="I33" s="181"/>
+      <c r="J33" s="181"/>
+      <c r="K33" s="181"/>
+      <c r="L33" s="181"/>
+      <c r="M33" s="181"/>
+      <c r="N33" s="181"/>
+      <c r="O33" s="181"/>
+    </row>
+    <row r="34" spans="3:15" ht="15.75">
+      <c r="C34" s="181"/>
+      <c r="D34" s="181"/>
+      <c r="E34" s="181"/>
+      <c r="F34" s="181"/>
+      <c r="G34" s="181"/>
+      <c r="H34" s="181"/>
+      <c r="I34" s="181"/>
+      <c r="J34" s="181"/>
+      <c r="K34" s="181"/>
+      <c r="L34" s="181"/>
+      <c r="M34" s="181"/>
+      <c r="N34" s="181"/>
+      <c r="O34" s="181"/>
+    </row>
+    <row r="35" spans="3:15" ht="15.75" hidden="1">
+      <c r="C35" s="181"/>
+      <c r="D35" s="181"/>
+      <c r="E35" s="181"/>
+      <c r="F35" s="181"/>
+      <c r="G35" s="181"/>
+      <c r="H35" s="181"/>
+      <c r="I35" s="181"/>
+      <c r="J35" s="181"/>
+      <c r="K35" s="181"/>
+      <c r="L35" s="181"/>
+      <c r="M35" s="181"/>
+      <c r="N35" s="181"/>
+      <c r="O35" s="181"/>
+    </row>
+    <row r="36" spans="3:15" hidden="1">
+      <c r="C36" s="186"/>
+      <c r="D36" s="186"/>
+      <c r="E36" s="186"/>
+      <c r="F36" s="186"/>
+      <c r="G36" s="186"/>
+      <c r="H36" s="186"/>
+      <c r="I36" s="186"/>
+      <c r="J36" s="186"/>
+      <c r="K36" s="186"/>
+      <c r="L36" s="186"/>
+      <c r="M36" s="186"/>
+      <c r="N36" s="186"/>
+      <c r="O36" s="186"/>
+    </row>
+    <row r="37" spans="3:15" hidden="1">
+      <c r="C37" s="186"/>
+      <c r="D37" s="186"/>
+      <c r="E37" s="186"/>
+      <c r="F37" s="186"/>
+      <c r="G37" s="186"/>
+      <c r="H37" s="186"/>
+      <c r="I37" s="186"/>
+      <c r="J37" s="186"/>
+      <c r="K37" s="186"/>
+      <c r="L37" s="186"/>
+      <c r="M37" s="186"/>
+      <c r="N37" s="186"/>
+      <c r="O37" s="186"/>
+    </row>
+    <row r="38" spans="3:15" hidden="1">
+      <c r="C38" s="186"/>
+      <c r="D38" s="186"/>
+      <c r="E38" s="186"/>
+      <c r="F38" s="186"/>
+      <c r="G38" s="186"/>
+      <c r="H38" s="186"/>
+      <c r="I38" s="186"/>
+      <c r="J38" s="186"/>
+      <c r="K38" s="186"/>
+      <c r="L38" s="186"/>
+      <c r="M38" s="186"/>
+      <c r="N38" s="186"/>
+      <c r="O38" s="186"/>
+    </row>
+    <row r="39" spans="3:15" hidden="1">
+      <c r="C39" s="186"/>
+      <c r="D39" s="186"/>
+      <c r="E39" s="186"/>
+      <c r="F39" s="186"/>
+      <c r="G39" s="186"/>
+      <c r="H39" s="186"/>
+      <c r="I39" s="186"/>
+      <c r="J39" s="186"/>
+      <c r="K39" s="186"/>
+      <c r="L39" s="186"/>
+      <c r="M39" s="186"/>
+      <c r="N39" s="186"/>
+      <c r="O39" s="186"/>
+    </row>
+    <row r="40" spans="3:15" hidden="1">
+      <c r="C40" s="186"/>
+      <c r="D40" s="186"/>
+      <c r="E40" s="186"/>
+      <c r="F40" s="186"/>
+      <c r="G40" s="186"/>
+      <c r="H40" s="186"/>
+      <c r="I40" s="186"/>
+      <c r="J40" s="186"/>
+      <c r="K40" s="186"/>
+      <c r="L40" s="186"/>
+      <c r="M40" s="186"/>
+      <c r="N40" s="186"/>
+      <c r="O40" s="186"/>
+    </row>
+    <row r="41" spans="3:15" hidden="1">
+      <c r="C41" s="186"/>
+      <c r="D41" s="186"/>
+      <c r="E41" s="186"/>
+      <c r="F41" s="186"/>
+      <c r="G41" s="186"/>
+      <c r="H41" s="186"/>
+      <c r="I41" s="186"/>
+      <c r="J41" s="186"/>
+      <c r="K41" s="186"/>
+      <c r="L41" s="186"/>
+      <c r="M41" s="186"/>
+      <c r="N41" s="186"/>
+      <c r="O41" s="186"/>
+    </row>
+    <row r="257" hidden="1"/>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells count="2">
     <mergeCell ref="C9:O10"/>
     <mergeCell ref="C12:O12"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P7" location="INDICE!A1" display="VOLVER" xr:uid="{3F7E837C-FD06-4FD7-974B-23DBF49A0386}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{14DFE6CC-C61A-44D0-8905-90E832B4E49A}">
   <sheetPr>
     <tabColor rgb="FF000066"/>
   </sheetPr>
   <dimension ref="A1:IV820"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A8" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A20" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A42" sqref="A42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="8.5703125" style="323" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="255" max="16384" width="0" style="323" hidden="1"/>
+    <col min="1" max="1" width="8.5703125" style="306" customWidth="1"/>
+    <col min="2" max="2" width="25" style="306" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="306" customWidth="1"/>
+    <col min="4" max="4" width="12.85546875" style="306" customWidth="1"/>
+    <col min="5" max="5" width="33.5703125" style="306" customWidth="1"/>
+    <col min="6" max="6" width="17.42578125" style="306" customWidth="1"/>
+    <col min="7" max="8" width="16.5703125" style="306" customWidth="1"/>
+    <col min="9" max="9" width="18" style="306" customWidth="1"/>
+    <col min="10" max="10" width="17.85546875" style="306" customWidth="1"/>
+    <col min="11" max="11" width="17.7109375" style="306" customWidth="1"/>
+    <col min="12" max="14" width="11.42578125" style="306" customWidth="1"/>
+    <col min="15" max="15" width="17.140625" style="306" customWidth="1"/>
+    <col min="16" max="253" width="11.42578125" style="306" hidden="1" customWidth="1"/>
+    <col min="254" max="254" width="15" style="306" customWidth="1"/>
+    <col min="255" max="16384" width="0" style="306" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:256" ht="14.25" x14ac:dyDescent="0.2"/>
-[...40 lines deleted...]
-      <c r="B7" s="368" t="s">
+    <row r="1" spans="1:256" ht="14.25"/>
+    <row r="2" spans="1:256" ht="14.25"/>
+    <row r="3" spans="1:256" ht="14.25"/>
+    <row r="4" spans="1:256" ht="14.25">
+      <c r="D4" s="384"/>
+      <c r="E4" s="384"/>
+      <c r="F4" s="384"/>
+      <c r="G4" s="384"/>
+      <c r="H4" s="384"/>
+      <c r="I4" s="384"/>
+      <c r="J4" s="384"/>
+      <c r="K4" s="384"/>
+      <c r="L4" s="384"/>
+      <c r="M4" s="384"/>
+      <c r="N4" s="384"/>
+      <c r="O4" s="384"/>
+      <c r="P4" s="384"/>
+      <c r="Q4" s="384"/>
+    </row>
+    <row r="5" spans="1:256" ht="14.25">
+      <c r="D5" s="384"/>
+      <c r="E5" s="384"/>
+      <c r="F5" s="384"/>
+      <c r="G5" s="384"/>
+      <c r="H5" s="384"/>
+      <c r="I5" s="384"/>
+      <c r="J5" s="384"/>
+      <c r="K5" s="384"/>
+      <c r="L5" s="384"/>
+      <c r="M5" s="384"/>
+      <c r="N5" s="384"/>
+      <c r="O5" s="384"/>
+      <c r="P5" s="384"/>
+      <c r="Q5" s="384"/>
+    </row>
+    <row r="6" spans="1:256" ht="14.25">
+      <c r="IT6" s="309" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:256" ht="15" customHeight="1">
+      <c r="B7" s="369" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="369"/>
+      <c r="D7" s="369"/>
+      <c r="E7" s="369"/>
+      <c r="F7" s="369"/>
+      <c r="G7" s="369"/>
+      <c r="H7" s="369"/>
+      <c r="I7" s="369"/>
+      <c r="J7" s="369"/>
+      <c r="K7" s="369"/>
+      <c r="L7" s="369"/>
+      <c r="M7" s="369"/>
+      <c r="N7" s="369"/>
+      <c r="O7" s="369"/>
+    </row>
+    <row r="8" spans="1:256" ht="30.75" customHeight="1">
+      <c r="B8" s="369"/>
+      <c r="C8" s="369"/>
+      <c r="D8" s="369"/>
+      <c r="E8" s="369"/>
+      <c r="F8" s="369"/>
+      <c r="G8" s="369"/>
+      <c r="H8" s="369"/>
+      <c r="I8" s="369"/>
+      <c r="J8" s="369"/>
+      <c r="K8" s="369"/>
+      <c r="L8" s="369"/>
+      <c r="M8" s="369"/>
+      <c r="N8" s="369"/>
+      <c r="O8" s="369"/>
+      <c r="IT8" s="310"/>
+    </row>
+    <row r="9" spans="1:256" ht="14.25">
+      <c r="B9" s="311"/>
+      <c r="C9" s="311"/>
+      <c r="D9" s="311"/>
+      <c r="E9" s="311"/>
+      <c r="F9" s="311"/>
+      <c r="G9" s="311"/>
+      <c r="H9" s="311"/>
+      <c r="I9" s="311"/>
+      <c r="J9" s="311"/>
+      <c r="K9" s="311"/>
+      <c r="L9" s="311"/>
+      <c r="M9" s="311"/>
+      <c r="N9" s="311"/>
+      <c r="O9" s="311"/>
+      <c r="IT9" s="310"/>
+    </row>
+    <row r="10" spans="1:256" ht="14.25">
+      <c r="A10" s="312"/>
+      <c r="B10" s="372" t="s">
         <v>27</v>
       </c>
-      <c r="C7" s="368"/>
-[...49 lines deleted...]
-      <c r="B10" s="371" t="s">
+      <c r="C10" s="372"/>
+      <c r="D10" s="372"/>
+      <c r="E10" s="372"/>
+      <c r="F10" s="372"/>
+      <c r="G10" s="372"/>
+      <c r="H10" s="372"/>
+      <c r="I10" s="372"/>
+      <c r="J10" s="372"/>
+      <c r="K10" s="372"/>
+      <c r="L10" s="372"/>
+      <c r="M10" s="372"/>
+      <c r="N10" s="372"/>
+      <c r="O10" s="372"/>
+      <c r="P10" s="312"/>
+      <c r="Q10" s="312"/>
+      <c r="R10" s="312"/>
+      <c r="S10" s="312"/>
+      <c r="T10" s="312"/>
+      <c r="U10" s="312"/>
+      <c r="V10" s="312"/>
+      <c r="W10" s="312"/>
+      <c r="X10" s="312"/>
+      <c r="Y10" s="312"/>
+      <c r="Z10" s="312"/>
+      <c r="AA10" s="312"/>
+      <c r="AB10" s="312"/>
+      <c r="AC10" s="312"/>
+      <c r="AD10" s="312"/>
+      <c r="AE10" s="312"/>
+      <c r="AF10" s="312"/>
+      <c r="AG10" s="312"/>
+      <c r="AH10" s="312"/>
+      <c r="AI10" s="312"/>
+      <c r="AJ10" s="312"/>
+      <c r="AK10" s="312"/>
+      <c r="AL10" s="312"/>
+      <c r="AM10" s="312"/>
+      <c r="AN10" s="312"/>
+      <c r="AO10" s="312"/>
+      <c r="AP10" s="312"/>
+      <c r="AQ10" s="312"/>
+      <c r="AR10" s="312"/>
+      <c r="AS10" s="312"/>
+      <c r="AT10" s="312"/>
+      <c r="AU10" s="312"/>
+      <c r="AV10" s="312"/>
+      <c r="AW10" s="312"/>
+      <c r="AX10" s="312"/>
+      <c r="AY10" s="312"/>
+      <c r="AZ10" s="312"/>
+      <c r="BA10" s="312"/>
+      <c r="BB10" s="312"/>
+      <c r="BC10" s="312"/>
+      <c r="BD10" s="312"/>
+      <c r="BE10" s="312"/>
+      <c r="BF10" s="312"/>
+      <c r="BG10" s="312"/>
+      <c r="BH10" s="312"/>
+      <c r="BI10" s="312"/>
+      <c r="BJ10" s="312"/>
+      <c r="BK10" s="312"/>
+      <c r="BL10" s="312"/>
+      <c r="BM10" s="312"/>
+      <c r="BN10" s="312"/>
+      <c r="BO10" s="312"/>
+      <c r="BP10" s="312"/>
+      <c r="BQ10" s="312"/>
+      <c r="BR10" s="312"/>
+      <c r="BS10" s="312"/>
+      <c r="BT10" s="312"/>
+      <c r="BU10" s="312"/>
+      <c r="BV10" s="312"/>
+      <c r="BW10" s="312"/>
+      <c r="BX10" s="312"/>
+      <c r="BY10" s="312"/>
+      <c r="BZ10" s="312"/>
+      <c r="CA10" s="312"/>
+      <c r="CB10" s="312"/>
+      <c r="CC10" s="312"/>
+      <c r="CD10" s="312"/>
+      <c r="CE10" s="312"/>
+      <c r="CF10" s="312"/>
+      <c r="CG10" s="312"/>
+      <c r="CH10" s="312"/>
+      <c r="CI10" s="312"/>
+      <c r="CJ10" s="312"/>
+      <c r="CK10" s="312"/>
+      <c r="CL10" s="312"/>
+      <c r="CM10" s="312"/>
+      <c r="CN10" s="312"/>
+      <c r="CO10" s="312"/>
+      <c r="CP10" s="312"/>
+      <c r="CQ10" s="312"/>
+      <c r="CR10" s="312"/>
+      <c r="CS10" s="312"/>
+      <c r="CT10" s="312"/>
+      <c r="CU10" s="312"/>
+      <c r="CV10" s="312"/>
+      <c r="CW10" s="312"/>
+      <c r="CX10" s="312"/>
+      <c r="CY10" s="312"/>
+      <c r="CZ10" s="312"/>
+      <c r="DA10" s="312"/>
+      <c r="DB10" s="312"/>
+      <c r="DC10" s="312"/>
+      <c r="DD10" s="312"/>
+      <c r="DE10" s="312"/>
+      <c r="DF10" s="312"/>
+      <c r="DG10" s="312"/>
+      <c r="DH10" s="312"/>
+      <c r="DI10" s="312"/>
+      <c r="DJ10" s="312"/>
+      <c r="DK10" s="312"/>
+      <c r="DL10" s="312"/>
+      <c r="DM10" s="312"/>
+      <c r="DN10" s="312"/>
+      <c r="DO10" s="312"/>
+      <c r="DP10" s="312"/>
+      <c r="DQ10" s="312"/>
+      <c r="DR10" s="312"/>
+      <c r="DS10" s="312"/>
+      <c r="DT10" s="312"/>
+      <c r="DU10" s="312"/>
+      <c r="DV10" s="312"/>
+      <c r="DW10" s="312"/>
+      <c r="DX10" s="312"/>
+      <c r="DY10" s="312"/>
+      <c r="DZ10" s="312"/>
+      <c r="EA10" s="312"/>
+      <c r="EB10" s="312"/>
+      <c r="EC10" s="312"/>
+      <c r="ED10" s="312"/>
+      <c r="EE10" s="312"/>
+      <c r="EF10" s="312"/>
+      <c r="EG10" s="312"/>
+      <c r="EH10" s="312"/>
+      <c r="EI10" s="312"/>
+      <c r="EJ10" s="312"/>
+      <c r="EK10" s="312"/>
+      <c r="EL10" s="312"/>
+      <c r="EM10" s="312"/>
+      <c r="EN10" s="312"/>
+      <c r="EO10" s="312"/>
+      <c r="EP10" s="312"/>
+      <c r="EQ10" s="312"/>
+      <c r="ER10" s="312"/>
+      <c r="ES10" s="312"/>
+      <c r="ET10" s="312"/>
+      <c r="EU10" s="312"/>
+      <c r="EV10" s="312"/>
+      <c r="EW10" s="312"/>
+      <c r="EX10" s="312"/>
+      <c r="EY10" s="312"/>
+      <c r="EZ10" s="312"/>
+      <c r="FA10" s="312"/>
+      <c r="FB10" s="312"/>
+      <c r="FC10" s="312"/>
+      <c r="FD10" s="312"/>
+      <c r="FE10" s="312"/>
+      <c r="FF10" s="312"/>
+      <c r="FG10" s="312"/>
+      <c r="FH10" s="312"/>
+      <c r="FI10" s="312"/>
+      <c r="FJ10" s="312"/>
+      <c r="FK10" s="312"/>
+      <c r="FL10" s="312"/>
+      <c r="FM10" s="312"/>
+      <c r="FN10" s="312"/>
+      <c r="FO10" s="312"/>
+      <c r="FP10" s="312"/>
+      <c r="FQ10" s="312"/>
+      <c r="FR10" s="312"/>
+      <c r="FS10" s="312"/>
+      <c r="FT10" s="312"/>
+      <c r="FU10" s="312"/>
+      <c r="FV10" s="312"/>
+      <c r="FW10" s="312"/>
+      <c r="FX10" s="312"/>
+      <c r="FY10" s="312"/>
+      <c r="FZ10" s="312"/>
+      <c r="GA10" s="312"/>
+      <c r="GB10" s="312"/>
+      <c r="GC10" s="312"/>
+      <c r="GD10" s="312"/>
+      <c r="GE10" s="312"/>
+      <c r="GF10" s="312"/>
+      <c r="GG10" s="312"/>
+      <c r="GH10" s="312"/>
+      <c r="GI10" s="312"/>
+      <c r="GJ10" s="312"/>
+      <c r="GK10" s="312"/>
+      <c r="GL10" s="312"/>
+      <c r="GM10" s="312"/>
+      <c r="GN10" s="312"/>
+      <c r="GO10" s="312"/>
+      <c r="GP10" s="312"/>
+      <c r="GQ10" s="312"/>
+      <c r="GR10" s="312"/>
+      <c r="GS10" s="312"/>
+      <c r="GT10" s="312"/>
+      <c r="GU10" s="312"/>
+      <c r="GV10" s="312"/>
+      <c r="GW10" s="312"/>
+      <c r="GX10" s="312"/>
+      <c r="GY10" s="312"/>
+      <c r="GZ10" s="312"/>
+      <c r="HA10" s="312"/>
+      <c r="HB10" s="312"/>
+      <c r="HC10" s="312"/>
+      <c r="HD10" s="312"/>
+      <c r="HE10" s="312"/>
+      <c r="HF10" s="312"/>
+      <c r="HG10" s="312"/>
+      <c r="HH10" s="312"/>
+      <c r="HI10" s="312"/>
+      <c r="HJ10" s="312"/>
+      <c r="HK10" s="312"/>
+      <c r="HL10" s="312"/>
+      <c r="HM10" s="312"/>
+      <c r="HN10" s="312"/>
+      <c r="HO10" s="312"/>
+      <c r="HP10" s="312"/>
+      <c r="HQ10" s="312"/>
+      <c r="HR10" s="312"/>
+      <c r="HS10" s="312"/>
+      <c r="HT10" s="312"/>
+      <c r="HU10" s="312"/>
+      <c r="HV10" s="312"/>
+      <c r="HW10" s="312"/>
+      <c r="HX10" s="312"/>
+      <c r="HY10" s="312"/>
+      <c r="HZ10" s="312"/>
+      <c r="IA10" s="312"/>
+      <c r="IB10" s="312"/>
+      <c r="IC10" s="312"/>
+      <c r="ID10" s="312"/>
+      <c r="IE10" s="312"/>
+      <c r="IF10" s="312"/>
+      <c r="IG10" s="312"/>
+      <c r="IH10" s="312"/>
+      <c r="II10" s="312"/>
+      <c r="IJ10" s="312"/>
+      <c r="IK10" s="312"/>
+      <c r="IL10" s="312"/>
+      <c r="IM10" s="312"/>
+      <c r="IN10" s="312"/>
+      <c r="IO10" s="312"/>
+      <c r="IP10" s="312"/>
+      <c r="IQ10" s="312"/>
+      <c r="IR10" s="312"/>
+      <c r="IS10" s="312"/>
+      <c r="IT10" s="312"/>
+      <c r="IU10" s="312"/>
+      <c r="IV10" s="312"/>
+    </row>
+    <row r="11" spans="1:256" ht="14.25">
+      <c r="B11" s="330"/>
+      <c r="C11" s="330"/>
+      <c r="D11" s="330"/>
+      <c r="E11" s="330"/>
+      <c r="F11" s="330"/>
+      <c r="G11" s="330"/>
+      <c r="H11" s="330"/>
+      <c r="I11" s="330"/>
+      <c r="J11" s="330"/>
+      <c r="K11" s="330"/>
+      <c r="L11" s="330"/>
+      <c r="M11" s="330"/>
+      <c r="N11" s="330"/>
+      <c r="O11" s="330"/>
+    </row>
+    <row r="12" spans="1:256" ht="14.25">
+      <c r="B12" s="373" t="s">
         <v>28</v>
       </c>
-      <c r="C10" s="371"/>
-[...271 lines deleted...]
-      <c r="B12" s="372" t="s">
+      <c r="C12" s="373"/>
+      <c r="D12" s="373"/>
+      <c r="E12" s="373"/>
+      <c r="F12" s="326"/>
+      <c r="G12" s="330"/>
+      <c r="H12" s="330"/>
+      <c r="I12" s="330"/>
+      <c r="J12" s="330"/>
+      <c r="K12" s="330"/>
+      <c r="L12" s="330"/>
+      <c r="M12" s="330"/>
+      <c r="N12" s="330"/>
+      <c r="O12" s="330"/>
+    </row>
+    <row r="13" spans="1:256" ht="15" customHeight="1">
+      <c r="B13" s="373"/>
+      <c r="C13" s="373"/>
+      <c r="D13" s="373"/>
+      <c r="E13" s="373"/>
+      <c r="F13" s="326"/>
+      <c r="G13" s="313"/>
+      <c r="H13" s="313"/>
+      <c r="I13" s="313"/>
+      <c r="J13" s="313"/>
+      <c r="K13" s="313"/>
+      <c r="L13" s="313"/>
+      <c r="M13" s="313"/>
+      <c r="N13" s="313"/>
+      <c r="O13" s="313"/>
+    </row>
+    <row r="14" spans="1:256" ht="14.25">
+      <c r="B14" s="373"/>
+      <c r="C14" s="373"/>
+      <c r="D14" s="373"/>
+      <c r="E14" s="373"/>
+      <c r="F14" s="314"/>
+      <c r="G14" s="330"/>
+      <c r="H14" s="330"/>
+      <c r="I14" s="330"/>
+      <c r="J14" s="330"/>
+      <c r="K14" s="330"/>
+      <c r="L14" s="330"/>
+      <c r="M14" s="330"/>
+      <c r="N14" s="330"/>
+      <c r="O14" s="330"/>
+    </row>
+    <row r="15" spans="1:256" ht="14.25">
+      <c r="B15" s="333"/>
+      <c r="C15" s="329"/>
+      <c r="D15" s="329"/>
+      <c r="E15" s="329"/>
+      <c r="F15" s="329"/>
+      <c r="G15" s="329"/>
+      <c r="H15" s="329"/>
+      <c r="I15" s="329"/>
+      <c r="J15" s="329"/>
+      <c r="K15" s="329"/>
+      <c r="L15" s="329"/>
+      <c r="M15" s="329"/>
+      <c r="N15" s="329"/>
+      <c r="O15" s="329"/>
+    </row>
+    <row r="16" spans="1:256" ht="14.25">
+      <c r="B16" s="376" t="s">
         <v>29</v>
       </c>
-      <c r="C12" s="372"/>
-[...62 lines deleted...]
-      <c r="B16" s="374" t="s">
+      <c r="C16" s="376"/>
+      <c r="D16" s="376"/>
+      <c r="E16" s="376"/>
+      <c r="F16" s="376"/>
+      <c r="G16" s="376"/>
+      <c r="H16" s="376"/>
+      <c r="I16" s="376"/>
+      <c r="J16" s="376"/>
+      <c r="K16" s="376"/>
+      <c r="L16" s="376"/>
+      <c r="M16" s="376"/>
+      <c r="N16" s="376"/>
+      <c r="O16" s="376"/>
+    </row>
+    <row r="17" spans="2:15" ht="14.25">
+      <c r="B17" s="328"/>
+      <c r="C17" s="328"/>
+      <c r="D17" s="328"/>
+      <c r="E17" s="328"/>
+      <c r="F17" s="328"/>
+      <c r="G17" s="328"/>
+      <c r="H17" s="328"/>
+      <c r="I17" s="328"/>
+      <c r="J17" s="328"/>
+      <c r="K17" s="328"/>
+      <c r="L17" s="328"/>
+      <c r="M17" s="328"/>
+      <c r="N17" s="328"/>
+      <c r="O17" s="328"/>
+    </row>
+    <row r="18" spans="2:15" ht="15.75" customHeight="1">
+      <c r="B18" s="379" t="s">
         <v>30</v>
       </c>
-      <c r="C16" s="374"/>
-[...30 lines deleted...]
-      <c r="B18" s="377" t="s">
+      <c r="C18" s="379"/>
+      <c r="D18" s="379"/>
+      <c r="E18" s="379"/>
+      <c r="F18" s="379"/>
+      <c r="G18" s="379"/>
+      <c r="H18" s="379"/>
+      <c r="I18" s="379"/>
+      <c r="J18" s="379"/>
+      <c r="K18" s="379"/>
+      <c r="L18" s="379"/>
+      <c r="M18" s="379"/>
+      <c r="N18" s="379"/>
+      <c r="O18" s="379"/>
+    </row>
+    <row r="19" spans="2:15" ht="15.75" customHeight="1">
+      <c r="B19" s="379"/>
+      <c r="C19" s="379"/>
+      <c r="D19" s="379"/>
+      <c r="E19" s="379"/>
+      <c r="F19" s="379"/>
+      <c r="G19" s="379"/>
+      <c r="H19" s="379"/>
+      <c r="I19" s="379"/>
+      <c r="J19" s="379"/>
+      <c r="K19" s="379"/>
+      <c r="L19" s="379"/>
+      <c r="M19" s="379"/>
+      <c r="N19" s="379"/>
+      <c r="O19" s="379"/>
+    </row>
+    <row r="20" spans="2:15" ht="15.75" customHeight="1">
+      <c r="B20" s="379"/>
+      <c r="C20" s="379"/>
+      <c r="D20" s="379"/>
+      <c r="E20" s="379"/>
+      <c r="F20" s="379"/>
+      <c r="G20" s="379"/>
+      <c r="H20" s="379"/>
+      <c r="I20" s="379"/>
+      <c r="J20" s="379"/>
+      <c r="K20" s="379"/>
+      <c r="L20" s="379"/>
+      <c r="M20" s="379"/>
+      <c r="N20" s="379"/>
+      <c r="O20" s="379"/>
+    </row>
+    <row r="21" spans="2:15" ht="14.25">
+      <c r="B21" s="302" t="s">
         <v>31</v>
       </c>
-      <c r="C18" s="377"/>
-[...46 lines deleted...]
-      <c r="B21" s="318" t="s">
+      <c r="C21" s="328"/>
+      <c r="D21" s="328"/>
+      <c r="E21" s="328"/>
+      <c r="F21" s="328"/>
+      <c r="G21" s="328"/>
+      <c r="H21" s="328"/>
+      <c r="I21" s="328"/>
+      <c r="J21" s="328"/>
+      <c r="K21" s="328"/>
+      <c r="L21" s="328"/>
+      <c r="M21" s="328"/>
+      <c r="N21" s="328"/>
+      <c r="O21" s="328"/>
+    </row>
+    <row r="22" spans="2:15" ht="14.25">
+      <c r="B22" s="302" t="s">
         <v>32</v>
       </c>
-      <c r="C21" s="336"/>
-[...14 lines deleted...]
-      <c r="B22" s="318" t="s">
+      <c r="C22" s="328"/>
+      <c r="D22" s="328"/>
+      <c r="E22" s="328"/>
+      <c r="F22" s="328"/>
+      <c r="G22" s="328"/>
+      <c r="H22" s="328"/>
+      <c r="I22" s="328"/>
+      <c r="J22" s="328"/>
+      <c r="K22" s="328"/>
+      <c r="L22" s="328"/>
+      <c r="M22" s="328"/>
+      <c r="N22" s="328"/>
+      <c r="O22" s="328"/>
+    </row>
+    <row r="23" spans="2:15" ht="14.25">
+      <c r="B23" s="302" t="s">
         <v>33</v>
       </c>
-      <c r="C22" s="336"/>
-[...14 lines deleted...]
-      <c r="B23" s="318" t="s">
+      <c r="C23" s="328"/>
+      <c r="D23" s="328"/>
+      <c r="E23" s="328"/>
+      <c r="F23" s="328"/>
+      <c r="G23" s="328"/>
+      <c r="H23" s="328"/>
+      <c r="I23" s="328"/>
+      <c r="J23" s="328"/>
+      <c r="K23" s="328"/>
+      <c r="L23" s="328"/>
+      <c r="M23" s="328"/>
+      <c r="N23" s="328"/>
+      <c r="O23" s="328"/>
+    </row>
+    <row r="24" spans="2:15" ht="21" customHeight="1">
+      <c r="B24" s="380" t="s">
         <v>34</v>
       </c>
-      <c r="C23" s="336"/>
-[...14 lines deleted...]
-      <c r="B24" s="360" t="s">
+      <c r="C24" s="380"/>
+      <c r="D24" s="380"/>
+      <c r="E24" s="380"/>
+      <c r="F24" s="328"/>
+      <c r="G24" s="328"/>
+      <c r="H24" s="328"/>
+      <c r="I24" s="328"/>
+      <c r="J24" s="328"/>
+      <c r="K24" s="328"/>
+      <c r="L24" s="328"/>
+      <c r="M24" s="328"/>
+      <c r="N24" s="328"/>
+      <c r="O24" s="328"/>
+    </row>
+    <row r="25" spans="2:15" ht="14.25">
+      <c r="B25" s="328"/>
+      <c r="C25" s="328"/>
+      <c r="D25" s="328"/>
+      <c r="E25" s="328"/>
+      <c r="F25" s="328"/>
+      <c r="G25" s="328"/>
+      <c r="H25" s="328"/>
+      <c r="I25" s="328"/>
+      <c r="J25" s="328"/>
+      <c r="K25" s="328"/>
+      <c r="L25" s="328"/>
+      <c r="M25" s="328"/>
+      <c r="N25" s="328"/>
+      <c r="O25" s="328"/>
+    </row>
+    <row r="26" spans="2:15" ht="19.5" customHeight="1">
+      <c r="B26" s="370" t="s">
         <v>35</v>
       </c>
-      <c r="C24" s="360"/>
-[...30 lines deleted...]
-      <c r="B26" s="369" t="s">
+      <c r="C26" s="370"/>
+      <c r="D26" s="370"/>
+      <c r="E26" s="370"/>
+      <c r="F26" s="370"/>
+      <c r="G26" s="370"/>
+      <c r="H26" s="370"/>
+      <c r="I26" s="370"/>
+      <c r="J26" s="370"/>
+      <c r="K26" s="370"/>
+      <c r="L26" s="370"/>
+      <c r="M26" s="370"/>
+      <c r="N26" s="370"/>
+      <c r="O26" s="370"/>
+    </row>
+    <row r="27" spans="2:15" ht="15" customHeight="1"/>
+    <row r="28" spans="2:15" ht="32.25" customHeight="1">
+      <c r="E28" s="262" t="s">
         <v>36</v>
       </c>
-      <c r="C26" s="369"/>
-[...15 lines deleted...]
-      <c r="E28" s="278" t="s">
+      <c r="F28" s="381" t="s">
         <v>37</v>
       </c>
-      <c r="F28" s="378" t="s">
+      <c r="G28" s="381"/>
+      <c r="H28" s="388" t="s">
         <v>38</v>
       </c>
-      <c r="G28" s="378"/>
-      <c r="H28" s="365" t="s">
+      <c r="I28" s="389"/>
+      <c r="J28" s="382" t="s">
         <v>39</v>
       </c>
-      <c r="I28" s="366"/>
-      <c r="J28" s="379" t="s">
+      <c r="K28" s="383"/>
+      <c r="L28" s="315"/>
+    </row>
+    <row r="29" spans="2:15" ht="272.25" customHeight="1">
+      <c r="B29" s="302"/>
+      <c r="C29" s="302"/>
+      <c r="D29" s="302"/>
+      <c r="E29" s="322" t="s">
         <v>40</v>
       </c>
-      <c r="K28" s="380"/>
-[...6 lines deleted...]
-      <c r="E29" s="350" t="s">
+      <c r="F29" s="385" t="s">
         <v>41</v>
       </c>
-      <c r="F29" s="362" t="s">
+      <c r="G29" s="386"/>
+      <c r="H29" s="385" t="s">
         <v>42</v>
       </c>
-      <c r="G29" s="363"/>
-      <c r="H29" s="362" t="s">
+      <c r="I29" s="386"/>
+      <c r="J29" s="385" t="s">
         <v>43</v>
       </c>
-      <c r="I29" s="363"/>
-      <c r="J29" s="362" t="s">
+      <c r="K29" s="387"/>
+      <c r="L29" s="302"/>
+      <c r="M29" s="302"/>
+      <c r="N29" s="302"/>
+      <c r="O29" s="302"/>
+    </row>
+    <row r="30" spans="2:15" ht="14.25" customHeight="1">
+      <c r="C30" s="323"/>
+      <c r="D30" s="323"/>
+      <c r="E30" s="323"/>
+      <c r="F30" s="323"/>
+      <c r="G30" s="323"/>
+      <c r="H30" s="323"/>
+      <c r="I30" s="323"/>
+      <c r="J30" s="323"/>
+      <c r="K30" s="323"/>
+      <c r="L30" s="323"/>
+      <c r="M30" s="323"/>
+      <c r="N30" s="323"/>
+      <c r="O30" s="323"/>
+    </row>
+    <row r="31" spans="2:15" ht="14.25">
+      <c r="B31" s="380" t="s">
         <v>44</v>
       </c>
-      <c r="K29" s="364"/>
-[...21 lines deleted...]
-      <c r="B31" s="360" t="s">
+      <c r="C31" s="380"/>
+      <c r="D31" s="380"/>
+      <c r="E31" s="380"/>
+      <c r="F31" s="380"/>
+      <c r="G31" s="380"/>
+      <c r="H31" s="380"/>
+      <c r="I31" s="380"/>
+      <c r="J31" s="380"/>
+      <c r="K31" s="380"/>
+      <c r="L31" s="380"/>
+      <c r="M31" s="380"/>
+      <c r="N31" s="380"/>
+      <c r="O31" s="323"/>
+    </row>
+    <row r="32" spans="2:15" ht="14.25">
+      <c r="B32" s="329"/>
+      <c r="C32" s="329"/>
+      <c r="D32" s="329"/>
+      <c r="E32" s="329"/>
+      <c r="F32" s="329"/>
+      <c r="G32" s="329"/>
+      <c r="H32" s="329"/>
+      <c r="I32" s="329"/>
+      <c r="J32" s="329"/>
+      <c r="K32" s="329"/>
+      <c r="L32" s="329"/>
+      <c r="M32" s="329"/>
+      <c r="N32" s="329"/>
+      <c r="O32" s="329"/>
+    </row>
+    <row r="33" spans="2:15" ht="15.75" customHeight="1">
+      <c r="B33" s="316"/>
+      <c r="F33" s="374" t="s">
         <v>45</v>
       </c>
-      <c r="C31" s="360"/>
-[...31 lines deleted...]
-      <c r="F33" s="373" t="s">
+      <c r="G33" s="374"/>
+      <c r="H33" s="374"/>
+      <c r="I33" s="374"/>
+      <c r="J33" s="327" t="s">
         <v>46</v>
       </c>
-      <c r="G33" s="373"/>
-[...2 lines deleted...]
-      <c r="J33" s="319" t="s">
+      <c r="K33" s="303"/>
+    </row>
+    <row r="34" spans="2:15" ht="14.25">
+      <c r="B34" s="333"/>
+      <c r="F34" s="375" t="s">
         <v>47</v>
       </c>
-      <c r="K33" s="320"/>
-[...3 lines deleted...]
-      <c r="F34" s="359" t="s">
+      <c r="G34" s="375"/>
+      <c r="H34" s="375"/>
+      <c r="I34" s="375"/>
+      <c r="J34" s="304" t="s">
         <v>48</v>
       </c>
-      <c r="G34" s="359"/>
-[...2 lines deleted...]
-      <c r="J34" s="321" t="s">
+      <c r="K34" s="305"/>
+      <c r="L34" s="329"/>
+      <c r="M34" s="329"/>
+      <c r="N34" s="329"/>
+      <c r="O34" s="329"/>
+    </row>
+    <row r="35" spans="2:15" ht="15.75" customHeight="1">
+      <c r="F35" s="375" t="s">
         <v>49</v>
       </c>
-      <c r="K34" s="322"/>
-[...6 lines deleted...]
-      <c r="F35" s="359" t="s">
+      <c r="G35" s="375"/>
+      <c r="H35" s="375"/>
+      <c r="I35" s="375"/>
+      <c r="J35" s="304" t="s">
         <v>50</v>
       </c>
-      <c r="G35" s="359"/>
-[...2 lines deleted...]
-      <c r="J35" s="321" t="s">
+      <c r="K35" s="305"/>
+      <c r="L35" s="329"/>
+      <c r="M35" s="329"/>
+      <c r="N35" s="329"/>
+      <c r="O35" s="329"/>
+    </row>
+    <row r="36" spans="2:15" ht="15.75" customHeight="1">
+      <c r="F36" s="375" t="s">
         <v>51</v>
       </c>
-      <c r="K35" s="322"/>
-[...6 lines deleted...]
-      <c r="F36" s="359" t="s">
+      <c r="G36" s="375"/>
+      <c r="H36" s="375"/>
+      <c r="I36" s="375"/>
+      <c r="J36" s="304" t="s">
         <v>52</v>
       </c>
-      <c r="G36" s="359"/>
-[...2 lines deleted...]
-      <c r="J36" s="321" t="s">
+      <c r="K36" s="305"/>
+      <c r="L36" s="329"/>
+      <c r="M36" s="329"/>
+      <c r="N36" s="329"/>
+      <c r="O36" s="329"/>
+    </row>
+    <row r="37" spans="2:15" ht="14.25">
+      <c r="B37" s="333"/>
+      <c r="F37" s="375" t="s">
         <v>53</v>
       </c>
-      <c r="K36" s="322"/>
-[...7 lines deleted...]
-      <c r="F37" s="359" t="s">
+      <c r="G37" s="375"/>
+      <c r="H37" s="375"/>
+      <c r="I37" s="375"/>
+      <c r="J37" s="304" t="s">
         <v>54</v>
       </c>
-      <c r="G37" s="359"/>
-[...2 lines deleted...]
-      <c r="J37" s="321" t="s">
+      <c r="K37" s="305"/>
+      <c r="L37" s="329"/>
+      <c r="M37" s="329"/>
+      <c r="N37" s="329"/>
+      <c r="O37" s="329"/>
+    </row>
+    <row r="38" spans="2:15" ht="14.25">
+      <c r="B38" s="333"/>
+      <c r="C38" s="329"/>
+      <c r="D38" s="329"/>
+      <c r="E38" s="329"/>
+      <c r="F38" s="329"/>
+      <c r="G38" s="329"/>
+      <c r="H38" s="329"/>
+      <c r="I38" s="329"/>
+      <c r="J38" s="329"/>
+      <c r="K38" s="329"/>
+      <c r="L38" s="329"/>
+      <c r="M38" s="329"/>
+      <c r="N38" s="329"/>
+      <c r="O38" s="329"/>
+    </row>
+    <row r="39" spans="2:15" ht="77.25" customHeight="1">
+      <c r="B39" s="377" t="s">
         <v>55</v>
       </c>
-      <c r="K37" s="322"/>
-[...2304 lines deleted...]
-    <row r="820" ht="14.25" hidden="1" x14ac:dyDescent="0.2"/>
+      <c r="C39" s="378"/>
+      <c r="D39" s="378"/>
+      <c r="E39" s="378"/>
+      <c r="F39" s="378"/>
+      <c r="G39" s="378"/>
+      <c r="H39" s="378"/>
+      <c r="I39" s="378"/>
+      <c r="J39" s="378"/>
+      <c r="K39" s="378"/>
+      <c r="L39" s="378"/>
+      <c r="M39" s="378"/>
+      <c r="N39" s="378"/>
+      <c r="O39" s="378"/>
+    </row>
+    <row r="40" spans="2:15" ht="14.25">
+      <c r="B40" s="333"/>
+      <c r="C40" s="329"/>
+      <c r="D40" s="329"/>
+      <c r="E40" s="329"/>
+      <c r="F40" s="329"/>
+      <c r="G40" s="329"/>
+      <c r="H40" s="329"/>
+      <c r="I40" s="329"/>
+      <c r="J40" s="329"/>
+      <c r="K40" s="329"/>
+      <c r="L40" s="329"/>
+      <c r="M40" s="329"/>
+      <c r="N40" s="329"/>
+      <c r="O40" s="329"/>
+    </row>
+    <row r="41" spans="2:15" ht="14.25">
+      <c r="B41" s="333"/>
+      <c r="C41" s="329"/>
+      <c r="D41" s="329"/>
+      <c r="E41" s="329"/>
+      <c r="F41" s="329"/>
+      <c r="G41" s="329"/>
+      <c r="H41" s="329"/>
+      <c r="I41" s="329"/>
+      <c r="J41" s="329"/>
+      <c r="K41" s="329"/>
+      <c r="L41" s="329"/>
+      <c r="M41" s="329"/>
+      <c r="N41" s="329"/>
+      <c r="O41" s="329"/>
+    </row>
+    <row r="42" spans="2:15" ht="14.25" hidden="1">
+      <c r="B42" s="333"/>
+      <c r="C42" s="329"/>
+      <c r="D42" s="329"/>
+      <c r="E42" s="329"/>
+      <c r="F42" s="329"/>
+      <c r="G42" s="329"/>
+      <c r="H42" s="329"/>
+      <c r="I42" s="329"/>
+      <c r="J42" s="329"/>
+      <c r="K42" s="329"/>
+      <c r="L42" s="329"/>
+      <c r="M42" s="329"/>
+      <c r="N42" s="329"/>
+      <c r="O42" s="329"/>
+    </row>
+    <row r="43" spans="2:15" ht="14.25" hidden="1">
+      <c r="B43" s="333"/>
+      <c r="C43" s="329"/>
+      <c r="D43" s="329"/>
+      <c r="E43" s="329"/>
+      <c r="F43" s="329"/>
+      <c r="G43" s="329"/>
+      <c r="H43" s="329"/>
+      <c r="I43" s="329"/>
+      <c r="J43" s="329"/>
+      <c r="K43" s="329"/>
+      <c r="L43" s="329"/>
+      <c r="M43" s="329"/>
+      <c r="N43" s="329"/>
+      <c r="O43" s="329"/>
+    </row>
+    <row r="44" spans="2:15" ht="14.25" hidden="1">
+      <c r="B44" s="333"/>
+      <c r="C44" s="329"/>
+      <c r="D44" s="329"/>
+      <c r="E44" s="329"/>
+      <c r="F44" s="329"/>
+      <c r="G44" s="329"/>
+      <c r="H44" s="329"/>
+      <c r="I44" s="329"/>
+      <c r="J44" s="329"/>
+      <c r="K44" s="329"/>
+      <c r="L44" s="329"/>
+      <c r="M44" s="329"/>
+      <c r="N44" s="329"/>
+      <c r="O44" s="329"/>
+    </row>
+    <row r="45" spans="2:15" ht="14.25" hidden="1">
+      <c r="B45" s="333"/>
+      <c r="C45" s="329"/>
+      <c r="D45" s="329"/>
+      <c r="E45" s="329"/>
+      <c r="F45" s="329"/>
+      <c r="G45" s="329"/>
+      <c r="H45" s="329"/>
+      <c r="I45" s="329"/>
+      <c r="J45" s="329"/>
+      <c r="K45" s="329"/>
+      <c r="L45" s="329"/>
+      <c r="M45" s="329"/>
+      <c r="N45" s="329"/>
+      <c r="O45" s="329"/>
+    </row>
+    <row r="46" spans="2:15" ht="14.25" hidden="1">
+      <c r="B46" s="333"/>
+      <c r="C46" s="329"/>
+      <c r="D46" s="329"/>
+      <c r="E46" s="329"/>
+      <c r="F46" s="329"/>
+      <c r="G46" s="329"/>
+      <c r="H46" s="329"/>
+      <c r="I46" s="329"/>
+      <c r="J46" s="329"/>
+      <c r="K46" s="329"/>
+      <c r="L46" s="329"/>
+      <c r="M46" s="329"/>
+      <c r="N46" s="329"/>
+      <c r="O46" s="329"/>
+    </row>
+    <row r="47" spans="2:15" ht="14.25" hidden="1">
+      <c r="B47" s="333"/>
+      <c r="C47" s="329"/>
+      <c r="D47" s="329"/>
+      <c r="E47" s="329"/>
+      <c r="F47" s="329"/>
+      <c r="G47" s="329"/>
+      <c r="H47" s="329"/>
+      <c r="I47" s="329"/>
+      <c r="J47" s="329"/>
+      <c r="K47" s="329"/>
+      <c r="L47" s="329"/>
+      <c r="M47" s="329"/>
+      <c r="N47" s="329"/>
+      <c r="O47" s="329"/>
+    </row>
+    <row r="48" spans="2:15" ht="14.25" hidden="1">
+      <c r="B48" s="333"/>
+      <c r="C48" s="329"/>
+      <c r="D48" s="329"/>
+      <c r="E48" s="329"/>
+      <c r="F48" s="329"/>
+      <c r="G48" s="329"/>
+      <c r="H48" s="329"/>
+      <c r="I48" s="329"/>
+      <c r="J48" s="329"/>
+      <c r="K48" s="329"/>
+      <c r="L48" s="329"/>
+      <c r="M48" s="329"/>
+      <c r="N48" s="329"/>
+      <c r="O48" s="329"/>
+    </row>
+    <row r="49" spans="2:15" ht="14.25" hidden="1">
+      <c r="B49" s="333"/>
+      <c r="C49" s="329"/>
+      <c r="D49" s="329"/>
+      <c r="E49" s="329"/>
+      <c r="F49" s="329"/>
+      <c r="G49" s="329"/>
+      <c r="H49" s="329"/>
+      <c r="I49" s="329"/>
+      <c r="J49" s="329"/>
+      <c r="K49" s="329"/>
+      <c r="L49" s="329"/>
+      <c r="M49" s="329"/>
+      <c r="N49" s="329"/>
+      <c r="O49" s="329"/>
+    </row>
+    <row r="50" spans="2:15" ht="14.25" hidden="1">
+      <c r="B50" s="333"/>
+      <c r="C50" s="329"/>
+      <c r="D50" s="329"/>
+      <c r="E50" s="329"/>
+      <c r="F50" s="329"/>
+      <c r="G50" s="329"/>
+      <c r="H50" s="329"/>
+      <c r="I50" s="329"/>
+      <c r="J50" s="329"/>
+      <c r="K50" s="329"/>
+      <c r="L50" s="329"/>
+      <c r="M50" s="329"/>
+      <c r="N50" s="329"/>
+      <c r="O50" s="329"/>
+    </row>
+    <row r="51" spans="2:15" ht="14.25" hidden="1">
+      <c r="B51" s="333"/>
+      <c r="C51" s="329"/>
+      <c r="D51" s="329"/>
+      <c r="E51" s="329"/>
+      <c r="F51" s="329"/>
+      <c r="G51" s="329"/>
+      <c r="H51" s="329"/>
+      <c r="I51" s="329"/>
+      <c r="J51" s="329"/>
+      <c r="K51" s="329"/>
+      <c r="L51" s="329"/>
+      <c r="M51" s="329"/>
+      <c r="N51" s="329"/>
+      <c r="O51" s="329"/>
+    </row>
+    <row r="52" spans="2:15" ht="14.25" hidden="1">
+      <c r="B52" s="333"/>
+      <c r="C52" s="329"/>
+      <c r="D52" s="329"/>
+      <c r="E52" s="329"/>
+      <c r="F52" s="329"/>
+      <c r="G52" s="329"/>
+      <c r="H52" s="329"/>
+      <c r="I52" s="329"/>
+      <c r="J52" s="329"/>
+      <c r="K52" s="329"/>
+      <c r="L52" s="329"/>
+      <c r="M52" s="329"/>
+      <c r="N52" s="329"/>
+      <c r="O52" s="329"/>
+    </row>
+    <row r="53" spans="2:15" ht="14.25" hidden="1">
+      <c r="B53" s="333"/>
+      <c r="C53" s="329"/>
+      <c r="D53" s="329"/>
+      <c r="E53" s="329"/>
+      <c r="F53" s="329"/>
+      <c r="G53" s="329"/>
+      <c r="H53" s="329"/>
+      <c r="I53" s="329"/>
+      <c r="J53" s="329"/>
+      <c r="K53" s="329"/>
+      <c r="L53" s="329"/>
+      <c r="M53" s="329"/>
+      <c r="N53" s="329"/>
+      <c r="O53" s="329"/>
+    </row>
+    <row r="54" spans="2:15" ht="14.25" hidden="1">
+      <c r="B54" s="333"/>
+      <c r="C54" s="329"/>
+      <c r="D54" s="329"/>
+      <c r="E54" s="329"/>
+      <c r="F54" s="329"/>
+      <c r="G54" s="329"/>
+      <c r="H54" s="329"/>
+      <c r="I54" s="329"/>
+      <c r="J54" s="329"/>
+      <c r="K54" s="329"/>
+      <c r="L54" s="329"/>
+      <c r="M54" s="329"/>
+      <c r="N54" s="329"/>
+      <c r="O54" s="329"/>
+    </row>
+    <row r="55" spans="2:15" ht="14.25" hidden="1">
+      <c r="B55" s="333"/>
+      <c r="C55" s="329"/>
+      <c r="D55" s="329"/>
+      <c r="E55" s="329"/>
+      <c r="F55" s="329"/>
+      <c r="G55" s="329"/>
+      <c r="H55" s="329"/>
+      <c r="I55" s="329"/>
+      <c r="J55" s="329"/>
+      <c r="K55" s="329"/>
+      <c r="L55" s="329"/>
+      <c r="M55" s="329"/>
+      <c r="N55" s="329"/>
+      <c r="O55" s="329"/>
+    </row>
+    <row r="56" spans="2:15" ht="14.25" hidden="1">
+      <c r="B56" s="333"/>
+      <c r="C56" s="329"/>
+      <c r="D56" s="329"/>
+      <c r="E56" s="329"/>
+      <c r="F56" s="329"/>
+      <c r="G56" s="329"/>
+      <c r="H56" s="329"/>
+      <c r="I56" s="329"/>
+      <c r="J56" s="329"/>
+      <c r="K56" s="329"/>
+      <c r="L56" s="329"/>
+      <c r="M56" s="329"/>
+      <c r="N56" s="329"/>
+      <c r="O56" s="329"/>
+    </row>
+    <row r="57" spans="2:15" ht="9" hidden="1" customHeight="1">
+      <c r="B57" s="333"/>
+      <c r="C57" s="329"/>
+      <c r="D57" s="329"/>
+      <c r="E57" s="329"/>
+      <c r="F57" s="329"/>
+      <c r="G57" s="329"/>
+      <c r="H57" s="329"/>
+      <c r="I57" s="329"/>
+      <c r="J57" s="329"/>
+      <c r="K57" s="329"/>
+      <c r="L57" s="329"/>
+      <c r="M57" s="329"/>
+      <c r="N57" s="329"/>
+      <c r="O57" s="329"/>
+    </row>
+    <row r="58" spans="2:15" ht="14.25" hidden="1">
+      <c r="B58" s="333"/>
+      <c r="C58" s="329"/>
+      <c r="D58" s="329"/>
+      <c r="E58" s="329"/>
+      <c r="F58" s="329"/>
+      <c r="G58" s="329"/>
+      <c r="H58" s="329"/>
+      <c r="I58" s="329"/>
+      <c r="J58" s="329"/>
+      <c r="K58" s="329"/>
+      <c r="L58" s="329"/>
+      <c r="M58" s="329"/>
+      <c r="N58" s="329"/>
+      <c r="O58" s="329"/>
+    </row>
+    <row r="59" spans="2:15" ht="14.25" hidden="1">
+      <c r="B59" s="333"/>
+      <c r="C59" s="329"/>
+      <c r="D59" s="329"/>
+      <c r="E59" s="329"/>
+      <c r="F59" s="329"/>
+      <c r="G59" s="329"/>
+      <c r="H59" s="329"/>
+      <c r="I59" s="329"/>
+      <c r="J59" s="329"/>
+      <c r="K59" s="329"/>
+      <c r="L59" s="329"/>
+      <c r="M59" s="329"/>
+      <c r="N59" s="329"/>
+      <c r="O59" s="329"/>
+    </row>
+    <row r="60" spans="2:15" ht="34.5" hidden="1" customHeight="1">
+      <c r="B60" s="371"/>
+      <c r="C60" s="371"/>
+      <c r="D60" s="371"/>
+      <c r="E60" s="371"/>
+      <c r="F60" s="371"/>
+      <c r="G60" s="371"/>
+      <c r="H60" s="371"/>
+      <c r="I60" s="371"/>
+      <c r="J60" s="335"/>
+      <c r="K60" s="335"/>
+      <c r="L60" s="335"/>
+      <c r="M60" s="335"/>
+      <c r="N60" s="335"/>
+      <c r="O60" s="335"/>
+    </row>
+    <row r="61" spans="2:15" ht="14.25" hidden="1">
+      <c r="B61" s="360"/>
+      <c r="C61" s="360"/>
+      <c r="D61" s="360"/>
+      <c r="E61" s="329"/>
+      <c r="F61" s="329"/>
+      <c r="G61" s="329"/>
+      <c r="H61" s="329"/>
+      <c r="I61" s="329"/>
+      <c r="J61" s="329"/>
+      <c r="K61" s="329"/>
+      <c r="L61" s="329"/>
+      <c r="M61" s="329"/>
+      <c r="N61" s="329"/>
+      <c r="O61" s="329"/>
+    </row>
+    <row r="62" spans="2:15" ht="14.25" hidden="1">
+      <c r="B62" s="325"/>
+      <c r="C62" s="325"/>
+      <c r="D62" s="325"/>
+      <c r="E62" s="329"/>
+      <c r="F62" s="329"/>
+      <c r="G62" s="329"/>
+      <c r="H62" s="329"/>
+      <c r="I62" s="329"/>
+      <c r="J62" s="329"/>
+      <c r="K62" s="329"/>
+      <c r="L62" s="329"/>
+      <c r="M62" s="329"/>
+      <c r="N62" s="329"/>
+      <c r="O62" s="329"/>
+    </row>
+    <row r="63" spans="2:15" ht="48" hidden="1" customHeight="1">
+      <c r="B63" s="362"/>
+      <c r="C63" s="363"/>
+      <c r="D63" s="363"/>
+      <c r="E63" s="363"/>
+      <c r="F63" s="363"/>
+      <c r="G63" s="363"/>
+      <c r="H63" s="363"/>
+      <c r="I63" s="363"/>
+      <c r="J63" s="363"/>
+      <c r="K63" s="363"/>
+      <c r="L63" s="363"/>
+      <c r="M63" s="363"/>
+      <c r="N63" s="363"/>
+      <c r="O63" s="363"/>
+    </row>
+    <row r="64" spans="2:15" ht="42.75" hidden="1" customHeight="1">
+      <c r="B64" s="364"/>
+      <c r="C64" s="364"/>
+      <c r="D64" s="364"/>
+      <c r="E64" s="364"/>
+      <c r="F64" s="364"/>
+      <c r="G64" s="364"/>
+      <c r="H64" s="332"/>
+      <c r="I64" s="329"/>
+      <c r="J64" s="329"/>
+      <c r="K64" s="364"/>
+      <c r="L64" s="364"/>
+      <c r="M64" s="364"/>
+      <c r="N64" s="364"/>
+      <c r="O64" s="364"/>
+    </row>
+    <row r="65" spans="2:15" ht="14.25" hidden="1">
+      <c r="B65" s="333"/>
+      <c r="C65" s="329"/>
+      <c r="D65" s="329"/>
+      <c r="E65" s="329"/>
+      <c r="F65" s="329"/>
+      <c r="G65" s="329"/>
+      <c r="H65" s="329"/>
+      <c r="I65" s="329"/>
+      <c r="J65" s="329"/>
+      <c r="K65" s="329"/>
+      <c r="L65" s="329"/>
+      <c r="M65" s="329"/>
+      <c r="N65" s="329"/>
+      <c r="O65" s="329"/>
+    </row>
+    <row r="66" spans="2:15" ht="14.25" hidden="1">
+      <c r="B66" s="333"/>
+      <c r="C66" s="329"/>
+      <c r="D66" s="329"/>
+      <c r="E66" s="329"/>
+      <c r="F66" s="329"/>
+      <c r="G66" s="329"/>
+      <c r="H66" s="329"/>
+      <c r="I66" s="329"/>
+      <c r="J66" s="329"/>
+      <c r="K66" s="329"/>
+      <c r="L66" s="329"/>
+      <c r="M66" s="329"/>
+      <c r="N66" s="329"/>
+      <c r="O66" s="329"/>
+    </row>
+    <row r="67" spans="2:15" ht="14.25" hidden="1">
+      <c r="B67" s="333"/>
+      <c r="C67" s="329"/>
+      <c r="D67" s="329"/>
+      <c r="E67" s="329"/>
+      <c r="F67" s="329"/>
+      <c r="G67" s="329"/>
+      <c r="H67" s="329"/>
+      <c r="I67" s="329"/>
+      <c r="J67" s="329"/>
+      <c r="K67" s="329"/>
+      <c r="L67" s="329"/>
+      <c r="M67" s="329"/>
+      <c r="N67" s="329"/>
+      <c r="O67" s="329"/>
+    </row>
+    <row r="68" spans="2:15" ht="14.25" hidden="1">
+      <c r="B68" s="333"/>
+      <c r="C68" s="329"/>
+      <c r="D68" s="329"/>
+      <c r="E68" s="329"/>
+      <c r="F68" s="329"/>
+      <c r="G68" s="329"/>
+      <c r="H68" s="329"/>
+      <c r="I68" s="329"/>
+      <c r="J68" s="329"/>
+      <c r="K68" s="329"/>
+      <c r="L68" s="329"/>
+      <c r="M68" s="329"/>
+      <c r="N68" s="329"/>
+      <c r="O68" s="329"/>
+    </row>
+    <row r="69" spans="2:15" ht="14.25" hidden="1">
+      <c r="B69" s="333"/>
+      <c r="C69" s="329"/>
+      <c r="D69" s="329"/>
+      <c r="E69" s="329"/>
+      <c r="F69" s="329"/>
+      <c r="G69" s="329"/>
+      <c r="H69" s="329"/>
+      <c r="I69" s="329"/>
+      <c r="J69" s="329"/>
+      <c r="K69" s="329"/>
+      <c r="L69" s="329"/>
+      <c r="M69" s="329"/>
+      <c r="N69" s="329"/>
+      <c r="O69" s="329"/>
+    </row>
+    <row r="70" spans="2:15" ht="14.25" hidden="1">
+      <c r="B70" s="333"/>
+      <c r="C70" s="329"/>
+      <c r="D70" s="329"/>
+      <c r="E70" s="329"/>
+      <c r="F70" s="329"/>
+      <c r="G70" s="329"/>
+      <c r="H70" s="329"/>
+      <c r="I70" s="329"/>
+      <c r="J70" s="329"/>
+      <c r="K70" s="329"/>
+      <c r="L70" s="329"/>
+      <c r="M70" s="329"/>
+      <c r="N70" s="329"/>
+      <c r="O70" s="329"/>
+    </row>
+    <row r="71" spans="2:15" ht="14.25" hidden="1">
+      <c r="B71" s="333"/>
+    </row>
+    <row r="72" spans="2:15" ht="14.25" hidden="1"/>
+    <row r="73" spans="2:15" ht="14.25" hidden="1"/>
+    <row r="74" spans="2:15" ht="14.25" hidden="1">
+      <c r="B74" s="317"/>
+    </row>
+    <row r="75" spans="2:15" ht="14.25" hidden="1">
+      <c r="B75" s="317"/>
+    </row>
+    <row r="76" spans="2:15" ht="14.25" hidden="1">
+      <c r="B76" s="359"/>
+      <c r="C76" s="365"/>
+      <c r="D76" s="365"/>
+      <c r="E76" s="365"/>
+      <c r="F76" s="365"/>
+      <c r="G76" s="365"/>
+      <c r="H76" s="365"/>
+      <c r="I76" s="365"/>
+      <c r="J76" s="365"/>
+      <c r="K76" s="365"/>
+      <c r="L76" s="365"/>
+      <c r="M76" s="365"/>
+      <c r="N76" s="365"/>
+      <c r="O76" s="365"/>
+    </row>
+    <row r="77" spans="2:15" ht="14.25" hidden="1">
+      <c r="B77" s="365"/>
+      <c r="C77" s="365"/>
+      <c r="D77" s="365"/>
+      <c r="E77" s="365"/>
+      <c r="F77" s="365"/>
+      <c r="G77" s="365"/>
+      <c r="H77" s="365"/>
+      <c r="I77" s="365"/>
+      <c r="J77" s="365"/>
+      <c r="K77" s="365"/>
+      <c r="L77" s="365"/>
+      <c r="M77" s="365"/>
+      <c r="N77" s="365"/>
+      <c r="O77" s="365"/>
+    </row>
+    <row r="78" spans="2:15" ht="14.25" hidden="1">
+      <c r="B78" s="365"/>
+      <c r="C78" s="365"/>
+      <c r="D78" s="365"/>
+      <c r="E78" s="365"/>
+      <c r="F78" s="365"/>
+      <c r="G78" s="365"/>
+      <c r="H78" s="365"/>
+      <c r="I78" s="365"/>
+      <c r="J78" s="365"/>
+      <c r="K78" s="365"/>
+      <c r="L78" s="365"/>
+      <c r="M78" s="365"/>
+      <c r="N78" s="365"/>
+      <c r="O78" s="365"/>
+    </row>
+    <row r="79" spans="2:15" ht="14.25" hidden="1"/>
+    <row r="80" spans="2:15" ht="14.25" hidden="1"/>
+    <row r="81" spans="2:15" ht="14.25" hidden="1">
+      <c r="I81" s="307"/>
+      <c r="J81" s="307"/>
+      <c r="K81" s="307"/>
+      <c r="L81" s="307"/>
+      <c r="M81" s="307"/>
+      <c r="N81" s="307"/>
+      <c r="O81" s="307"/>
+    </row>
+    <row r="82" spans="2:15" ht="14.25" hidden="1">
+      <c r="I82" s="307"/>
+      <c r="J82" s="307"/>
+      <c r="K82" s="307"/>
+      <c r="L82" s="307"/>
+      <c r="M82" s="307"/>
+      <c r="N82" s="307"/>
+      <c r="O82" s="307"/>
+    </row>
+    <row r="83" spans="2:15" ht="14.25" hidden="1">
+      <c r="B83" s="333"/>
+      <c r="C83" s="329"/>
+      <c r="D83" s="329"/>
+      <c r="E83" s="329"/>
+      <c r="F83" s="329"/>
+      <c r="G83" s="329"/>
+      <c r="H83" s="329"/>
+      <c r="I83" s="329"/>
+      <c r="J83" s="329"/>
+      <c r="K83" s="329"/>
+      <c r="L83" s="329"/>
+      <c r="M83" s="329"/>
+      <c r="N83" s="329"/>
+      <c r="O83" s="329"/>
+    </row>
+    <row r="84" spans="2:15" ht="14.25" hidden="1">
+      <c r="B84" s="333"/>
+      <c r="C84" s="329"/>
+      <c r="D84" s="329"/>
+      <c r="E84" s="329"/>
+      <c r="F84" s="329"/>
+      <c r="G84" s="329"/>
+      <c r="H84" s="329"/>
+      <c r="I84" s="329"/>
+      <c r="J84" s="329"/>
+      <c r="K84" s="329"/>
+      <c r="L84" s="329"/>
+      <c r="M84" s="329"/>
+      <c r="N84" s="329"/>
+      <c r="O84" s="329"/>
+    </row>
+    <row r="85" spans="2:15" ht="14.25" hidden="1">
+      <c r="B85" s="329"/>
+      <c r="C85" s="329"/>
+      <c r="D85" s="329"/>
+      <c r="E85" s="329"/>
+      <c r="F85" s="329"/>
+      <c r="G85" s="329"/>
+      <c r="H85" s="329"/>
+      <c r="I85" s="329"/>
+      <c r="J85" s="329"/>
+      <c r="K85" s="329"/>
+      <c r="L85" s="329"/>
+      <c r="M85" s="329"/>
+      <c r="N85" s="329"/>
+      <c r="O85" s="329"/>
+    </row>
+    <row r="86" spans="2:15" ht="14.25" hidden="1">
+      <c r="B86" s="360"/>
+      <c r="C86" s="360"/>
+      <c r="D86" s="329"/>
+      <c r="E86" s="329"/>
+      <c r="F86" s="329"/>
+      <c r="G86" s="329"/>
+      <c r="H86" s="329"/>
+      <c r="I86" s="329"/>
+      <c r="J86" s="329"/>
+      <c r="K86" s="329"/>
+      <c r="L86" s="329"/>
+      <c r="M86" s="329"/>
+      <c r="N86" s="329"/>
+      <c r="O86" s="329"/>
+    </row>
+    <row r="87" spans="2:15" ht="59.25" hidden="1" customHeight="1">
+      <c r="B87" s="366"/>
+      <c r="C87" s="367"/>
+      <c r="D87" s="367"/>
+      <c r="E87" s="367"/>
+      <c r="F87" s="367"/>
+      <c r="G87" s="367"/>
+      <c r="H87" s="367"/>
+      <c r="I87" s="367"/>
+      <c r="J87" s="367"/>
+      <c r="K87" s="367"/>
+      <c r="L87" s="367"/>
+      <c r="M87" s="367"/>
+      <c r="N87" s="367"/>
+      <c r="O87" s="367"/>
+    </row>
+    <row r="88" spans="2:15" ht="14.25" hidden="1">
+      <c r="B88" s="331"/>
+      <c r="C88" s="330"/>
+      <c r="D88" s="330"/>
+      <c r="E88" s="330"/>
+      <c r="F88" s="330"/>
+      <c r="G88" s="330"/>
+      <c r="H88" s="330"/>
+      <c r="I88" s="330"/>
+      <c r="J88" s="330"/>
+      <c r="K88" s="330"/>
+      <c r="L88" s="330"/>
+      <c r="M88" s="330"/>
+      <c r="N88" s="330"/>
+      <c r="O88" s="330"/>
+    </row>
+    <row r="89" spans="2:15" ht="14.25" hidden="1">
+      <c r="B89" s="331"/>
+      <c r="C89" s="330"/>
+      <c r="D89" s="330"/>
+      <c r="E89" s="330"/>
+      <c r="F89" s="330"/>
+      <c r="G89" s="330"/>
+      <c r="H89" s="330"/>
+      <c r="I89" s="330"/>
+      <c r="J89" s="330"/>
+      <c r="K89" s="330"/>
+      <c r="L89" s="330"/>
+      <c r="M89" s="330"/>
+      <c r="N89" s="330"/>
+      <c r="O89" s="330"/>
+    </row>
+    <row r="90" spans="2:15" ht="14.25" hidden="1">
+      <c r="B90" s="331"/>
+      <c r="C90" s="330"/>
+      <c r="D90" s="330"/>
+      <c r="E90" s="330"/>
+      <c r="F90" s="330"/>
+      <c r="G90" s="330"/>
+      <c r="H90" s="330"/>
+      <c r="I90" s="330"/>
+      <c r="J90" s="330"/>
+      <c r="K90" s="330"/>
+      <c r="L90" s="330"/>
+      <c r="M90" s="330"/>
+      <c r="N90" s="330"/>
+      <c r="O90" s="330"/>
+    </row>
+    <row r="91" spans="2:15" ht="14.25" hidden="1">
+      <c r="B91" s="331"/>
+      <c r="C91" s="330"/>
+      <c r="D91" s="330"/>
+      <c r="E91" s="330"/>
+      <c r="F91" s="330"/>
+      <c r="G91" s="330"/>
+      <c r="H91" s="330"/>
+      <c r="I91" s="330"/>
+      <c r="J91" s="330"/>
+      <c r="K91" s="330"/>
+      <c r="L91" s="330"/>
+      <c r="M91" s="330"/>
+      <c r="N91" s="330"/>
+      <c r="O91" s="330"/>
+    </row>
+    <row r="92" spans="2:15" ht="14.25" hidden="1">
+      <c r="B92" s="331"/>
+      <c r="C92" s="330"/>
+      <c r="D92" s="330"/>
+      <c r="E92" s="330"/>
+      <c r="F92" s="330"/>
+      <c r="G92" s="330"/>
+      <c r="H92" s="330"/>
+      <c r="I92" s="330"/>
+      <c r="J92" s="330"/>
+      <c r="K92" s="330"/>
+      <c r="L92" s="330"/>
+      <c r="M92" s="330"/>
+      <c r="N92" s="330"/>
+      <c r="O92" s="330"/>
+    </row>
+    <row r="93" spans="2:15" ht="14.25" hidden="1">
+      <c r="B93" s="318"/>
+    </row>
+    <row r="94" spans="2:15" ht="14.25" hidden="1">
+      <c r="B94" s="318"/>
+    </row>
+    <row r="95" spans="2:15" ht="14.25" hidden="1">
+      <c r="B95" s="318"/>
+    </row>
+    <row r="96" spans="2:15" ht="14.25" hidden="1">
+      <c r="B96" s="318"/>
+    </row>
+    <row r="97" spans="2:15" ht="14.25" hidden="1">
+      <c r="B97" s="318"/>
+    </row>
+    <row r="98" spans="2:15" ht="14.25" hidden="1">
+      <c r="B98" s="318"/>
+    </row>
+    <row r="99" spans="2:15" ht="14.25" hidden="1">
+      <c r="B99" s="317"/>
+    </row>
+    <row r="100" spans="2:15" ht="14.25" hidden="1">
+      <c r="B100" s="362"/>
+      <c r="C100" s="362"/>
+      <c r="D100" s="362"/>
+      <c r="E100" s="362"/>
+      <c r="F100" s="362"/>
+      <c r="G100" s="362"/>
+      <c r="H100" s="362"/>
+      <c r="I100" s="362"/>
+      <c r="J100" s="362"/>
+      <c r="K100" s="362"/>
+      <c r="L100" s="362"/>
+      <c r="M100" s="362"/>
+      <c r="N100" s="362"/>
+      <c r="O100" s="362"/>
+    </row>
+    <row r="101" spans="2:15" ht="14.25" hidden="1">
+      <c r="B101" s="333"/>
+      <c r="C101" s="329"/>
+      <c r="D101" s="329"/>
+      <c r="E101" s="329"/>
+      <c r="F101" s="329"/>
+      <c r="G101" s="329"/>
+      <c r="H101" s="329"/>
+      <c r="I101" s="329"/>
+      <c r="J101" s="329"/>
+      <c r="K101" s="329"/>
+      <c r="L101" s="329"/>
+      <c r="M101" s="329"/>
+      <c r="N101" s="329"/>
+      <c r="O101" s="329"/>
+    </row>
+    <row r="102" spans="2:15" ht="14.25" hidden="1">
+      <c r="B102" s="333"/>
+      <c r="C102" s="329"/>
+      <c r="D102" s="329"/>
+      <c r="E102" s="329"/>
+      <c r="F102" s="329"/>
+      <c r="G102" s="329"/>
+      <c r="H102" s="329"/>
+      <c r="I102" s="329"/>
+      <c r="J102" s="329"/>
+      <c r="K102" s="329"/>
+      <c r="L102" s="329"/>
+      <c r="M102" s="329"/>
+      <c r="N102" s="329"/>
+      <c r="O102" s="329"/>
+    </row>
+    <row r="103" spans="2:15" ht="14.25" hidden="1">
+      <c r="B103" s="333"/>
+      <c r="C103" s="329"/>
+      <c r="D103" s="329"/>
+      <c r="E103" s="329"/>
+      <c r="F103" s="329"/>
+      <c r="G103" s="329"/>
+      <c r="H103" s="329"/>
+      <c r="I103" s="329"/>
+      <c r="J103" s="329"/>
+      <c r="K103" s="329"/>
+      <c r="L103" s="329"/>
+      <c r="M103" s="329"/>
+      <c r="N103" s="329"/>
+      <c r="O103" s="329"/>
+    </row>
+    <row r="104" spans="2:15" ht="14.25" hidden="1"/>
+    <row r="105" spans="2:15" ht="14.25" hidden="1"/>
+    <row r="106" spans="2:15" ht="14.25" hidden="1">
+      <c r="B106" s="333"/>
+      <c r="C106" s="333"/>
+      <c r="D106" s="333"/>
+      <c r="E106" s="333"/>
+      <c r="F106" s="333"/>
+      <c r="G106" s="333"/>
+      <c r="H106" s="333"/>
+      <c r="I106" s="333"/>
+      <c r="J106" s="333"/>
+      <c r="K106" s="333"/>
+      <c r="L106" s="333"/>
+      <c r="M106" s="333"/>
+      <c r="N106" s="333"/>
+      <c r="O106" s="333"/>
+    </row>
+    <row r="107" spans="2:15" ht="14.25" hidden="1">
+      <c r="B107" s="333"/>
+      <c r="C107" s="333"/>
+      <c r="D107" s="333"/>
+      <c r="E107" s="333"/>
+      <c r="F107" s="333"/>
+      <c r="G107" s="333"/>
+      <c r="H107" s="333"/>
+      <c r="I107" s="333"/>
+      <c r="J107" s="333"/>
+      <c r="K107" s="333"/>
+      <c r="L107" s="333"/>
+      <c r="M107" s="333"/>
+      <c r="N107" s="333"/>
+      <c r="O107" s="333"/>
+    </row>
+    <row r="108" spans="2:15" ht="14.25" hidden="1">
+      <c r="B108" s="360"/>
+      <c r="C108" s="360"/>
+      <c r="D108" s="360"/>
+      <c r="E108" s="333"/>
+      <c r="F108" s="333"/>
+      <c r="G108" s="333"/>
+      <c r="H108" s="333"/>
+      <c r="I108" s="333"/>
+      <c r="J108" s="333"/>
+      <c r="K108" s="333"/>
+      <c r="L108" s="333"/>
+      <c r="M108" s="333"/>
+      <c r="N108" s="333"/>
+      <c r="O108" s="333"/>
+    </row>
+    <row r="109" spans="2:15" ht="63.75" hidden="1" customHeight="1">
+      <c r="B109" s="367"/>
+      <c r="C109" s="367"/>
+      <c r="D109" s="367"/>
+      <c r="E109" s="367"/>
+      <c r="F109" s="367"/>
+      <c r="G109" s="367"/>
+      <c r="H109" s="367"/>
+      <c r="I109" s="367"/>
+      <c r="J109" s="367"/>
+      <c r="K109" s="367"/>
+      <c r="L109" s="367"/>
+      <c r="M109" s="367"/>
+      <c r="N109" s="367"/>
+      <c r="O109" s="367"/>
+    </row>
+    <row r="110" spans="2:15" ht="19.5" hidden="1" customHeight="1">
+      <c r="B110" s="334"/>
+      <c r="C110" s="334"/>
+      <c r="D110" s="334"/>
+      <c r="E110" s="334"/>
+      <c r="F110" s="334"/>
+      <c r="G110" s="334"/>
+      <c r="H110" s="334"/>
+      <c r="I110" s="334"/>
+      <c r="J110" s="334"/>
+      <c r="K110" s="334"/>
+      <c r="L110" s="334"/>
+      <c r="M110" s="334"/>
+      <c r="N110" s="334"/>
+      <c r="O110" s="334"/>
+    </row>
+    <row r="111" spans="2:15" ht="14.25" hidden="1"/>
+    <row r="112" spans="2:15" ht="14.25" hidden="1">
+      <c r="B112" s="317"/>
+    </row>
+    <row r="113" spans="2:15" ht="15" hidden="1" customHeight="1">
+      <c r="B113" s="308"/>
+      <c r="C113" s="308"/>
+      <c r="D113" s="308"/>
+      <c r="E113" s="308"/>
+      <c r="F113" s="308"/>
+      <c r="G113" s="308"/>
+      <c r="H113" s="308"/>
+      <c r="I113" s="308"/>
+      <c r="J113" s="308"/>
+      <c r="K113" s="308"/>
+      <c r="L113" s="308"/>
+      <c r="M113" s="308"/>
+      <c r="N113" s="308"/>
+      <c r="O113" s="308"/>
+    </row>
+    <row r="114" spans="2:15" ht="14.25" hidden="1">
+      <c r="B114" s="333"/>
+      <c r="C114" s="329"/>
+      <c r="D114" s="329"/>
+      <c r="E114" s="329"/>
+      <c r="F114" s="329"/>
+      <c r="G114" s="329"/>
+      <c r="H114" s="329"/>
+      <c r="I114" s="329"/>
+      <c r="J114" s="329"/>
+      <c r="K114" s="329"/>
+      <c r="L114" s="329"/>
+      <c r="M114" s="329"/>
+      <c r="N114" s="329"/>
+      <c r="O114" s="329"/>
+    </row>
+    <row r="115" spans="2:15" ht="14.25" hidden="1">
+      <c r="B115" s="333"/>
+      <c r="C115" s="329"/>
+      <c r="D115" s="329"/>
+      <c r="E115" s="329"/>
+      <c r="F115" s="329"/>
+      <c r="G115" s="329"/>
+      <c r="H115" s="329"/>
+      <c r="I115" s="329"/>
+      <c r="J115" s="329"/>
+      <c r="K115" s="329"/>
+      <c r="L115" s="329"/>
+      <c r="M115" s="329"/>
+      <c r="N115" s="329"/>
+      <c r="O115" s="329"/>
+    </row>
+    <row r="116" spans="2:15" ht="14.25" hidden="1">
+      <c r="B116" s="365"/>
+      <c r="C116" s="368"/>
+      <c r="D116" s="368"/>
+      <c r="E116" s="368"/>
+      <c r="F116" s="368"/>
+      <c r="G116" s="368"/>
+      <c r="H116" s="368"/>
+      <c r="I116" s="368"/>
+      <c r="J116" s="368"/>
+      <c r="K116" s="368"/>
+      <c r="L116" s="368"/>
+      <c r="M116" s="368"/>
+      <c r="N116" s="368"/>
+      <c r="O116" s="368"/>
+    </row>
+    <row r="117" spans="2:15" ht="14.25" hidden="1">
+      <c r="B117" s="360"/>
+      <c r="C117" s="360"/>
+      <c r="D117" s="335"/>
+      <c r="E117" s="335"/>
+      <c r="F117" s="335"/>
+      <c r="G117" s="335"/>
+      <c r="H117" s="335"/>
+      <c r="I117" s="335"/>
+      <c r="J117" s="335"/>
+      <c r="K117" s="335"/>
+      <c r="L117" s="335"/>
+      <c r="M117" s="335"/>
+      <c r="N117" s="335"/>
+      <c r="O117" s="335"/>
+    </row>
+    <row r="118" spans="2:15" ht="14.25" hidden="1">
+      <c r="B118" s="325"/>
+      <c r="C118" s="325"/>
+      <c r="D118" s="335"/>
+      <c r="E118" s="335"/>
+      <c r="F118" s="335"/>
+      <c r="G118" s="335"/>
+      <c r="H118" s="335"/>
+      <c r="I118" s="335"/>
+      <c r="J118" s="335"/>
+      <c r="K118" s="335"/>
+      <c r="L118" s="335"/>
+      <c r="M118" s="335"/>
+      <c r="N118" s="335"/>
+      <c r="O118" s="335"/>
+    </row>
+    <row r="119" spans="2:15" ht="14.25" hidden="1">
+      <c r="B119" s="359"/>
+      <c r="C119" s="359"/>
+      <c r="D119" s="359"/>
+      <c r="E119" s="359"/>
+      <c r="F119" s="359"/>
+      <c r="G119" s="359"/>
+      <c r="H119" s="359"/>
+      <c r="I119" s="359"/>
+      <c r="J119" s="359"/>
+      <c r="K119" s="359"/>
+      <c r="L119" s="359"/>
+      <c r="M119" s="359"/>
+      <c r="N119" s="359"/>
+      <c r="O119" s="359"/>
+    </row>
+    <row r="120" spans="2:15" ht="14.25" hidden="1">
+      <c r="B120" s="329"/>
+      <c r="C120" s="329"/>
+      <c r="D120" s="329"/>
+      <c r="E120" s="329"/>
+      <c r="F120" s="329"/>
+      <c r="G120" s="329"/>
+      <c r="H120" s="329"/>
+      <c r="I120" s="329"/>
+      <c r="J120" s="329"/>
+      <c r="K120" s="329"/>
+      <c r="L120" s="329"/>
+      <c r="M120" s="329"/>
+      <c r="N120" s="329"/>
+      <c r="O120" s="329"/>
+    </row>
+    <row r="121" spans="2:15" ht="15.75" hidden="1" customHeight="1">
+      <c r="B121" s="360"/>
+      <c r="C121" s="360"/>
+      <c r="D121" s="360"/>
+      <c r="E121" s="360"/>
+      <c r="F121" s="360"/>
+      <c r="G121" s="360"/>
+      <c r="H121" s="325"/>
+      <c r="I121" s="329"/>
+      <c r="J121" s="329"/>
+      <c r="K121" s="329"/>
+      <c r="L121" s="329"/>
+      <c r="M121" s="329"/>
+      <c r="N121" s="329"/>
+      <c r="O121" s="329"/>
+    </row>
+    <row r="122" spans="2:15" ht="15.75" hidden="1" customHeight="1">
+      <c r="B122" s="332"/>
+      <c r="C122" s="332"/>
+      <c r="D122" s="332"/>
+      <c r="E122" s="332"/>
+      <c r="F122" s="332"/>
+      <c r="G122" s="332"/>
+      <c r="H122" s="332"/>
+      <c r="I122" s="329"/>
+      <c r="J122" s="329"/>
+      <c r="K122" s="329"/>
+      <c r="L122" s="329"/>
+      <c r="M122" s="329"/>
+      <c r="N122" s="329"/>
+      <c r="O122" s="329"/>
+    </row>
+    <row r="123" spans="2:15" ht="15.75" hidden="1" customHeight="1">
+      <c r="C123" s="332"/>
+      <c r="D123" s="332"/>
+      <c r="E123" s="332"/>
+      <c r="F123" s="332"/>
+      <c r="G123" s="332"/>
+      <c r="H123" s="332"/>
+      <c r="I123" s="329"/>
+      <c r="J123" s="329"/>
+      <c r="K123" s="329"/>
+      <c r="L123" s="329"/>
+      <c r="M123" s="329"/>
+      <c r="N123" s="329"/>
+      <c r="O123" s="329"/>
+    </row>
+    <row r="124" spans="2:15" ht="15.75" hidden="1" customHeight="1">
+      <c r="C124" s="332"/>
+      <c r="D124" s="332"/>
+      <c r="E124" s="332"/>
+      <c r="F124" s="332"/>
+      <c r="G124" s="332"/>
+      <c r="H124" s="332"/>
+      <c r="I124" s="329"/>
+      <c r="J124" s="329"/>
+      <c r="K124" s="329"/>
+      <c r="L124" s="329"/>
+      <c r="M124" s="329"/>
+      <c r="N124" s="329"/>
+      <c r="O124" s="329"/>
+    </row>
+    <row r="125" spans="2:15" ht="15.75" hidden="1" customHeight="1">
+      <c r="B125" s="359"/>
+      <c r="C125" s="359"/>
+      <c r="D125" s="359"/>
+      <c r="E125" s="359"/>
+      <c r="F125" s="359"/>
+      <c r="G125" s="359"/>
+      <c r="H125" s="359"/>
+      <c r="I125" s="359"/>
+      <c r="J125" s="359"/>
+      <c r="K125" s="359"/>
+      <c r="L125" s="359"/>
+      <c r="M125" s="359"/>
+      <c r="N125" s="359"/>
+      <c r="O125" s="359"/>
+    </row>
+    <row r="126" spans="2:15" ht="15.75" hidden="1" customHeight="1">
+      <c r="B126" s="359"/>
+      <c r="C126" s="359"/>
+      <c r="D126" s="359"/>
+      <c r="E126" s="359"/>
+      <c r="F126" s="359"/>
+      <c r="G126" s="359"/>
+      <c r="H126" s="359"/>
+      <c r="I126" s="359"/>
+      <c r="J126" s="359"/>
+      <c r="K126" s="359"/>
+      <c r="L126" s="359"/>
+      <c r="M126" s="359"/>
+      <c r="N126" s="359"/>
+      <c r="O126" s="359"/>
+    </row>
+    <row r="127" spans="2:15" ht="15.75" hidden="1" customHeight="1">
+      <c r="B127" s="359"/>
+      <c r="C127" s="359"/>
+      <c r="D127" s="359"/>
+      <c r="E127" s="359"/>
+      <c r="F127" s="359"/>
+      <c r="G127" s="359"/>
+      <c r="H127" s="359"/>
+      <c r="I127" s="359"/>
+      <c r="J127" s="359"/>
+      <c r="K127" s="359"/>
+      <c r="L127" s="359"/>
+      <c r="M127" s="359"/>
+      <c r="N127" s="359"/>
+      <c r="O127" s="359"/>
+    </row>
+    <row r="128" spans="2:15" ht="15.75" hidden="1" customHeight="1">
+      <c r="B128" s="307"/>
+      <c r="C128" s="307"/>
+      <c r="D128" s="307"/>
+      <c r="E128" s="307"/>
+      <c r="F128" s="307"/>
+      <c r="G128" s="307"/>
+      <c r="H128" s="307"/>
+      <c r="I128" s="307"/>
+      <c r="J128" s="307"/>
+      <c r="K128" s="307"/>
+      <c r="L128" s="307"/>
+      <c r="M128" s="307"/>
+      <c r="N128" s="307"/>
+      <c r="O128" s="307"/>
+    </row>
+    <row r="129" spans="2:15" ht="15" hidden="1" customHeight="1">
+      <c r="B129" s="359"/>
+      <c r="C129" s="359"/>
+      <c r="D129" s="359"/>
+      <c r="E129" s="359"/>
+      <c r="F129" s="359"/>
+      <c r="G129" s="359"/>
+      <c r="H129" s="359"/>
+      <c r="I129" s="359"/>
+      <c r="J129" s="359"/>
+      <c r="K129" s="359"/>
+      <c r="L129" s="359"/>
+      <c r="M129" s="359"/>
+      <c r="N129" s="359"/>
+      <c r="O129" s="359"/>
+    </row>
+    <row r="130" spans="2:15" ht="15" hidden="1" customHeight="1">
+      <c r="B130" s="359"/>
+      <c r="C130" s="359"/>
+      <c r="D130" s="359"/>
+      <c r="E130" s="359"/>
+      <c r="F130" s="359"/>
+      <c r="G130" s="359"/>
+      <c r="H130" s="359"/>
+      <c r="I130" s="359"/>
+      <c r="J130" s="359"/>
+      <c r="K130" s="359"/>
+      <c r="L130" s="359"/>
+      <c r="M130" s="359"/>
+      <c r="N130" s="359"/>
+      <c r="O130" s="359"/>
+    </row>
+    <row r="131" spans="2:15" ht="15" hidden="1" customHeight="1">
+      <c r="B131" s="359"/>
+      <c r="C131" s="359"/>
+      <c r="D131" s="359"/>
+      <c r="E131" s="359"/>
+      <c r="F131" s="359"/>
+      <c r="G131" s="359"/>
+      <c r="H131" s="359"/>
+      <c r="I131" s="359"/>
+      <c r="J131" s="359"/>
+      <c r="K131" s="359"/>
+      <c r="L131" s="359"/>
+      <c r="M131" s="359"/>
+      <c r="N131" s="359"/>
+      <c r="O131" s="359"/>
+    </row>
+    <row r="132" spans="2:15" ht="15" hidden="1" customHeight="1">
+      <c r="B132" s="359"/>
+      <c r="C132" s="359"/>
+      <c r="D132" s="359"/>
+      <c r="E132" s="359"/>
+      <c r="F132" s="359"/>
+      <c r="G132" s="359"/>
+      <c r="H132" s="359"/>
+      <c r="I132" s="359"/>
+      <c r="J132" s="359"/>
+      <c r="K132" s="359"/>
+      <c r="L132" s="359"/>
+      <c r="M132" s="359"/>
+      <c r="N132" s="359"/>
+      <c r="O132" s="359"/>
+    </row>
+    <row r="133" spans="2:15" ht="15" hidden="1" customHeight="1">
+      <c r="B133" s="308"/>
+      <c r="C133" s="308"/>
+      <c r="D133" s="308"/>
+      <c r="E133" s="308"/>
+      <c r="F133" s="308"/>
+      <c r="G133" s="308"/>
+      <c r="H133" s="308"/>
+      <c r="I133" s="308"/>
+      <c r="J133" s="308"/>
+      <c r="K133" s="308"/>
+      <c r="L133" s="308"/>
+      <c r="M133" s="308"/>
+      <c r="N133" s="308"/>
+      <c r="O133" s="308"/>
+    </row>
+    <row r="134" spans="2:15" ht="15" hidden="1" customHeight="1">
+      <c r="C134" s="308"/>
+      <c r="D134" s="308"/>
+      <c r="E134" s="308"/>
+      <c r="F134" s="308"/>
+      <c r="G134" s="308"/>
+      <c r="H134" s="308"/>
+      <c r="I134" s="308"/>
+      <c r="J134" s="308"/>
+      <c r="K134" s="308"/>
+      <c r="L134" s="308"/>
+      <c r="M134" s="308"/>
+      <c r="N134" s="308"/>
+      <c r="O134" s="308"/>
+    </row>
+    <row r="135" spans="2:15" ht="15" hidden="1" customHeight="1">
+      <c r="B135" s="308"/>
+      <c r="C135" s="308"/>
+      <c r="D135" s="308"/>
+      <c r="E135" s="308"/>
+      <c r="F135" s="308"/>
+      <c r="G135" s="308"/>
+      <c r="H135" s="308"/>
+      <c r="I135" s="308"/>
+      <c r="J135" s="308"/>
+      <c r="K135" s="308"/>
+      <c r="L135" s="308"/>
+      <c r="M135" s="308"/>
+      <c r="N135" s="308"/>
+      <c r="O135" s="308"/>
+    </row>
+    <row r="136" spans="2:15" ht="15" hidden="1" customHeight="1">
+      <c r="B136" s="359"/>
+      <c r="C136" s="359"/>
+      <c r="D136" s="359"/>
+      <c r="E136" s="359"/>
+      <c r="F136" s="359"/>
+      <c r="G136" s="359"/>
+      <c r="H136" s="359"/>
+      <c r="I136" s="359"/>
+      <c r="J136" s="359"/>
+      <c r="K136" s="359"/>
+      <c r="L136" s="359"/>
+      <c r="M136" s="359"/>
+      <c r="N136" s="359"/>
+      <c r="O136" s="359"/>
+    </row>
+    <row r="137" spans="2:15" ht="15" hidden="1" customHeight="1">
+      <c r="B137" s="359"/>
+      <c r="C137" s="359"/>
+      <c r="D137" s="359"/>
+      <c r="E137" s="359"/>
+      <c r="F137" s="359"/>
+      <c r="G137" s="359"/>
+      <c r="H137" s="359"/>
+      <c r="I137" s="359"/>
+      <c r="J137" s="359"/>
+      <c r="K137" s="359"/>
+      <c r="L137" s="359"/>
+      <c r="M137" s="359"/>
+      <c r="N137" s="359"/>
+      <c r="O137" s="359"/>
+    </row>
+    <row r="138" spans="2:15" ht="15" hidden="1" customHeight="1">
+      <c r="B138" s="308"/>
+      <c r="C138" s="308"/>
+      <c r="D138" s="308"/>
+      <c r="E138" s="308"/>
+      <c r="F138" s="308"/>
+      <c r="G138" s="308"/>
+      <c r="H138" s="308"/>
+      <c r="I138" s="308"/>
+      <c r="J138" s="308"/>
+      <c r="K138" s="308"/>
+      <c r="L138" s="308"/>
+      <c r="M138" s="308"/>
+      <c r="N138" s="308"/>
+      <c r="O138" s="308"/>
+    </row>
+    <row r="139" spans="2:15" ht="15" hidden="1" customHeight="1">
+      <c r="C139" s="308"/>
+      <c r="D139" s="308"/>
+      <c r="E139" s="308"/>
+      <c r="F139" s="308"/>
+      <c r="G139" s="308"/>
+      <c r="H139" s="308"/>
+      <c r="I139" s="308"/>
+      <c r="J139" s="308"/>
+      <c r="K139" s="308"/>
+      <c r="L139" s="308"/>
+      <c r="M139" s="308"/>
+      <c r="N139" s="308"/>
+      <c r="O139" s="308"/>
+    </row>
+    <row r="140" spans="2:15" ht="14.25" hidden="1">
+      <c r="B140" s="329"/>
+      <c r="C140" s="329"/>
+      <c r="D140" s="329"/>
+      <c r="E140" s="329"/>
+      <c r="F140" s="329"/>
+      <c r="G140" s="329"/>
+      <c r="H140" s="329"/>
+      <c r="I140" s="329"/>
+      <c r="J140" s="329"/>
+      <c r="K140" s="329"/>
+      <c r="L140" s="329"/>
+      <c r="M140" s="329"/>
+      <c r="N140" s="329"/>
+      <c r="O140" s="329"/>
+    </row>
+    <row r="141" spans="2:15" ht="14.25" hidden="1">
+      <c r="B141" s="360"/>
+      <c r="C141" s="361"/>
+      <c r="D141" s="361"/>
+      <c r="E141" s="361"/>
+      <c r="F141" s="361"/>
+      <c r="G141" s="361"/>
+      <c r="H141" s="361"/>
+      <c r="I141" s="361"/>
+      <c r="J141" s="361"/>
+      <c r="K141" s="361"/>
+      <c r="L141" s="361"/>
+      <c r="M141" s="361"/>
+      <c r="N141" s="361"/>
+      <c r="O141" s="361"/>
+    </row>
+    <row r="142" spans="2:15" ht="14.25" hidden="1">
+      <c r="B142" s="325"/>
+      <c r="C142" s="336"/>
+      <c r="D142" s="336"/>
+      <c r="E142" s="336"/>
+      <c r="F142" s="336"/>
+      <c r="G142" s="336"/>
+      <c r="H142" s="336"/>
+      <c r="I142" s="336"/>
+      <c r="J142" s="336"/>
+      <c r="K142" s="336"/>
+      <c r="L142" s="336"/>
+      <c r="M142" s="336"/>
+      <c r="N142" s="336"/>
+      <c r="O142" s="336"/>
+    </row>
+    <row r="143" spans="2:15" ht="14.25" hidden="1">
+      <c r="C143" s="336"/>
+      <c r="D143" s="336"/>
+      <c r="E143" s="336"/>
+      <c r="F143" s="336"/>
+      <c r="G143" s="336"/>
+      <c r="H143" s="336"/>
+      <c r="I143" s="336"/>
+      <c r="J143" s="336"/>
+      <c r="K143" s="336"/>
+      <c r="L143" s="336"/>
+      <c r="M143" s="336"/>
+      <c r="N143" s="336"/>
+      <c r="O143" s="336"/>
+    </row>
+    <row r="144" spans="2:15" ht="14.25" hidden="1">
+      <c r="B144" s="325"/>
+      <c r="C144" s="336"/>
+      <c r="D144" s="336"/>
+      <c r="E144" s="336"/>
+      <c r="F144" s="336"/>
+      <c r="G144" s="336"/>
+      <c r="H144" s="336"/>
+      <c r="I144" s="336"/>
+      <c r="J144" s="336"/>
+      <c r="K144" s="336"/>
+      <c r="L144" s="336"/>
+      <c r="M144" s="336"/>
+      <c r="N144" s="336"/>
+      <c r="O144" s="336"/>
+    </row>
+    <row r="145" spans="2:15" ht="15.75" hidden="1" customHeight="1">
+      <c r="B145" s="359"/>
+      <c r="C145" s="359"/>
+      <c r="D145" s="359"/>
+      <c r="E145" s="359"/>
+      <c r="F145" s="359"/>
+      <c r="G145" s="359"/>
+      <c r="H145" s="359"/>
+      <c r="I145" s="359"/>
+      <c r="J145" s="359"/>
+      <c r="K145" s="359"/>
+      <c r="L145" s="359"/>
+      <c r="M145" s="359"/>
+      <c r="N145" s="359"/>
+      <c r="O145" s="359"/>
+    </row>
+    <row r="146" spans="2:15" ht="15.75" hidden="1" customHeight="1">
+      <c r="B146" s="359"/>
+      <c r="C146" s="359"/>
+      <c r="D146" s="359"/>
+      <c r="E146" s="359"/>
+      <c r="F146" s="359"/>
+      <c r="G146" s="359"/>
+      <c r="H146" s="359"/>
+      <c r="I146" s="359"/>
+      <c r="J146" s="359"/>
+      <c r="K146" s="359"/>
+      <c r="L146" s="359"/>
+      <c r="M146" s="359"/>
+      <c r="N146" s="359"/>
+      <c r="O146" s="359"/>
+    </row>
+    <row r="147" spans="2:15" ht="15.75" hidden="1" customHeight="1">
+      <c r="B147" s="359"/>
+      <c r="C147" s="359"/>
+      <c r="D147" s="359"/>
+      <c r="E147" s="359"/>
+      <c r="F147" s="359"/>
+      <c r="G147" s="359"/>
+      <c r="H147" s="359"/>
+      <c r="I147" s="359"/>
+      <c r="J147" s="359"/>
+      <c r="K147" s="359"/>
+      <c r="L147" s="359"/>
+      <c r="M147" s="359"/>
+      <c r="N147" s="359"/>
+      <c r="O147" s="359"/>
+    </row>
+    <row r="148" spans="2:15" ht="15.75" hidden="1" customHeight="1">
+      <c r="B148" s="359"/>
+      <c r="C148" s="359"/>
+      <c r="D148" s="359"/>
+      <c r="E148" s="359"/>
+      <c r="F148" s="359"/>
+      <c r="G148" s="359"/>
+      <c r="H148" s="359"/>
+      <c r="I148" s="359"/>
+      <c r="J148" s="359"/>
+      <c r="K148" s="359"/>
+      <c r="L148" s="359"/>
+      <c r="M148" s="359"/>
+      <c r="N148" s="359"/>
+      <c r="O148" s="359"/>
+    </row>
+    <row r="149" spans="2:15" ht="15.75" hidden="1" customHeight="1">
+      <c r="B149" s="319"/>
+      <c r="C149" s="320"/>
+      <c r="D149" s="320"/>
+      <c r="E149" s="320"/>
+      <c r="F149" s="320"/>
+      <c r="G149" s="320"/>
+      <c r="H149" s="320"/>
+      <c r="I149" s="320"/>
+      <c r="J149" s="320"/>
+      <c r="K149" s="320"/>
+      <c r="L149" s="320"/>
+      <c r="M149" s="320"/>
+      <c r="N149" s="320"/>
+      <c r="O149" s="320"/>
+    </row>
+    <row r="150" spans="2:15" ht="15.75" hidden="1" customHeight="1">
+      <c r="C150" s="320"/>
+      <c r="D150" s="320"/>
+      <c r="E150" s="320"/>
+      <c r="F150" s="320"/>
+      <c r="G150" s="320"/>
+      <c r="H150" s="320"/>
+      <c r="I150" s="320"/>
+      <c r="J150" s="320"/>
+      <c r="K150" s="320"/>
+      <c r="L150" s="320"/>
+      <c r="M150" s="320"/>
+      <c r="N150" s="320"/>
+      <c r="O150" s="320"/>
+    </row>
+    <row r="151" spans="2:15" ht="14.25" hidden="1">
+      <c r="B151" s="321"/>
+      <c r="C151" s="321"/>
+      <c r="D151" s="321"/>
+      <c r="E151" s="321"/>
+      <c r="F151" s="321"/>
+      <c r="G151" s="321"/>
+      <c r="H151" s="321"/>
+      <c r="I151" s="321"/>
+      <c r="J151" s="321"/>
+      <c r="K151" s="321"/>
+      <c r="L151" s="321"/>
+      <c r="M151" s="321"/>
+      <c r="N151" s="321"/>
+      <c r="O151" s="321"/>
+    </row>
+    <row r="152" spans="2:15" ht="14.25" hidden="1">
+      <c r="C152" s="321"/>
+      <c r="D152" s="321"/>
+      <c r="E152" s="321"/>
+      <c r="F152" s="321"/>
+      <c r="G152" s="321"/>
+      <c r="H152" s="321"/>
+      <c r="I152" s="321"/>
+      <c r="J152" s="321"/>
+      <c r="K152" s="321"/>
+      <c r="L152" s="321"/>
+      <c r="M152" s="321"/>
+      <c r="N152" s="321"/>
+      <c r="O152" s="321"/>
+    </row>
+    <row r="153" spans="2:15" ht="14.25" hidden="1">
+      <c r="B153" s="359"/>
+      <c r="C153" s="359"/>
+      <c r="D153" s="359"/>
+      <c r="E153" s="359"/>
+      <c r="F153" s="359"/>
+      <c r="G153" s="359"/>
+      <c r="H153" s="359"/>
+      <c r="I153" s="359"/>
+      <c r="J153" s="359"/>
+      <c r="K153" s="359"/>
+      <c r="L153" s="359"/>
+      <c r="M153" s="359"/>
+      <c r="N153" s="359"/>
+      <c r="O153" s="359"/>
+    </row>
+    <row r="154" spans="2:15" ht="14.25" hidden="1">
+      <c r="C154" s="329"/>
+      <c r="D154" s="329"/>
+      <c r="E154" s="329"/>
+      <c r="F154" s="329"/>
+      <c r="G154" s="329"/>
+      <c r="H154" s="329"/>
+      <c r="I154" s="329"/>
+      <c r="J154" s="329"/>
+      <c r="K154" s="329"/>
+      <c r="L154" s="329"/>
+      <c r="M154" s="329"/>
+      <c r="N154" s="329"/>
+      <c r="O154" s="329"/>
+    </row>
+    <row r="155" spans="2:15" ht="14.25" hidden="1">
+      <c r="B155" s="329"/>
+      <c r="C155" s="329"/>
+      <c r="D155" s="329"/>
+      <c r="E155" s="329"/>
+      <c r="F155" s="329"/>
+      <c r="G155" s="329"/>
+      <c r="H155" s="329"/>
+      <c r="I155" s="329"/>
+      <c r="J155" s="329"/>
+      <c r="K155" s="329"/>
+      <c r="L155" s="329"/>
+      <c r="M155" s="329"/>
+      <c r="N155" s="329"/>
+      <c r="O155" s="329"/>
+    </row>
+    <row r="156" spans="2:15" ht="14.25" hidden="1"/>
+    <row r="157" spans="2:15" ht="14.25" hidden="1"/>
+    <row r="158" spans="2:15" ht="14.25" hidden="1">
+      <c r="B158" s="360"/>
+      <c r="C158" s="361"/>
+      <c r="D158" s="361"/>
+      <c r="E158" s="361"/>
+      <c r="F158" s="361"/>
+      <c r="G158" s="361"/>
+      <c r="H158" s="361"/>
+      <c r="I158" s="361"/>
+      <c r="J158" s="361"/>
+      <c r="K158" s="361"/>
+      <c r="L158" s="361"/>
+      <c r="M158" s="361"/>
+      <c r="N158" s="361"/>
+      <c r="O158" s="361"/>
+    </row>
+    <row r="159" spans="2:15" ht="14.25" hidden="1"/>
+    <row r="160" spans="2:15" ht="14.25" hidden="1"/>
+    <row r="161" ht="14.25" hidden="1"/>
+    <row r="162" ht="14.25" hidden="1"/>
+    <row r="163" ht="14.25" hidden="1"/>
+    <row r="164" ht="14.25" hidden="1"/>
+    <row r="165" ht="14.25" hidden="1"/>
+    <row r="166" ht="14.25" hidden="1"/>
+    <row r="167" ht="14.25" hidden="1"/>
+    <row r="168" ht="14.25" hidden="1"/>
+    <row r="169" ht="14.25" hidden="1"/>
+    <row r="170" ht="14.25" hidden="1"/>
+    <row r="171" ht="14.25" hidden="1"/>
+    <row r="172" ht="14.25" hidden="1"/>
+    <row r="173" ht="14.25" hidden="1"/>
+    <row r="174" ht="14.25" hidden="1"/>
+    <row r="175" ht="14.25" hidden="1"/>
+    <row r="176" ht="14.25" hidden="1"/>
+    <row r="177" ht="14.25" hidden="1"/>
+    <row r="178" ht="14.25" hidden="1"/>
+    <row r="179" ht="14.25" hidden="1"/>
+    <row r="180" ht="14.25" hidden="1"/>
+    <row r="181" ht="14.25" hidden="1"/>
+    <row r="182" ht="14.25" hidden="1"/>
+    <row r="183" ht="14.25" hidden="1"/>
+    <row r="184" ht="14.25" hidden="1"/>
+    <row r="185" ht="14.25" hidden="1"/>
+    <row r="186" ht="14.25" hidden="1"/>
+    <row r="187" ht="14.25" hidden="1"/>
+    <row r="188" ht="14.25" hidden="1"/>
+    <row r="189" ht="14.25" hidden="1"/>
+    <row r="190" ht="14.25" hidden="1"/>
+    <row r="191" ht="14.25" hidden="1"/>
+    <row r="192" ht="14.25" hidden="1"/>
+    <row r="193" ht="14.25" hidden="1"/>
+    <row r="194" ht="14.25" hidden="1"/>
+    <row r="195" ht="14.25" hidden="1"/>
+    <row r="196" ht="14.25" hidden="1"/>
+    <row r="197" ht="14.25" hidden="1"/>
+    <row r="198" ht="14.25" hidden="1"/>
+    <row r="199" ht="14.25" hidden="1"/>
+    <row r="200" ht="14.25" hidden="1"/>
+    <row r="201" ht="14.25" hidden="1"/>
+    <row r="202" ht="14.25" hidden="1"/>
+    <row r="203" ht="14.25" hidden="1"/>
+    <row r="204" ht="14.25" hidden="1"/>
+    <row r="205" ht="14.25" hidden="1"/>
+    <row r="206" ht="14.25" hidden="1"/>
+    <row r="207" ht="14.25" hidden="1"/>
+    <row r="208" ht="14.25" hidden="1"/>
+    <row r="209" ht="14.25" hidden="1"/>
+    <row r="210" ht="14.25" hidden="1"/>
+    <row r="211" ht="14.25" hidden="1"/>
+    <row r="212" ht="14.25" hidden="1"/>
+    <row r="213" ht="14.25" hidden="1"/>
+    <row r="214" ht="14.25" hidden="1"/>
+    <row r="215" ht="14.25" hidden="1"/>
+    <row r="216" ht="14.25" hidden="1"/>
+    <row r="217" ht="14.25" hidden="1"/>
+    <row r="218" ht="14.25" hidden="1"/>
+    <row r="219" ht="14.25" hidden="1"/>
+    <row r="220" ht="14.25" hidden="1"/>
+    <row r="221" ht="14.25" hidden="1"/>
+    <row r="222" ht="14.25" hidden="1"/>
+    <row r="223" ht="14.25" hidden="1"/>
+    <row r="224" ht="14.25" hidden="1"/>
+    <row r="225" ht="14.25" hidden="1"/>
+    <row r="226" ht="14.25" hidden="1"/>
+    <row r="227" ht="14.25" hidden="1"/>
+    <row r="228" ht="14.25" hidden="1"/>
+    <row r="229" ht="14.25" hidden="1"/>
+    <row r="230" ht="14.25" hidden="1"/>
+    <row r="231" ht="14.25" hidden="1"/>
+    <row r="232" ht="14.25" hidden="1"/>
+    <row r="233" ht="14.25" hidden="1"/>
+    <row r="234" ht="14.25" hidden="1"/>
+    <row r="235" ht="14.25" hidden="1"/>
+    <row r="236" ht="14.25" hidden="1"/>
+    <row r="237" ht="14.25" hidden="1"/>
+    <row r="238" ht="14.25" hidden="1"/>
+    <row r="239" ht="14.25" hidden="1"/>
+    <row r="240" ht="14.25" hidden="1"/>
+    <row r="241" ht="14.25" hidden="1"/>
+    <row r="242" ht="14.25" hidden="1"/>
+    <row r="243" ht="14.25" hidden="1"/>
+    <row r="244" ht="14.25" hidden="1"/>
+    <row r="245" ht="14.25" hidden="1"/>
+    <row r="246" ht="14.25" hidden="1"/>
+    <row r="247" ht="14.25" hidden="1"/>
+    <row r="248" ht="14.25" hidden="1"/>
+    <row r="249" ht="14.25" hidden="1"/>
+    <row r="250" ht="14.25" hidden="1"/>
+    <row r="251" ht="14.25" hidden="1"/>
+    <row r="252" ht="14.25" hidden="1"/>
+    <row r="253" ht="14.25" hidden="1"/>
+    <row r="254" ht="14.25" hidden="1"/>
+    <row r="255" ht="14.25" hidden="1"/>
+    <row r="256" ht="14.25" hidden="1"/>
+    <row r="257" ht="14.25" hidden="1"/>
+    <row r="258" ht="14.25" hidden="1"/>
+    <row r="259" ht="14.25" hidden="1"/>
+    <row r="260" ht="14.25" hidden="1"/>
+    <row r="261" ht="14.25" hidden="1"/>
+    <row r="262" ht="14.25" hidden="1"/>
+    <row r="263" ht="14.25" hidden="1"/>
+    <row r="264" ht="14.25" hidden="1"/>
+    <row r="265" ht="14.25" hidden="1"/>
+    <row r="266" ht="14.25" hidden="1"/>
+    <row r="267" ht="14.25" hidden="1"/>
+    <row r="268" ht="14.25" hidden="1"/>
+    <row r="269" ht="14.25" hidden="1"/>
+    <row r="270" ht="14.25" hidden="1"/>
+    <row r="271" ht="14.25" hidden="1"/>
+    <row r="272" ht="14.25" hidden="1"/>
+    <row r="273" ht="14.25" hidden="1"/>
+    <row r="274" ht="14.25" hidden="1"/>
+    <row r="275" ht="14.25" hidden="1"/>
+    <row r="276" ht="14.25" hidden="1"/>
+    <row r="277" ht="14.25" hidden="1"/>
+    <row r="278" ht="14.25" hidden="1"/>
+    <row r="279" ht="14.25" hidden="1"/>
+    <row r="280" ht="14.25" hidden="1"/>
+    <row r="281" ht="14.25" hidden="1"/>
+    <row r="282" ht="14.25" hidden="1"/>
+    <row r="283" ht="14.25" hidden="1"/>
+    <row r="284" ht="14.25" hidden="1"/>
+    <row r="285" ht="14.25" hidden="1"/>
+    <row r="286" ht="14.25" hidden="1"/>
+    <row r="287" ht="14.25" hidden="1"/>
+    <row r="288" ht="14.25" hidden="1"/>
+    <row r="289" ht="14.25" hidden="1"/>
+    <row r="290" ht="14.25" hidden="1"/>
+    <row r="291" ht="14.25" hidden="1"/>
+    <row r="292" ht="14.25" hidden="1"/>
+    <row r="293" ht="14.25" hidden="1"/>
+    <row r="294" ht="14.25" hidden="1"/>
+    <row r="295" ht="14.25" hidden="1"/>
+    <row r="296" ht="14.25" hidden="1"/>
+    <row r="297" ht="14.25" hidden="1"/>
+    <row r="298" ht="14.25" hidden="1"/>
+    <row r="299" ht="14.25" hidden="1"/>
+    <row r="300" ht="14.25" hidden="1"/>
+    <row r="301" ht="14.25" hidden="1"/>
+    <row r="302" ht="14.25" hidden="1"/>
+    <row r="303" ht="14.25" hidden="1"/>
+    <row r="304" ht="14.25" hidden="1"/>
+    <row r="305" ht="14.25" hidden="1"/>
+    <row r="306" ht="14.25" hidden="1"/>
+    <row r="307" ht="14.25" hidden="1"/>
+    <row r="308" ht="14.25" hidden="1"/>
+    <row r="309" ht="14.25" hidden="1"/>
+    <row r="310" ht="14.25" hidden="1"/>
+    <row r="311" ht="14.25" hidden="1"/>
+    <row r="312" ht="14.25" hidden="1"/>
+    <row r="313" ht="14.25" hidden="1"/>
+    <row r="314" ht="14.25" hidden="1"/>
+    <row r="315" ht="14.25" hidden="1"/>
+    <row r="316" ht="14.25" hidden="1"/>
+    <row r="317" ht="14.25" hidden="1"/>
+    <row r="318" ht="14.25" hidden="1"/>
+    <row r="319" ht="14.25" hidden="1"/>
+    <row r="320" ht="14.25" hidden="1"/>
+    <row r="321" ht="14.25" hidden="1"/>
+    <row r="322" ht="14.25" hidden="1"/>
+    <row r="323" ht="14.25" hidden="1"/>
+    <row r="324" ht="14.25" hidden="1"/>
+    <row r="325" ht="14.25" hidden="1"/>
+    <row r="326" ht="14.25" hidden="1"/>
+    <row r="327" ht="14.25" hidden="1"/>
+    <row r="328" ht="14.25" hidden="1"/>
+    <row r="329" ht="14.25" hidden="1"/>
+    <row r="330" ht="14.25" hidden="1"/>
+    <row r="331" ht="14.25" hidden="1"/>
+    <row r="332" ht="14.25" hidden="1"/>
+    <row r="333" ht="14.25" hidden="1"/>
+    <row r="334" ht="14.25" hidden="1"/>
+    <row r="335" ht="14.25" hidden="1"/>
+    <row r="336" ht="14.25" hidden="1"/>
+    <row r="337" ht="14.25" hidden="1"/>
+    <row r="338" ht="14.25" hidden="1"/>
+    <row r="339" ht="14.25" hidden="1"/>
+    <row r="340" ht="14.25" hidden="1"/>
+    <row r="341" ht="14.25" hidden="1"/>
+    <row r="342" ht="14.25" hidden="1"/>
+    <row r="343" ht="14.25" hidden="1"/>
+    <row r="344" ht="14.25" hidden="1"/>
+    <row r="345" ht="14.25" hidden="1"/>
+    <row r="346" ht="14.25" hidden="1"/>
+    <row r="347" ht="14.25" hidden="1"/>
+    <row r="348" ht="14.25" hidden="1"/>
+    <row r="349" ht="14.25" hidden="1"/>
+    <row r="350" ht="14.25" hidden="1"/>
+    <row r="351" ht="14.25" hidden="1"/>
+    <row r="352" ht="14.25" hidden="1"/>
+    <row r="353" ht="14.25" hidden="1"/>
+    <row r="354" ht="14.25" hidden="1"/>
+    <row r="355" ht="14.25" hidden="1"/>
+    <row r="356" ht="14.25" hidden="1"/>
+    <row r="357" ht="14.25" hidden="1"/>
+    <row r="358" ht="14.25" hidden="1"/>
+    <row r="359" ht="14.25" hidden="1"/>
+    <row r="360" ht="14.25" hidden="1"/>
+    <row r="361" ht="14.25" hidden="1"/>
+    <row r="362" ht="14.25" hidden="1"/>
+    <row r="363" ht="14.25" hidden="1"/>
+    <row r="364" ht="14.25" hidden="1"/>
+    <row r="365" ht="14.25" hidden="1"/>
+    <row r="366" ht="14.25" hidden="1"/>
+    <row r="367" ht="14.25" hidden="1"/>
+    <row r="368" ht="14.25" hidden="1"/>
+    <row r="369" ht="14.25" hidden="1"/>
+    <row r="370" ht="14.25" hidden="1"/>
+    <row r="371" ht="14.25" hidden="1"/>
+    <row r="372" ht="14.25" hidden="1"/>
+    <row r="373" ht="14.25" hidden="1"/>
+    <row r="374" ht="14.25" hidden="1"/>
+    <row r="375" ht="14.25" hidden="1"/>
+    <row r="376" ht="14.25" hidden="1"/>
+    <row r="377" ht="14.25" hidden="1"/>
+    <row r="378" ht="14.25" hidden="1"/>
+    <row r="379" ht="14.25" hidden="1"/>
+    <row r="380" ht="14.25" hidden="1"/>
+    <row r="381" ht="14.25" hidden="1"/>
+    <row r="382" ht="14.25" hidden="1"/>
+    <row r="383" ht="14.25" hidden="1"/>
+    <row r="384" ht="14.25" hidden="1"/>
+    <row r="385" ht="14.25" hidden="1"/>
+    <row r="386" ht="14.25" hidden="1"/>
+    <row r="387" ht="14.25" hidden="1"/>
+    <row r="388" ht="14.25" hidden="1"/>
+    <row r="389" ht="14.25" hidden="1"/>
+    <row r="390" ht="14.25" hidden="1"/>
+    <row r="391" ht="14.25" hidden="1"/>
+    <row r="392" ht="14.25" hidden="1"/>
+    <row r="393" ht="14.25" hidden="1"/>
+    <row r="394" ht="14.25" hidden="1"/>
+    <row r="395" ht="14.25" hidden="1"/>
+    <row r="396" ht="14.25" hidden="1"/>
+    <row r="397" ht="14.25" hidden="1"/>
+    <row r="398" ht="14.25" hidden="1"/>
+    <row r="399" ht="14.25" hidden="1"/>
+    <row r="400" ht="14.25" hidden="1"/>
+    <row r="401" ht="14.25" hidden="1"/>
+    <row r="402" ht="14.25" hidden="1"/>
+    <row r="403" ht="14.25" hidden="1"/>
+    <row r="404" ht="14.25" hidden="1"/>
+    <row r="405" ht="14.25" hidden="1"/>
+    <row r="406" ht="14.25" hidden="1"/>
+    <row r="407" ht="14.25" hidden="1"/>
+    <row r="408" ht="14.25" hidden="1"/>
+    <row r="409" ht="14.25" hidden="1"/>
+    <row r="410" ht="14.25" hidden="1"/>
+    <row r="411" ht="14.25" hidden="1"/>
+    <row r="412" ht="14.25" hidden="1"/>
+    <row r="413" ht="14.25" hidden="1"/>
+    <row r="414" ht="14.25" hidden="1"/>
+    <row r="415" ht="14.25" hidden="1"/>
+    <row r="416" ht="14.25" hidden="1"/>
+    <row r="417" ht="14.25" hidden="1"/>
+    <row r="418" ht="14.25" hidden="1"/>
+    <row r="419" ht="14.25" hidden="1"/>
+    <row r="420" ht="14.25" hidden="1"/>
+    <row r="421" ht="14.25" hidden="1"/>
+    <row r="422" ht="14.25" hidden="1"/>
+    <row r="423" ht="14.25" hidden="1"/>
+    <row r="424" ht="14.25" hidden="1"/>
+    <row r="425" ht="14.25" hidden="1"/>
+    <row r="426" ht="14.25" hidden="1"/>
+    <row r="427" ht="14.25" hidden="1"/>
+    <row r="428" ht="14.25" hidden="1"/>
+    <row r="429" ht="14.25" hidden="1"/>
+    <row r="430" ht="14.25" hidden="1"/>
+    <row r="431" ht="14.25" hidden="1"/>
+    <row r="432" ht="14.25" hidden="1"/>
+    <row r="433" ht="14.25" hidden="1"/>
+    <row r="434" ht="14.25" hidden="1"/>
+    <row r="435" ht="14.25" hidden="1"/>
+    <row r="436" ht="14.25" hidden="1"/>
+    <row r="437" ht="14.25" hidden="1"/>
+    <row r="438" ht="14.25" hidden="1"/>
+    <row r="439" ht="14.25" hidden="1"/>
+    <row r="440" ht="14.25" hidden="1"/>
+    <row r="441" ht="14.25" hidden="1"/>
+    <row r="442" ht="14.25" hidden="1"/>
+    <row r="443" ht="14.25" hidden="1"/>
+    <row r="444" ht="14.25" hidden="1"/>
+    <row r="445" ht="14.25" hidden="1"/>
+    <row r="446" ht="14.25" hidden="1"/>
+    <row r="447" ht="14.25" hidden="1"/>
+    <row r="448" ht="14.25" hidden="1"/>
+    <row r="449" ht="14.25" hidden="1"/>
+    <row r="450" ht="14.25" hidden="1"/>
+    <row r="451" ht="14.25" hidden="1"/>
+    <row r="452" ht="14.25" hidden="1"/>
+    <row r="453" ht="14.25" hidden="1"/>
+    <row r="454" ht="14.25" hidden="1"/>
+    <row r="455" ht="14.25" hidden="1"/>
+    <row r="456" ht="14.25" hidden="1"/>
+    <row r="457" ht="14.25" hidden="1"/>
+    <row r="458" ht="14.25" hidden="1"/>
+    <row r="459" ht="14.25" hidden="1"/>
+    <row r="460" ht="14.25" hidden="1"/>
+    <row r="461" ht="14.25" hidden="1"/>
+    <row r="462" ht="14.25" hidden="1"/>
+    <row r="463" ht="14.25" hidden="1"/>
+    <row r="464" ht="14.25" hidden="1"/>
+    <row r="465" ht="14.25" hidden="1"/>
+    <row r="466" ht="14.25" hidden="1"/>
+    <row r="467" ht="14.25" hidden="1"/>
+    <row r="468" ht="14.25" hidden="1"/>
+    <row r="469" ht="14.25" hidden="1"/>
+    <row r="470" ht="14.25" hidden="1"/>
+    <row r="471" ht="14.25" hidden="1"/>
+    <row r="472" ht="14.25" hidden="1"/>
+    <row r="473" ht="14.25" hidden="1"/>
+    <row r="474" ht="14.25" hidden="1"/>
+    <row r="475" ht="14.25" hidden="1"/>
+    <row r="476" ht="14.25" hidden="1"/>
+    <row r="477" ht="14.25" hidden="1"/>
+    <row r="478" ht="14.25" hidden="1"/>
+    <row r="479" ht="14.25" hidden="1"/>
+    <row r="480" ht="14.25" hidden="1"/>
+    <row r="481" ht="14.25" hidden="1"/>
+    <row r="482" ht="14.25" hidden="1"/>
+    <row r="483" ht="14.25" hidden="1"/>
+    <row r="484" ht="14.25" hidden="1"/>
+    <row r="485" ht="14.25" hidden="1"/>
+    <row r="486" ht="14.25" hidden="1"/>
+    <row r="487" ht="14.25" hidden="1"/>
+    <row r="488" ht="14.25" hidden="1"/>
+    <row r="489" ht="14.25" hidden="1"/>
+    <row r="490" ht="14.25" hidden="1"/>
+    <row r="491" ht="14.25" hidden="1"/>
+    <row r="492" ht="14.25" hidden="1"/>
+    <row r="493" ht="14.25" hidden="1"/>
+    <row r="494" ht="14.25" hidden="1"/>
+    <row r="495" ht="14.25" hidden="1"/>
+    <row r="496" ht="14.25" hidden="1"/>
+    <row r="497" ht="14.25" hidden="1"/>
+    <row r="498" ht="14.25" hidden="1"/>
+    <row r="499" ht="14.25" hidden="1"/>
+    <row r="500" ht="14.25" hidden="1"/>
+    <row r="501" ht="14.25" hidden="1"/>
+    <row r="502" ht="28.5" hidden="1" customHeight="1"/>
+    <row r="503" ht="14.25" hidden="1"/>
+    <row r="504" ht="14.25" hidden="1"/>
+    <row r="505" ht="14.25" hidden="1"/>
+    <row r="506" ht="14.25" hidden="1"/>
+    <row r="507" ht="14.25" hidden="1"/>
+    <row r="508" ht="14.25" hidden="1"/>
+    <row r="509" ht="14.25" hidden="1"/>
+    <row r="510" ht="14.25" hidden="1"/>
+    <row r="511" ht="14.25" hidden="1"/>
+    <row r="512" ht="14.25" hidden="1"/>
+    <row r="513" ht="14.25" hidden="1"/>
+    <row r="514" ht="14.25" hidden="1"/>
+    <row r="515" ht="14.25" hidden="1"/>
+    <row r="516" ht="14.25" hidden="1"/>
+    <row r="517" ht="14.25" hidden="1"/>
+    <row r="518" ht="14.25" hidden="1"/>
+    <row r="519" ht="14.25" hidden="1"/>
+    <row r="520" ht="14.25" hidden="1"/>
+    <row r="521" ht="14.25" hidden="1"/>
+    <row r="522" ht="14.25" hidden="1"/>
+    <row r="523" ht="14.25" hidden="1"/>
+    <row r="524" ht="14.25" hidden="1"/>
+    <row r="525" ht="14.25" hidden="1"/>
+    <row r="526" ht="14.25" hidden="1"/>
+    <row r="527" ht="14.25" hidden="1"/>
+    <row r="528" ht="14.25" hidden="1"/>
+    <row r="529" ht="14.25" hidden="1"/>
+    <row r="530" ht="14.25" hidden="1"/>
+    <row r="531" ht="14.25" hidden="1"/>
+    <row r="532" ht="14.25" hidden="1"/>
+    <row r="533" ht="14.25" hidden="1"/>
+    <row r="534" ht="14.25" hidden="1"/>
+    <row r="535" ht="14.25" hidden="1"/>
+    <row r="536" ht="14.25" hidden="1"/>
+    <row r="537" ht="14.25" hidden="1"/>
+    <row r="538" ht="14.25" hidden="1"/>
+    <row r="539" ht="14.25" hidden="1"/>
+    <row r="540" ht="14.25" hidden="1"/>
+    <row r="541" ht="14.25" hidden="1"/>
+    <row r="542" ht="14.25" hidden="1"/>
+    <row r="543" ht="14.25" hidden="1"/>
+    <row r="544" ht="14.25" hidden="1"/>
+    <row r="545" ht="14.25" hidden="1"/>
+    <row r="546" ht="14.25" hidden="1"/>
+    <row r="547" ht="14.25" hidden="1"/>
+    <row r="548" ht="14.25" hidden="1"/>
+    <row r="549" ht="14.25" hidden="1"/>
+    <row r="550" ht="14.25" hidden="1"/>
+    <row r="551" ht="14.25" hidden="1"/>
+    <row r="552" ht="14.25" hidden="1"/>
+    <row r="553" ht="14.25" hidden="1"/>
+    <row r="554" ht="14.25" hidden="1"/>
+    <row r="555" ht="14.25" hidden="1"/>
+    <row r="556" ht="14.25" hidden="1"/>
+    <row r="557" ht="14.25" hidden="1"/>
+    <row r="558" ht="14.25" hidden="1"/>
+    <row r="559" ht="14.25" hidden="1"/>
+    <row r="560" ht="14.25" hidden="1"/>
+    <row r="561" ht="14.25" hidden="1"/>
+    <row r="562" ht="14.25" hidden="1"/>
+    <row r="563" ht="14.25" hidden="1"/>
+    <row r="564" ht="14.25" hidden="1"/>
+    <row r="565" ht="14.25" hidden="1"/>
+    <row r="566" ht="14.25" hidden="1"/>
+    <row r="567" ht="14.25" hidden="1"/>
+    <row r="568" ht="14.25" hidden="1"/>
+    <row r="569" ht="14.25" hidden="1"/>
+    <row r="570" ht="14.25" hidden="1"/>
+    <row r="571" ht="14.25" hidden="1"/>
+    <row r="572" ht="14.25" hidden="1"/>
+    <row r="573" ht="14.25" hidden="1"/>
+    <row r="574" ht="14.25" hidden="1"/>
+    <row r="575" ht="14.25" hidden="1"/>
+    <row r="576" ht="14.25" hidden="1"/>
+    <row r="577" ht="14.25" hidden="1"/>
+    <row r="578" ht="14.25" hidden="1"/>
+    <row r="579" ht="14.25" hidden="1"/>
+    <row r="580" ht="14.25" hidden="1"/>
+    <row r="581" ht="14.25" hidden="1"/>
+    <row r="582" ht="14.25" hidden="1"/>
+    <row r="583" ht="14.25" hidden="1"/>
+    <row r="584" ht="14.25" hidden="1"/>
+    <row r="585" ht="14.25" hidden="1"/>
+    <row r="586" ht="14.25" hidden="1"/>
+    <row r="587" ht="14.25" hidden="1"/>
+    <row r="588" ht="14.25" hidden="1"/>
+    <row r="589" ht="14.25" hidden="1"/>
+    <row r="590" ht="14.25" hidden="1"/>
+    <row r="591" ht="14.25" hidden="1"/>
+    <row r="592" ht="14.25" hidden="1"/>
+    <row r="593" ht="14.25" hidden="1"/>
+    <row r="594" ht="14.25" hidden="1"/>
+    <row r="595" ht="14.25" hidden="1"/>
+    <row r="596" ht="14.25" hidden="1"/>
+    <row r="597" ht="14.25" hidden="1"/>
+    <row r="598" ht="14.25" hidden="1"/>
+    <row r="599" ht="14.25" hidden="1"/>
+    <row r="600" ht="14.25" hidden="1"/>
+    <row r="601" ht="14.25" hidden="1"/>
+    <row r="602" ht="14.25" hidden="1"/>
+    <row r="603" ht="14.25" hidden="1"/>
+    <row r="604" ht="14.25" hidden="1"/>
+    <row r="605" ht="14.25" hidden="1"/>
+    <row r="606" ht="14.25" hidden="1"/>
+    <row r="607" ht="14.25" hidden="1"/>
+    <row r="608" ht="14.25" hidden="1"/>
+    <row r="609" ht="14.25" hidden="1"/>
+    <row r="610" ht="14.25" hidden="1"/>
+    <row r="611" ht="14.25" hidden="1"/>
+    <row r="612" ht="14.25" hidden="1"/>
+    <row r="613" ht="14.25" hidden="1"/>
+    <row r="614" ht="14.25" hidden="1"/>
+    <row r="615" ht="14.25" hidden="1"/>
+    <row r="616" ht="14.25" hidden="1"/>
+    <row r="617" ht="14.25" hidden="1"/>
+    <row r="618" ht="14.25" hidden="1"/>
+    <row r="619" ht="14.25" hidden="1"/>
+    <row r="620" ht="14.25" hidden="1"/>
+    <row r="621" ht="14.25" hidden="1"/>
+    <row r="622" ht="14.25" hidden="1"/>
+    <row r="623" ht="14.25" hidden="1"/>
+    <row r="624" ht="14.25" hidden="1"/>
+    <row r="625" ht="14.25" hidden="1"/>
+    <row r="626" ht="14.25" hidden="1"/>
+    <row r="627" ht="14.25" hidden="1"/>
+    <row r="628" ht="14.25" hidden="1"/>
+    <row r="629" ht="14.25" hidden="1"/>
+    <row r="630" ht="14.25" hidden="1"/>
+    <row r="631" ht="14.25" hidden="1"/>
+    <row r="632" ht="14.25" hidden="1"/>
+    <row r="633" ht="14.25" hidden="1"/>
+    <row r="634" ht="14.25" hidden="1"/>
+    <row r="635" ht="14.25" hidden="1"/>
+    <row r="636" ht="14.25" hidden="1"/>
+    <row r="637" ht="14.25" hidden="1"/>
+    <row r="638" ht="14.25" hidden="1"/>
+    <row r="639" ht="14.25" hidden="1"/>
+    <row r="640" ht="14.25" hidden="1"/>
+    <row r="641" ht="14.25" hidden="1"/>
+    <row r="642" ht="14.25" hidden="1"/>
+    <row r="643" ht="14.25" hidden="1"/>
+    <row r="644" ht="14.25" hidden="1"/>
+    <row r="645" ht="14.25" hidden="1"/>
+    <row r="646" ht="14.25" hidden="1"/>
+    <row r="647" ht="14.25" hidden="1"/>
+    <row r="648" ht="14.25" hidden="1"/>
+    <row r="649" ht="14.25" hidden="1"/>
+    <row r="650" ht="14.25" hidden="1"/>
+    <row r="651" ht="14.25" hidden="1"/>
+    <row r="652" ht="14.25" hidden="1"/>
+    <row r="653" ht="14.25" hidden="1"/>
+    <row r="654" ht="14.25" hidden="1"/>
+    <row r="655" ht="14.25" hidden="1"/>
+    <row r="656" ht="14.25" hidden="1"/>
+    <row r="657" ht="14.25" hidden="1"/>
+    <row r="658" ht="14.25" hidden="1"/>
+    <row r="659" ht="14.25" hidden="1"/>
+    <row r="660" ht="14.25" hidden="1"/>
+    <row r="661" ht="14.25" hidden="1"/>
+    <row r="662" ht="14.25" hidden="1"/>
+    <row r="663" ht="14.25" hidden="1"/>
+    <row r="664" ht="14.25" hidden="1"/>
+    <row r="665" ht="14.25" hidden="1"/>
+    <row r="666" ht="14.25" hidden="1"/>
+    <row r="667" ht="14.25" hidden="1"/>
+    <row r="668" ht="14.25" hidden="1"/>
+    <row r="669" ht="14.25" hidden="1"/>
+    <row r="670" ht="14.25" hidden="1"/>
+    <row r="671" ht="14.25" hidden="1"/>
+    <row r="672" ht="14.25" hidden="1"/>
+    <row r="673" ht="14.25" hidden="1"/>
+    <row r="674" ht="14.25" hidden="1"/>
+    <row r="675" ht="14.25" hidden="1"/>
+    <row r="676" ht="14.25" hidden="1"/>
+    <row r="677" ht="14.25" hidden="1"/>
+    <row r="678" ht="14.25" hidden="1"/>
+    <row r="679" ht="14.25" hidden="1"/>
+    <row r="680" ht="14.25" hidden="1"/>
+    <row r="681" ht="14.25" hidden="1"/>
+    <row r="682" ht="14.25" hidden="1"/>
+    <row r="683" ht="14.25" hidden="1"/>
+    <row r="684" ht="14.25" hidden="1"/>
+    <row r="685" ht="14.25" hidden="1"/>
+    <row r="686" ht="14.25" hidden="1"/>
+    <row r="687" ht="14.25" hidden="1"/>
+    <row r="688" ht="14.25" hidden="1"/>
+    <row r="689" ht="14.25" hidden="1"/>
+    <row r="690" ht="14.25" hidden="1"/>
+    <row r="691" ht="14.25" hidden="1"/>
+    <row r="692" ht="14.25" hidden="1"/>
+    <row r="693" ht="14.25" hidden="1"/>
+    <row r="694" ht="14.25" hidden="1"/>
+    <row r="695" ht="14.25" hidden="1"/>
+    <row r="696" ht="14.25" hidden="1"/>
+    <row r="697" ht="14.25" hidden="1"/>
+    <row r="698" ht="14.25" hidden="1"/>
+    <row r="699" ht="14.25" hidden="1"/>
+    <row r="700" ht="14.25" hidden="1"/>
+    <row r="701" ht="14.25" hidden="1"/>
+    <row r="702" ht="14.25" hidden="1"/>
+    <row r="703" ht="14.25" hidden="1"/>
+    <row r="704" ht="14.25" hidden="1"/>
+    <row r="705" ht="14.25" hidden="1"/>
+    <row r="706" ht="14.25" hidden="1"/>
+    <row r="707" ht="14.25" hidden="1"/>
+    <row r="708" ht="14.25" hidden="1"/>
+    <row r="709" ht="14.25" hidden="1"/>
+    <row r="710" ht="14.25" hidden="1"/>
+    <row r="711" ht="14.25" hidden="1"/>
+    <row r="712" ht="14.25" hidden="1"/>
+    <row r="713" ht="14.25" hidden="1"/>
+    <row r="714" ht="14.25" hidden="1"/>
+    <row r="715" ht="14.25" hidden="1"/>
+    <row r="716" ht="14.25" hidden="1"/>
+    <row r="717" ht="14.25" hidden="1"/>
+    <row r="718" ht="14.25" hidden="1"/>
+    <row r="719" ht="14.25" hidden="1"/>
+    <row r="720" ht="14.25" hidden="1"/>
+    <row r="721" ht="14.25" hidden="1"/>
+    <row r="722" ht="14.25" hidden="1"/>
+    <row r="723" ht="14.25" hidden="1"/>
+    <row r="724" ht="14.25" hidden="1"/>
+    <row r="725" ht="14.25" hidden="1"/>
+    <row r="726" ht="14.25" hidden="1"/>
+    <row r="727" ht="14.25" hidden="1"/>
+    <row r="728" ht="14.25" hidden="1"/>
+    <row r="729" ht="14.25" hidden="1"/>
+    <row r="730" ht="14.25" hidden="1"/>
+    <row r="731" ht="14.25" hidden="1"/>
+    <row r="732" ht="14.25" hidden="1"/>
+    <row r="733" ht="14.25" hidden="1"/>
+    <row r="734" ht="14.25" hidden="1"/>
+    <row r="735" ht="14.25" hidden="1"/>
+    <row r="736" ht="14.25" hidden="1"/>
+    <row r="737" ht="14.25" hidden="1"/>
+    <row r="738" ht="14.25" hidden="1"/>
+    <row r="739" ht="14.25" hidden="1"/>
+    <row r="740" ht="14.25" hidden="1"/>
+    <row r="741" ht="14.25" hidden="1"/>
+    <row r="742" ht="14.25" hidden="1"/>
+    <row r="743" ht="14.25" hidden="1"/>
+    <row r="744" ht="14.25" hidden="1"/>
+    <row r="745" ht="14.25" hidden="1"/>
+    <row r="746" ht="14.25" hidden="1"/>
+    <row r="747" ht="14.25" hidden="1"/>
+    <row r="748" ht="14.25" hidden="1"/>
+    <row r="749" ht="14.25" hidden="1"/>
+    <row r="750" ht="14.25" hidden="1"/>
+    <row r="751" ht="14.25" hidden="1"/>
+    <row r="752" ht="14.25" hidden="1"/>
+    <row r="753" ht="14.25" hidden="1"/>
+    <row r="754" ht="14.25" hidden="1"/>
+    <row r="755" ht="14.25" hidden="1"/>
+    <row r="756" ht="14.25" hidden="1"/>
+    <row r="757" ht="14.25" hidden="1"/>
+    <row r="758" ht="14.25" hidden="1"/>
+    <row r="759" ht="14.25" hidden="1"/>
+    <row r="760" ht="14.25" hidden="1"/>
+    <row r="761" ht="14.25" hidden="1"/>
+    <row r="762" ht="14.25" hidden="1"/>
+    <row r="763" ht="14.25" hidden="1"/>
+    <row r="764" ht="14.25" hidden="1"/>
+    <row r="765" ht="14.25" hidden="1"/>
+    <row r="766" ht="14.25" hidden="1"/>
+    <row r="767" ht="14.25" hidden="1"/>
+    <row r="768" ht="14.25" hidden="1"/>
+    <row r="769" ht="14.25" hidden="1"/>
+    <row r="770" ht="14.25" hidden="1"/>
+    <row r="771" ht="14.25" hidden="1"/>
+    <row r="772" ht="14.25" hidden="1"/>
+    <row r="773" ht="14.25" hidden="1"/>
+    <row r="774" ht="14.25" hidden="1"/>
+    <row r="775" ht="14.25" hidden="1"/>
+    <row r="776" ht="14.25" hidden="1"/>
+    <row r="777" ht="14.25" hidden="1"/>
+    <row r="778" ht="14.25" hidden="1"/>
+    <row r="779" ht="14.25" hidden="1"/>
+    <row r="780" ht="14.25" hidden="1"/>
+    <row r="781" ht="14.25" hidden="1"/>
+    <row r="782" ht="14.25" hidden="1"/>
+    <row r="783" ht="14.25" hidden="1"/>
+    <row r="784" ht="14.25" hidden="1"/>
+    <row r="785" ht="14.25" hidden="1"/>
+    <row r="786" ht="14.25" hidden="1"/>
+    <row r="787" ht="14.25" hidden="1"/>
+    <row r="788" ht="14.25" hidden="1"/>
+    <row r="789" ht="14.25" hidden="1"/>
+    <row r="790" ht="14.25" hidden="1"/>
+    <row r="791" ht="14.25" hidden="1"/>
+    <row r="792" ht="14.25" hidden="1"/>
+    <row r="793" ht="14.25" hidden="1"/>
+    <row r="794" ht="14.25" hidden="1"/>
+    <row r="795" ht="14.25" hidden="1"/>
+    <row r="796" ht="14.25" hidden="1"/>
+    <row r="797" ht="14.25" hidden="1"/>
+    <row r="798" ht="14.25" hidden="1"/>
+    <row r="799" ht="14.25" hidden="1"/>
+    <row r="800" ht="14.25" hidden="1"/>
+    <row r="801" ht="14.25" hidden="1"/>
+    <row r="802" ht="14.25" hidden="1"/>
+    <row r="803" ht="14.25" hidden="1"/>
+    <row r="804" ht="14.25" hidden="1"/>
+    <row r="805" ht="14.25" hidden="1"/>
+    <row r="806" ht="14.25" hidden="1"/>
+    <row r="807" ht="14.25" hidden="1"/>
+    <row r="808" ht="14.25" hidden="1"/>
+    <row r="809" ht="14.25" hidden="1"/>
+    <row r="810" ht="14.25" hidden="1"/>
+    <row r="811" ht="14.25" hidden="1"/>
+    <row r="812" ht="14.25" hidden="1"/>
+    <row r="813" ht="14.25" hidden="1"/>
+    <row r="814" ht="14.25" hidden="1"/>
+    <row r="815" ht="14.25" hidden="1"/>
+    <row r="816" ht="14.25" hidden="1"/>
+    <row r="817" ht="14.25" hidden="1"/>
+    <row r="818" ht="14.25" hidden="1"/>
+    <row r="819" ht="14.25" hidden="1"/>
+    <row r="820" ht="14.25" hidden="1"/>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells count="43">
-    <mergeCell ref="B153:O153"/>
-[...18 lines deleted...]
-    <mergeCell ref="B117:C117"/>
+    <mergeCell ref="F36:I36"/>
+    <mergeCell ref="B31:N31"/>
+    <mergeCell ref="D4:Q5"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="H29:I29"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="B7:O8"/>
     <mergeCell ref="B26:O26"/>
     <mergeCell ref="B60:I60"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B12:E14"/>
     <mergeCell ref="F33:I33"/>
     <mergeCell ref="F34:I34"/>
     <mergeCell ref="F35:I35"/>
     <mergeCell ref="B16:O16"/>
     <mergeCell ref="B39:O39"/>
     <mergeCell ref="B18:O20"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="J28:K28"/>
     <mergeCell ref="F37:I37"/>
-    <mergeCell ref="F36:I36"/>
-[...5 lines deleted...]
-    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="B119:O119"/>
+    <mergeCell ref="B63:O63"/>
+    <mergeCell ref="B64:G64"/>
+    <mergeCell ref="K64:O64"/>
+    <mergeCell ref="B76:O78"/>
+    <mergeCell ref="B86:C86"/>
+    <mergeCell ref="B87:O87"/>
+    <mergeCell ref="B100:O100"/>
+    <mergeCell ref="B108:D108"/>
+    <mergeCell ref="B109:O109"/>
+    <mergeCell ref="B116:O116"/>
+    <mergeCell ref="B117:C117"/>
+    <mergeCell ref="B153:O153"/>
+    <mergeCell ref="B158:O158"/>
+    <mergeCell ref="B121:G121"/>
+    <mergeCell ref="B125:O127"/>
+    <mergeCell ref="B129:O132"/>
+    <mergeCell ref="B136:O137"/>
+    <mergeCell ref="B141:O141"/>
+    <mergeCell ref="B145:O148"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="IT6" location="INDICE!A1" display="VOLVER" xr:uid="{CD63336D-794C-4BFF-A20C-49FBE3A0213B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D24606CA-FE09-4A09-A6BB-B34E6A2BE772}">
   <sheetPr codeName="Hoja1">
     <tabColor theme="0" tint="-0.34998626667073579"/>
   </sheetPr>
   <dimension ref="A1:J54"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A6" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D19" sqref="D19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.85546875" customWidth="1"/>
     <col min="2" max="2" width="3.85546875" customWidth="1"/>
     <col min="3" max="3" width="69.7109375" customWidth="1"/>
     <col min="4" max="4" width="42.28515625" customWidth="1"/>
     <col min="5" max="5" width="40" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:10" ht="18" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:10" ht="18">
       <c r="B1" s="390" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C1" s="390"/>
     </row>
-    <row r="2" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:10">
       <c r="B2" s="391"/>
       <c r="C2" s="391"/>
     </row>
-    <row r="3" spans="2:10" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C4" s="262" t="s">
+    <row r="3" spans="2:10">
+      <c r="B3" s="170"/>
+    </row>
+    <row r="4" spans="2:10">
+      <c r="B4" s="170"/>
+      <c r="C4" s="247" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" s="247"/>
+    </row>
+    <row r="5" spans="2:10" ht="22.5">
+      <c r="B5" s="170"/>
+      <c r="C5" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="D4" s="262"/>
-[...3 lines deleted...]
-      <c r="C5" s="3" t="s">
+      <c r="D5" s="212" t="s">
         <v>58</v>
       </c>
-      <c r="D5" s="227" t="s">
+      <c r="E5" s="250" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="2:10">
+      <c r="B6" s="170"/>
+      <c r="C6" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="E5" s="265" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="3" t="s">
+      <c r="D6" s="212" t="s">
         <v>60</v>
       </c>
-      <c r="D6" s="227" t="s">
+    </row>
+    <row r="7" spans="2:10" ht="33.75">
+      <c r="B7" s="170"/>
+      <c r="C7" s="2" t="s">
         <v>61</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C7" s="3" t="s">
+      <c r="D7" s="212" t="s">
         <v>62</v>
       </c>
-      <c r="D7" s="227" t="s">
+    </row>
+    <row r="8" spans="2:10" ht="33.75">
+      <c r="B8" s="170"/>
+      <c r="C8" s="2" t="s">
         <v>63</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C8" s="3" t="s">
+      <c r="D8" s="212" t="s">
         <v>64</v>
       </c>
-      <c r="D8" s="227" t="s">
+    </row>
+    <row r="9" spans="2:10">
+      <c r="B9" s="170"/>
+      <c r="C9" s="2" t="s">
         <v>65</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C9" s="3" t="s">
+      <c r="D9" s="212" t="s">
         <v>66</v>
       </c>
-      <c r="D9" s="227" t="s">
+    </row>
+    <row r="10" spans="2:10" ht="6.75" customHeight="1">
+      <c r="B10" s="170"/>
+      <c r="D10" s="215"/>
+    </row>
+    <row r="11" spans="2:10">
+      <c r="B11" s="170"/>
+      <c r="C11" s="247" t="s">
         <v>67</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="C11" s="262" t="s">
+      <c r="D11" s="247"/>
+      <c r="J11" s="7"/>
+    </row>
+    <row r="12" spans="2:10" ht="33.75">
+      <c r="B12" s="170"/>
+      <c r="C12" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="D11" s="262"/>
-[...4 lines deleted...]
-      <c r="C12" s="3" t="s">
+      <c r="D12" s="212" t="s">
         <v>69</v>
       </c>
-      <c r="D12" s="227" t="s">
+    </row>
+    <row r="13" spans="2:10" ht="33.75">
+      <c r="B13" s="170"/>
+      <c r="C13" s="2" t="s">
         <v>70</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C13" s="3" t="s">
+      <c r="D13" s="212" t="s">
         <v>71</v>
       </c>
-      <c r="D13" s="227" t="s">
+      <c r="H13" s="8"/>
+    </row>
+    <row r="14" spans="2:10" ht="22.5">
+      <c r="B14" s="170"/>
+      <c r="C14" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="H13" s="9"/>
-[...3 lines deleted...]
-      <c r="C14" s="3" t="s">
+      <c r="D14" s="212" t="s">
         <v>73</v>
       </c>
-      <c r="D14" s="227" t="s">
+    </row>
+    <row r="15" spans="2:10" ht="67.5">
+      <c r="B15" s="170"/>
+      <c r="C15" s="2" t="s">
         <v>74</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C15" s="3" t="s">
+      <c r="D15" s="212" t="s">
         <v>75</v>
       </c>
-      <c r="D15" s="227" t="s">
+      <c r="F15" s="7"/>
+    </row>
+    <row r="16" spans="2:10" ht="22.5">
+      <c r="B16" s="170"/>
+      <c r="C16" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="F15" s="8"/>
-[...3 lines deleted...]
-      <c r="C16" s="3" t="s">
+      <c r="D16" s="212" t="s">
         <v>77</v>
       </c>
-      <c r="D16" s="227" t="s">
+    </row>
+    <row r="17" spans="2:4" ht="22.5">
+      <c r="B17" s="170"/>
+      <c r="C17" s="2" t="s">
         <v>78</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C17" s="3" t="s">
+      <c r="D17" s="212" t="s">
         <v>79</v>
       </c>
-      <c r="D17" s="227" t="s">
+    </row>
+    <row r="18" spans="2:4" ht="22.5">
+      <c r="B18" s="170"/>
+      <c r="C18" s="2" t="s">
         <v>80</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C18" s="3" t="s">
+      <c r="D18" s="212" t="s">
         <v>81</v>
       </c>
-      <c r="D18" s="227" t="s">
+    </row>
+    <row r="19" spans="2:4" ht="22.5">
+      <c r="B19" s="170"/>
+      <c r="C19" s="2" t="s">
         <v>82</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C19" s="3" t="s">
+      <c r="D19" s="212" t="s">
         <v>83</v>
       </c>
-      <c r="D19" s="227" t="s">
-[...5 lines deleted...]
-      <c r="C20" s="3" t="s">
+    </row>
+    <row r="20" spans="2:4" ht="22.5">
+      <c r="B20" s="170"/>
+      <c r="C20" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="D20" s="232" t="s">
+      <c r="D20" s="217" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="21" spans="2:4" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="C22" s="262" t="s">
+    <row r="21" spans="2:4" ht="5.25" customHeight="1">
+      <c r="B21" s="170"/>
+      <c r="D21" s="216"/>
+    </row>
+    <row r="22" spans="2:4">
+      <c r="B22" s="170"/>
+      <c r="C22" s="247" t="s">
         <v>86</v>
       </c>
-      <c r="D22" s="262"/>
-[...3 lines deleted...]
-      <c r="C23" s="3" t="s">
+      <c r="D22" s="247"/>
+    </row>
+    <row r="23" spans="2:4" ht="44.25" customHeight="1">
+      <c r="B23" s="170"/>
+      <c r="C23" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="D23" s="227" t="s">
+      <c r="D23" s="212" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="24" spans="2:4" ht="45" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C24" s="3" t="s">
+    <row r="24" spans="2:4" ht="45">
+      <c r="B24" s="170"/>
+      <c r="C24" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="D24" s="227" t="s">
+      <c r="D24" s="212" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="25" spans="2:4" ht="45" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C25" s="3" t="s">
+    <row r="25" spans="2:4" ht="45">
+      <c r="B25" s="170"/>
+      <c r="C25" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="D25" s="227" t="s">
+      <c r="D25" s="212" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="26" spans="2:4" ht="33.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C26" s="3" t="s">
+    <row r="26" spans="2:4" ht="33.75">
+      <c r="B26" s="170"/>
+      <c r="C26" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="D26" s="227" t="s">
+      <c r="D26" s="212" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="27" spans="2:4" ht="45" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C27" s="3" t="s">
+    <row r="27" spans="2:4" ht="45">
+      <c r="B27" s="170"/>
+      <c r="C27" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="D27" s="227" t="s">
+      <c r="D27" s="212" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="28" spans="2:4" ht="45" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C28" s="3" t="s">
+    <row r="28" spans="2:4" ht="45">
+      <c r="B28" s="170"/>
+      <c r="C28" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="D28" s="227" t="s">
+      <c r="D28" s="212" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C29" s="3" t="s">
+    <row r="29" spans="2:4">
+      <c r="B29" s="170"/>
+      <c r="C29" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="D29" s="228"/>
-[...3 lines deleted...]
-      <c r="C30" s="3" t="s">
+      <c r="D29" s="213"/>
+    </row>
+    <row r="30" spans="2:4">
+      <c r="B30" s="170"/>
+      <c r="C30" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="D30" s="228"/>
-[...3 lines deleted...]
-      <c r="C31" s="3" t="s">
+      <c r="D30" s="213"/>
+    </row>
+    <row r="31" spans="2:4">
+      <c r="B31" s="170"/>
+      <c r="C31" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="D31" s="228"/>
-[...3 lines deleted...]
-      <c r="C32" s="3" t="s">
+      <c r="D31" s="213"/>
+    </row>
+    <row r="32" spans="2:4">
+      <c r="B32" s="170"/>
+      <c r="C32" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="D32" s="228"/>
-[...3 lines deleted...]
-      <c r="C33" s="3" t="s">
+      <c r="D32" s="213"/>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="B33" s="170"/>
+      <c r="C33" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="D33" s="228"/>
-[...7 lines deleted...]
-      <c r="C35" s="262" t="s">
+      <c r="D33" s="213"/>
+    </row>
+    <row r="34" spans="1:10" ht="7.5" customHeight="1">
+      <c r="B34" s="170"/>
+      <c r="D34" s="219"/>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="B35" s="170"/>
+      <c r="C35" s="247" t="s">
         <v>104</v>
       </c>
-      <c r="D35" s="233"/>
-[...3 lines deleted...]
-      <c r="C36" s="3" t="s">
+      <c r="D35" s="218"/>
+    </row>
+    <row r="36" spans="1:10" ht="15" customHeight="1">
+      <c r="B36" s="170"/>
+      <c r="C36" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="D36" s="227" t="s">
+      <c r="D36" s="212" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="37" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C37" s="3" t="s">
+    <row r="37" spans="1:10" ht="15" customHeight="1">
+      <c r="B37" s="170"/>
+      <c r="C37" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="D37" s="232" t="s">
+      <c r="D37" s="217" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C38" s="3" t="s">
+    <row r="38" spans="1:10">
+      <c r="B38" s="170"/>
+      <c r="C38" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="D38" s="228"/>
-[...3 lines deleted...]
-      <c r="C39" s="4" t="s">
+      <c r="D38" s="213"/>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="B39" s="170"/>
+      <c r="C39" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="D39" s="235"/>
-[...3 lines deleted...]
-      <c r="C40" s="3" t="s">
+      <c r="D39" s="220"/>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="B40" s="170"/>
+      <c r="C40" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="D40" s="227" t="s">
+      <c r="D40" s="212" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C41" s="3" t="s">
+    <row r="41" spans="1:10">
+      <c r="B41" s="170"/>
+      <c r="C41" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="D41" s="236" t="s">
+      <c r="D41" s="221" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C42" s="3" t="s">
+    <row r="42" spans="1:10">
+      <c r="B42" s="170"/>
+      <c r="C42" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="D42" s="227" t="s">
+      <c r="D42" s="212" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C43" s="3" t="s">
+    <row r="43" spans="1:10">
+      <c r="B43" s="170"/>
+      <c r="C43" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="D43" s="237"/>
-[...3 lines deleted...]
-      <c r="C44" s="3" t="s">
+      <c r="D43" s="222"/>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="B44" s="170"/>
+      <c r="C44" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="D44" s="237"/>
-[...3 lines deleted...]
-      <c r="B45" s="225" t="s">
+      <c r="D44" s="222"/>
+    </row>
+    <row r="45" spans="1:10" ht="15" customHeight="1">
+      <c r="A45" s="209"/>
+      <c r="B45" s="210" t="s">
         <v>115</v>
       </c>
-      <c r="C45" s="226" t="s">
+      <c r="C45" s="211" t="s">
         <v>116</v>
       </c>
-      <c r="D45" s="226"/>
-[...9 lines deleted...]
-      <c r="B46" s="225" t="s">
+      <c r="D45" s="211"/>
+      <c r="E45" s="209"/>
+      <c r="F45" s="209"/>
+      <c r="G45" s="209"/>
+      <c r="H45" s="209"/>
+      <c r="I45" s="209"/>
+      <c r="J45" s="209"/>
+    </row>
+    <row r="46" spans="1:10" ht="45">
+      <c r="A46" s="209"/>
+      <c r="B46" s="210" t="s">
         <v>115</v>
       </c>
-      <c r="C46" s="3" t="s">
+      <c r="C46" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="D46" s="227" t="s">
+      <c r="D46" s="212" t="s">
         <v>118</v>
       </c>
-      <c r="E46" s="224"/>
-[...8 lines deleted...]
-      <c r="B47" s="225" t="s">
+      <c r="E46" s="209"/>
+      <c r="F46" s="209"/>
+      <c r="G46" s="209"/>
+      <c r="H46" s="209"/>
+      <c r="I46" s="209"/>
+      <c r="J46" s="209"/>
+    </row>
+    <row r="47" spans="1:10" ht="15" customHeight="1">
+      <c r="A47" s="209"/>
+      <c r="B47" s="210" t="s">
         <v>115</v>
       </c>
-      <c r="C47" s="3" t="s">
+      <c r="C47" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="D47" s="236" t="s">
+      <c r="D47" s="221" t="s">
         <v>106</v>
       </c>
-      <c r="E47" s="224"/>
-[...8 lines deleted...]
-      <c r="C48" s="262" t="s">
+      <c r="E47" s="209"/>
+      <c r="F47" s="209"/>
+      <c r="G47" s="209"/>
+      <c r="H47" s="209"/>
+      <c r="I47" s="209"/>
+      <c r="J47" s="209"/>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="B48" s="170"/>
+      <c r="C48" s="247" t="s">
         <v>120</v>
       </c>
-      <c r="D48" s="262"/>
-[...3 lines deleted...]
-      <c r="C49" s="10" t="s">
+      <c r="D48" s="247"/>
+    </row>
+    <row r="49" spans="2:4" ht="36" customHeight="1">
+      <c r="B49" s="170"/>
+      <c r="C49" s="9" t="s">
         <v>121</v>
       </c>
-      <c r="D49" s="227" t="s">
+      <c r="D49" s="212" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="50" spans="2:4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C50" s="3" t="s">
+    <row r="50" spans="2:4">
+      <c r="B50" s="170"/>
+      <c r="C50" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="D50" s="229"/>
-[...3 lines deleted...]
-      <c r="C51" s="3" t="s">
+      <c r="D50" s="214"/>
+    </row>
+    <row r="51" spans="2:4">
+      <c r="B51" s="170"/>
+      <c r="C51" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="D51" s="228"/>
-[...3 lines deleted...]
-      <c r="C52" s="3" t="s">
+      <c r="D51" s="213"/>
+    </row>
+    <row r="52" spans="2:4">
+      <c r="B52" s="170"/>
+      <c r="C52" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="D52" s="228"/>
-[...3 lines deleted...]
-      <c r="C53" s="3" t="s">
+      <c r="D52" s="213"/>
+    </row>
+    <row r="53" spans="2:4">
+      <c r="B53" s="170"/>
+      <c r="C53" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="D53" s="228"/>
-[...1 lines deleted...]
-    <row r="54" spans="2:4" x14ac:dyDescent="0.25"/>
+      <c r="D53" s="213"/>
+    </row>
+    <row r="54" spans="2:4"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B2:C2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E5" location="INDICE!A1" display="VOLVER" xr:uid="{C9D2742F-219D-4399-AB14-D5A8655963D7}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4BA0092F-67E7-488A-8A2B-2A5EB2958EA6}">
   <sheetPr codeName="Hoja3"/>
   <dimension ref="B2:AU1128"/>
   <sheetViews>
     <sheetView topLeftCell="W1" workbookViewId="0">
       <selection activeCell="AU8" sqref="AU8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="3" width="9.140625" style="5"/>
-[...41 lines deleted...]
-    <col min="48" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="3" width="9.140625" style="4"/>
+    <col min="4" max="4" width="97.140625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" style="4"/>
+    <col min="6" max="6" width="22.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="4"/>
+    <col min="8" max="8" width="30.85546875" style="4" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="4"/>
+    <col min="10" max="10" width="43.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" style="4"/>
+    <col min="12" max="12" width="72.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" style="4"/>
+    <col min="14" max="14" width="26.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" style="4"/>
+    <col min="16" max="16" width="46.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" style="4"/>
+    <col min="18" max="18" width="55.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" style="4"/>
+    <col min="20" max="20" width="26.85546875" style="4" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" style="4"/>
+    <col min="22" max="22" width="79.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" style="4"/>
+    <col min="24" max="24" width="98.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" style="4"/>
+    <col min="26" max="26" width="22.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" style="4"/>
+    <col min="28" max="28" width="15" style="4" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" style="4"/>
+    <col min="30" max="30" width="22.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" style="4"/>
+    <col min="32" max="32" width="43.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" style="4"/>
+    <col min="34" max="34" width="57.85546875" style="4" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" style="4"/>
+    <col min="36" max="36" width="18.85546875" style="4" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" style="4"/>
+    <col min="38" max="38" width="38.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" style="4"/>
+    <col min="40" max="40" width="82.85546875" style="4" customWidth="1"/>
+    <col min="41" max="43" width="9.140625" style="4"/>
+    <col min="44" max="44" width="15" style="4" bestFit="1" customWidth="1"/>
+    <col min="45" max="46" width="9.140625" style="4"/>
+    <col min="47" max="47" width="43.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="48" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:47" x14ac:dyDescent="0.25">
-      <c r="AO2" s="5" t="s">
+    <row r="2" spans="2:47">
+      <c r="AO2" s="4" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="3" spans="2:47" x14ac:dyDescent="0.25">
-      <c r="B3" s="5" t="s">
+    <row r="3" spans="2:47">
+      <c r="B3" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="D3" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="F3" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="H3" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="J3" s="5" t="s">
+      <c r="J3" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="L3" s="5" t="s">
+      <c r="L3" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="N3" s="5" t="s">
+      <c r="N3" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="P3" s="5" t="s">
+      <c r="P3" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="R3" s="5" t="s">
+      <c r="R3" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="T3" s="5" t="s">
+      <c r="T3" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="V3" s="5" t="s">
+      <c r="V3" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="X3" s="5" t="s">
+      <c r="X3" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="Z3" s="6" t="s">
+      <c r="Z3" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="AB3" s="5" t="s">
+      <c r="AB3" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="AD3" s="5" t="s">
+      <c r="AD3" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="AF3" s="5" t="s">
+      <c r="AF3" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="AH3" s="5" t="s">
+      <c r="AH3" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="AJ3" s="5" t="s">
+      <c r="AJ3" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="AL3" s="5" t="s">
+      <c r="AL3" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="AN3" s="5" t="s">
+      <c r="AN3" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="AO3" s="5" t="s">
+      <c r="AO3" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="AR3" s="5" t="s">
+      <c r="AR3" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="AU3" s="5" t="s">
+      <c r="AU3" s="4" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="4" spans="2:47" x14ac:dyDescent="0.25">
-      <c r="B4" s="5" t="s">
+    <row r="4" spans="2:47">
+      <c r="B4" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F4" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="H4" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="J4" s="5" t="s">
+      <c r="J4" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="L4" s="5" t="s">
+      <c r="L4" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="N4" s="5" t="s">
+      <c r="N4" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="P4" s="5" t="s">
+      <c r="P4" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="R4" s="5" t="s">
+      <c r="R4" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="T4" s="5" t="s">
+      <c r="T4" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="V4" s="5" t="s">
+      <c r="V4" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="Z4" s="6" t="s">
+      <c r="Z4" s="5" t="s">
         <v>158</v>
       </c>
-      <c r="AB4" s="5" t="s">
+      <c r="AB4" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="AD4" s="5" t="s">
+      <c r="AD4" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="AF4" s="5" t="s">
+      <c r="AF4" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="AH4" s="5" t="s">
+      <c r="AH4" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="AJ4" s="5" t="s">
+      <c r="AJ4" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="AL4" s="5" t="s">
+      <c r="AL4" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="AN4" s="5" t="s">
+      <c r="AN4" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="AO4" s="5" t="s">
+      <c r="AO4" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="AR4" s="5" t="s">
+      <c r="AR4" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="AU4" s="5" t="s">
+      <c r="AU4" s="4" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="5" spans="2:47" x14ac:dyDescent="0.25">
-      <c r="D5" s="5" t="s">
+    <row r="5" spans="2:47">
+      <c r="D5" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="F5" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="H5" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="J5" s="5" t="s">
+      <c r="J5" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="L5" s="5" t="s">
+      <c r="L5" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="N5" s="5" t="s">
+      <c r="N5" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="P5" s="5" t="s">
+      <c r="P5" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="R5" s="5" t="s">
+      <c r="R5" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="T5" s="5" t="s">
+      <c r="T5" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="Z5" s="6" t="s">
+      <c r="Z5" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="AB5" s="5" t="s">
+      <c r="AB5" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="AD5" s="5" t="s">
+      <c r="AD5" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="AF5" s="5" t="s">
+      <c r="AF5" s="4" t="s">
         <v>178</v>
       </c>
-      <c r="AH5" s="5" t="s">
+      <c r="AH5" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="AL5" s="5" t="s">
+      <c r="AL5" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="AN5" s="5" t="s">
+      <c r="AN5" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="AO5" s="5" t="s">
+      <c r="AO5" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="AR5" s="5" t="s">
+      <c r="AR5" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="AU5" s="5" t="s">
+      <c r="AU5" s="4" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="6" spans="2:47" x14ac:dyDescent="0.25">
-      <c r="D6" s="5" t="s">
+    <row r="6" spans="2:47">
+      <c r="D6" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="F6" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="H6" s="5" t="s">
+      <c r="H6" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="J6" s="5" t="s">
+      <c r="J6" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="L6" s="5" t="s">
+      <c r="L6" s="4" t="s">
         <v>187</v>
       </c>
-      <c r="N6" s="5" t="s">
+      <c r="N6" s="4" t="s">
         <v>188</v>
       </c>
-      <c r="P6" s="5" t="s">
+      <c r="P6" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="R6" s="5" t="s">
+      <c r="R6" s="4" t="s">
         <v>190</v>
       </c>
-      <c r="T6" s="5" t="s">
+      <c r="T6" s="4" t="s">
         <v>191</v>
       </c>
-      <c r="AD6" s="5" t="s">
+      <c r="AD6" s="4" t="s">
         <v>192</v>
       </c>
-      <c r="AF6" s="5" t="s">
+      <c r="AF6" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="AH6" s="5" t="s">
+      <c r="AH6" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="AL6" s="5" t="s">
+      <c r="AL6" s="4" t="s">
         <v>195</v>
       </c>
-      <c r="AN6" s="5" t="s">
+      <c r="AN6" s="4" t="s">
         <v>196</v>
       </c>
-      <c r="AO6" s="5" t="s">
+      <c r="AO6" s="4" t="s">
         <v>197</v>
       </c>
-      <c r="AU6" s="5" t="s">
+      <c r="AU6" s="4" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="7" spans="2:47" x14ac:dyDescent="0.25">
-      <c r="D7" s="5" t="s">
+    <row r="7" spans="2:47">
+      <c r="D7" s="4" t="s">
         <v>198</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="F7" s="4" t="s">
         <v>199</v>
       </c>
-      <c r="H7" s="5" t="s">
+      <c r="H7" s="4" t="s">
         <v>200</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="J7" s="4" t="s">
         <v>201</v>
       </c>
-      <c r="L7" s="5" t="s">
+      <c r="L7" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="N7" s="5" t="s">
+      <c r="N7" s="4" t="s">
         <v>203</v>
       </c>
-      <c r="P7" s="5" t="s">
+      <c r="P7" s="4" t="s">
         <v>204</v>
       </c>
-      <c r="R7" s="5" t="s">
+      <c r="R7" s="4" t="s">
         <v>205</v>
       </c>
-      <c r="AH7" s="5" t="s">
+      <c r="AH7" s="4" t="s">
         <v>206</v>
       </c>
-      <c r="AL7" s="5" t="s">
+      <c r="AL7" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="AN7" s="5" t="s">
+      <c r="AN7" s="4" t="s">
         <v>207</v>
       </c>
-      <c r="AO7" s="5" t="s">
+      <c r="AO7" s="4" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="8" spans="2:47" x14ac:dyDescent="0.25">
-      <c r="D8" s="5" t="s">
+    <row r="8" spans="2:47">
+      <c r="D8" s="4" t="s">
         <v>209</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="F8" s="4" t="s">
         <v>210</v>
       </c>
-      <c r="H8" s="5" t="s">
+      <c r="H8" s="4" t="s">
         <v>211</v>
       </c>
-      <c r="J8" s="5" t="s">
+      <c r="J8" s="4" t="s">
         <v>212</v>
       </c>
-      <c r="L8" s="5" t="s">
+      <c r="L8" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="N8" s="5" t="s">
+      <c r="N8" s="4" t="s">
         <v>214</v>
       </c>
-      <c r="P8" s="5" t="s">
+      <c r="P8" s="4" t="s">
         <v>215</v>
       </c>
-      <c r="R8" s="5" t="s">
+      <c r="R8" s="4" t="s">
         <v>216</v>
       </c>
-      <c r="AH8" s="5" t="s">
+      <c r="AH8" s="4" t="s">
         <v>217</v>
       </c>
-      <c r="AL8" s="5" t="s">
+      <c r="AL8" s="4" t="s">
         <v>218</v>
       </c>
-      <c r="AN8" s="5" t="s">
+      <c r="AN8" s="4" t="s">
         <v>219</v>
       </c>
-      <c r="AO8" s="5" t="s">
+      <c r="AO8" s="4" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="9" spans="2:47" x14ac:dyDescent="0.25">
-      <c r="D9" s="5" t="s">
+    <row r="9" spans="2:47">
+      <c r="D9" s="4" t="s">
         <v>221</v>
       </c>
-      <c r="F9" s="5" t="s">
+      <c r="F9" s="4" t="s">
         <v>222</v>
       </c>
-      <c r="J9" s="5" t="s">
+      <c r="J9" s="4" t="s">
         <v>223</v>
       </c>
-      <c r="L9" s="5" t="s">
+      <c r="L9" s="4" t="s">
         <v>224</v>
       </c>
-      <c r="N9" s="5" t="s">
+      <c r="N9" s="4" t="s">
         <v>225</v>
       </c>
-      <c r="P9" s="5" t="s">
+      <c r="P9" s="4" t="s">
         <v>226</v>
       </c>
-      <c r="R9" s="5" t="s">
+      <c r="R9" s="4" t="s">
         <v>227</v>
       </c>
-      <c r="AH9" s="5" t="s">
+      <c r="AH9" s="4" t="s">
         <v>228</v>
       </c>
-      <c r="AN9" s="5" t="s">
+      <c r="AN9" s="4" t="s">
         <v>229</v>
       </c>
-      <c r="AO9" s="5" t="s">
+      <c r="AO9" s="4" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="10" spans="2:47" x14ac:dyDescent="0.25">
-      <c r="D10" s="5" t="s">
+    <row r="10" spans="2:47">
+      <c r="D10" s="4" t="s">
         <v>231</v>
       </c>
-      <c r="J10" s="5" t="s">
+      <c r="J10" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="N10" s="5" t="s">
+      <c r="N10" s="4" t="s">
         <v>233</v>
       </c>
-      <c r="P10" s="5" t="s">
+      <c r="P10" s="4" t="s">
         <v>234</v>
       </c>
-      <c r="R10" s="5" t="s">
+      <c r="R10" s="4" t="s">
         <v>235</v>
       </c>
-      <c r="AH10" s="5" t="s">
+      <c r="AH10" s="4" t="s">
         <v>236</v>
       </c>
-      <c r="AN10" s="5" t="s">
+      <c r="AN10" s="4" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="11" spans="2:47" x14ac:dyDescent="0.25">
-      <c r="D11" s="5" t="s">
+    <row r="11" spans="2:47">
+      <c r="D11" s="4" t="s">
         <v>238</v>
       </c>
-      <c r="N11" s="5" t="s">
+      <c r="N11" s="4" t="s">
         <v>239</v>
       </c>
-      <c r="P11" s="5" t="s">
+      <c r="P11" s="4" t="s">
         <v>240</v>
       </c>
-      <c r="R11" s="5" t="s">
+      <c r="R11" s="4" t="s">
         <v>241</v>
       </c>
-      <c r="AN11" s="5" t="s">
+      <c r="AN11" s="4" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="12" spans="2:47" x14ac:dyDescent="0.25">
-      <c r="D12" s="5" t="s">
+    <row r="12" spans="2:47">
+      <c r="D12" s="4" t="s">
         <v>243</v>
       </c>
-      <c r="N12" s="5" t="s">
+      <c r="N12" s="4" t="s">
         <v>244</v>
       </c>
-      <c r="P12" s="5" t="s">
+      <c r="P12" s="4" t="s">
         <v>245</v>
       </c>
-      <c r="R12" s="5" t="s">
+      <c r="R12" s="4" t="s">
         <v>246</v>
       </c>
-      <c r="AN12" s="5" t="s">
+      <c r="AN12" s="4" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="13" spans="2:47" x14ac:dyDescent="0.25">
-      <c r="D13" s="5" t="s">
+    <row r="13" spans="2:47">
+      <c r="D13" s="4" t="s">
         <v>248</v>
       </c>
-      <c r="N13" s="5" t="s">
+      <c r="N13" s="4" t="s">
         <v>249</v>
       </c>
-      <c r="P13" s="5" t="s">
+      <c r="P13" s="4" t="s">
         <v>250</v>
       </c>
-      <c r="R13" s="5" t="s">
+      <c r="R13" s="4" t="s">
         <v>251</v>
       </c>
-      <c r="AN13" s="5" t="s">
+      <c r="AN13" s="4" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="14" spans="2:47" x14ac:dyDescent="0.25">
-      <c r="D14" s="5" t="s">
+    <row r="14" spans="2:47">
+      <c r="D14" s="4" t="s">
         <v>253</v>
       </c>
-      <c r="N14" s="5" t="s">
+      <c r="N14" s="4" t="s">
         <v>254</v>
       </c>
-      <c r="P14" s="5" t="s">
+      <c r="P14" s="4" t="s">
         <v>255</v>
       </c>
-      <c r="R14" s="5" t="s">
+      <c r="R14" s="4" t="s">
         <v>256</v>
       </c>
-      <c r="AN14" s="5" t="s">
+      <c r="AN14" s="4" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="15" spans="2:47" x14ac:dyDescent="0.25">
-      <c r="D15" s="5" t="s">
+    <row r="15" spans="2:47">
+      <c r="D15" s="4" t="s">
         <v>258</v>
       </c>
-      <c r="N15" s="5" t="s">
+      <c r="N15" s="4" t="s">
         <v>259</v>
       </c>
-      <c r="P15" s="5" t="s">
+      <c r="P15" s="4" t="s">
         <v>260</v>
       </c>
-      <c r="R15" s="5" t="s">
+      <c r="R15" s="4" t="s">
         <v>261</v>
       </c>
-      <c r="AN15" s="5" t="s">
+      <c r="AN15" s="4" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="16" spans="2:47" x14ac:dyDescent="0.25">
-      <c r="D16" s="5" t="s">
+    <row r="16" spans="2:47">
+      <c r="D16" s="4" t="s">
         <v>263</v>
       </c>
-      <c r="N16" s="5" t="s">
+      <c r="N16" s="4" t="s">
         <v>264</v>
       </c>
-      <c r="P16" s="5" t="s">
+      <c r="P16" s="4" t="s">
         <v>265</v>
       </c>
-      <c r="R16" s="5" t="s">
+      <c r="R16" s="4" t="s">
         <v>266</v>
       </c>
-      <c r="AN16" s="5" t="s">
+      <c r="AN16" s="4" t="s">
         <v>267</v>
       </c>
     </row>
-    <row r="17" spans="4:40" x14ac:dyDescent="0.25">
-      <c r="D17" s="5" t="s">
+    <row r="17" spans="4:40">
+      <c r="D17" s="4" t="s">
         <v>268</v>
       </c>
-      <c r="N17" s="5" t="s">
+      <c r="N17" s="4" t="s">
         <v>269</v>
       </c>
-      <c r="P17" s="5" t="s">
+      <c r="P17" s="4" t="s">
         <v>270</v>
       </c>
-      <c r="R17" s="5" t="s">
+      <c r="R17" s="4" t="s">
         <v>271</v>
       </c>
-      <c r="AN17" s="5" t="s">
+      <c r="AN17" s="4" t="s">
         <v>272</v>
       </c>
     </row>
-    <row r="18" spans="4:40" x14ac:dyDescent="0.25">
-      <c r="D18" s="5" t="s">
+    <row r="18" spans="4:40">
+      <c r="D18" s="4" t="s">
         <v>273</v>
       </c>
-      <c r="N18" s="5" t="s">
+      <c r="N18" s="4" t="s">
         <v>274</v>
       </c>
-      <c r="P18" s="5" t="s">
+      <c r="P18" s="4" t="s">
         <v>275</v>
       </c>
-      <c r="R18" s="5" t="s">
+      <c r="R18" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="AN18" s="5" t="s">
+      <c r="AN18" s="4" t="s">
         <v>277</v>
       </c>
     </row>
-    <row r="19" spans="4:40" x14ac:dyDescent="0.25">
-      <c r="D19" s="5" t="s">
+    <row r="19" spans="4:40">
+      <c r="D19" s="4" t="s">
         <v>278</v>
       </c>
-      <c r="N19" s="5" t="s">
+      <c r="N19" s="4" t="s">
         <v>279</v>
       </c>
-      <c r="P19" s="5" t="s">
+      <c r="P19" s="4" t="s">
         <v>280</v>
       </c>
-      <c r="R19" s="5" t="s">
+      <c r="R19" s="4" t="s">
         <v>281</v>
       </c>
-      <c r="AN19" s="5" t="s">
+      <c r="AN19" s="4" t="s">
         <v>282</v>
       </c>
     </row>
-    <row r="20" spans="4:40" x14ac:dyDescent="0.25">
-      <c r="D20" s="5" t="s">
+    <row r="20" spans="4:40">
+      <c r="D20" s="4" t="s">
         <v>283</v>
       </c>
-      <c r="N20" s="5" t="s">
+      <c r="N20" s="4" t="s">
         <v>284</v>
       </c>
-      <c r="P20" s="5" t="s">
+      <c r="P20" s="4" t="s">
         <v>285</v>
       </c>
-      <c r="R20" s="5" t="s">
+      <c r="R20" s="4" t="s">
         <v>286</v>
       </c>
-      <c r="AN20" s="5" t="s">
+      <c r="AN20" s="4" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="21" spans="4:40" x14ac:dyDescent="0.25">
-      <c r="D21" s="5" t="s">
+    <row r="21" spans="4:40">
+      <c r="D21" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="N21" s="5" t="s">
+      <c r="N21" s="4" t="s">
         <v>289</v>
       </c>
-      <c r="P21" s="5" t="s">
+      <c r="P21" s="4" t="s">
         <v>290</v>
       </c>
-      <c r="R21" s="5" t="s">
+      <c r="R21" s="4" t="s">
         <v>291</v>
       </c>
-      <c r="AN21" s="5" t="s">
+      <c r="AN21" s="4" t="s">
         <v>292</v>
       </c>
     </row>
-    <row r="22" spans="4:40" x14ac:dyDescent="0.25">
-      <c r="D22" s="5" t="s">
+    <row r="22" spans="4:40">
+      <c r="D22" s="4" t="s">
         <v>293</v>
       </c>
-      <c r="N22" s="5" t="s">
+      <c r="N22" s="4" t="s">
         <v>294</v>
       </c>
-      <c r="P22" s="5" t="s">
+      <c r="P22" s="4" t="s">
         <v>295</v>
       </c>
-      <c r="R22" s="5" t="s">
+      <c r="R22" s="4" t="s">
         <v>296</v>
       </c>
-      <c r="AN22" s="5" t="s">
+      <c r="AN22" s="4" t="s">
         <v>297</v>
       </c>
     </row>
-    <row r="23" spans="4:40" x14ac:dyDescent="0.25">
-      <c r="D23" s="5" t="s">
+    <row r="23" spans="4:40">
+      <c r="D23" s="4" t="s">
         <v>298</v>
       </c>
-      <c r="N23" s="5" t="s">
+      <c r="N23" s="4" t="s">
         <v>299</v>
       </c>
-      <c r="P23" s="5" t="s">
+      <c r="P23" s="4" t="s">
         <v>300</v>
       </c>
-      <c r="R23" s="5" t="s">
+      <c r="R23" s="4" t="s">
         <v>301</v>
       </c>
-      <c r="AN23" s="5" t="s">
+      <c r="AN23" s="4" t="s">
         <v>302</v>
       </c>
     </row>
-    <row r="24" spans="4:40" x14ac:dyDescent="0.25">
-      <c r="D24" s="5" t="s">
+    <row r="24" spans="4:40">
+      <c r="D24" s="4" t="s">
         <v>303</v>
       </c>
-      <c r="N24" s="5" t="s">
+      <c r="N24" s="4" t="s">
         <v>304</v>
       </c>
-      <c r="P24" s="5" t="s">
+      <c r="P24" s="4" t="s">
         <v>305</v>
       </c>
-      <c r="R24" s="5" t="s">
+      <c r="R24" s="4" t="s">
         <v>306</v>
       </c>
-      <c r="AN24" s="5" t="s">
+      <c r="AN24" s="4" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="25" spans="4:40" x14ac:dyDescent="0.25">
-      <c r="D25" s="5" t="s">
+    <row r="25" spans="4:40">
+      <c r="D25" s="4" t="s">
         <v>308</v>
       </c>
-      <c r="N25" s="5" t="s">
+      <c r="N25" s="4" t="s">
         <v>309</v>
       </c>
-      <c r="P25" s="5" t="s">
+      <c r="P25" s="4" t="s">
         <v>310</v>
       </c>
-      <c r="R25" s="5" t="s">
+      <c r="R25" s="4" t="s">
         <v>311</v>
       </c>
-      <c r="AN25" s="5" t="s">
+      <c r="AN25" s="4" t="s">
         <v>312</v>
       </c>
     </row>
-    <row r="26" spans="4:40" x14ac:dyDescent="0.25">
-      <c r="D26" s="5" t="s">
+    <row r="26" spans="4:40">
+      <c r="D26" s="4" t="s">
         <v>313</v>
       </c>
-      <c r="N26" s="5" t="s">
+      <c r="N26" s="4" t="s">
         <v>314</v>
       </c>
-      <c r="P26" s="5" t="s">
+      <c r="P26" s="4" t="s">
         <v>315</v>
       </c>
-      <c r="R26" s="5" t="s">
+      <c r="R26" s="4" t="s">
         <v>316</v>
       </c>
-      <c r="AN26" s="5" t="s">
+      <c r="AN26" s="4" t="s">
         <v>317</v>
       </c>
     </row>
-    <row r="27" spans="4:40" x14ac:dyDescent="0.25">
-      <c r="D27" s="5" t="s">
+    <row r="27" spans="4:40">
+      <c r="D27" s="4" t="s">
         <v>318</v>
       </c>
-      <c r="N27" s="5" t="s">
+      <c r="N27" s="4" t="s">
         <v>319</v>
       </c>
-      <c r="P27" s="5" t="s">
+      <c r="P27" s="4" t="s">
         <v>320</v>
       </c>
-      <c r="R27" s="5" t="s">
+      <c r="R27" s="4" t="s">
         <v>321</v>
       </c>
-      <c r="AN27" s="5" t="s">
+      <c r="AN27" s="4" t="s">
         <v>322</v>
       </c>
     </row>
-    <row r="28" spans="4:40" x14ac:dyDescent="0.25">
-      <c r="D28" s="5" t="s">
+    <row r="28" spans="4:40">
+      <c r="D28" s="4" t="s">
         <v>323</v>
       </c>
-      <c r="N28" s="5" t="s">
+      <c r="N28" s="4" t="s">
         <v>324</v>
       </c>
-      <c r="P28" s="5" t="s">
+      <c r="P28" s="4" t="s">
         <v>325</v>
       </c>
-      <c r="R28" s="5" t="s">
+      <c r="R28" s="4" t="s">
         <v>326</v>
       </c>
-      <c r="AN28" s="5" t="s">
+      <c r="AN28" s="4" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="29" spans="4:40" x14ac:dyDescent="0.25">
-      <c r="D29" s="5" t="s">
+    <row r="29" spans="4:40">
+      <c r="D29" s="4" t="s">
         <v>328</v>
       </c>
-      <c r="N29" s="5" t="s">
+      <c r="N29" s="4" t="s">
         <v>329</v>
       </c>
-      <c r="P29" s="5" t="s">
+      <c r="P29" s="4" t="s">
         <v>330</v>
       </c>
-      <c r="R29" s="5" t="s">
+      <c r="R29" s="4" t="s">
         <v>331</v>
       </c>
-      <c r="AN29" s="5" t="s">
+      <c r="AN29" s="4" t="s">
         <v>332</v>
       </c>
     </row>
-    <row r="30" spans="4:40" x14ac:dyDescent="0.25">
-      <c r="D30" s="5" t="s">
+    <row r="30" spans="4:40">
+      <c r="D30" s="4" t="s">
         <v>333</v>
       </c>
-      <c r="N30" s="5" t="s">
+      <c r="N30" s="4" t="s">
         <v>334</v>
       </c>
-      <c r="P30" s="5" t="s">
+      <c r="P30" s="4" t="s">
         <v>335</v>
       </c>
-      <c r="R30" s="5" t="s">
+      <c r="R30" s="4" t="s">
         <v>336</v>
       </c>
     </row>
-    <row r="31" spans="4:40" x14ac:dyDescent="0.25">
-      <c r="D31" s="5" t="s">
+    <row r="31" spans="4:40">
+      <c r="D31" s="4" t="s">
         <v>337</v>
       </c>
-      <c r="N31" s="5" t="s">
+      <c r="N31" s="4" t="s">
         <v>338</v>
       </c>
-      <c r="P31" s="5" t="s">
+      <c r="P31" s="4" t="s">
         <v>339</v>
       </c>
-      <c r="R31" s="5" t="s">
+      <c r="R31" s="4" t="s">
         <v>340</v>
       </c>
     </row>
-    <row r="32" spans="4:40" x14ac:dyDescent="0.25">
-      <c r="D32" s="5" t="s">
+    <row r="32" spans="4:40">
+      <c r="D32" s="4" t="s">
         <v>341</v>
       </c>
-      <c r="N32" s="5" t="s">
+      <c r="N32" s="4" t="s">
         <v>342</v>
       </c>
-      <c r="P32" s="5" t="s">
+      <c r="P32" s="4" t="s">
         <v>343</v>
       </c>
-      <c r="R32" s="5" t="s">
+      <c r="R32" s="4" t="s">
         <v>344</v>
       </c>
     </row>
-    <row r="33" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D33" s="5" t="s">
+    <row r="33" spans="4:18">
+      <c r="D33" s="4" t="s">
         <v>345</v>
       </c>
-      <c r="N33" s="5" t="s">
+      <c r="N33" s="4" t="s">
         <v>346</v>
       </c>
-      <c r="P33" s="5" t="s">
+      <c r="P33" s="4" t="s">
         <v>347</v>
       </c>
-      <c r="R33" s="5" t="s">
+      <c r="R33" s="4" t="s">
         <v>348</v>
       </c>
     </row>
-    <row r="34" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D34" s="5" t="s">
+    <row r="34" spans="4:18">
+      <c r="D34" s="4" t="s">
         <v>349</v>
       </c>
-      <c r="N34" s="5" t="s">
+      <c r="N34" s="4" t="s">
         <v>350</v>
       </c>
-      <c r="P34" s="5" t="s">
+      <c r="P34" s="4" t="s">
         <v>351</v>
       </c>
-      <c r="R34" s="5" t="s">
+      <c r="R34" s="4" t="s">
         <v>352</v>
       </c>
     </row>
-    <row r="35" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D35" s="5" t="s">
+    <row r="35" spans="4:18">
+      <c r="D35" s="4" t="s">
         <v>353</v>
       </c>
-      <c r="N35" s="5" t="s">
+      <c r="N35" s="4" t="s">
         <v>354</v>
       </c>
-      <c r="P35" s="5" t="s">
+      <c r="P35" s="4" t="s">
         <v>355</v>
       </c>
-      <c r="R35" s="5" t="s">
+      <c r="R35" s="4" t="s">
         <v>356</v>
       </c>
     </row>
-    <row r="36" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D36" s="5" t="s">
+    <row r="36" spans="4:18">
+      <c r="D36" s="4" t="s">
         <v>357</v>
       </c>
-      <c r="P36" s="5" t="s">
+      <c r="P36" s="4" t="s">
         <v>358</v>
       </c>
-      <c r="R36" s="5" t="s">
+      <c r="R36" s="4" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="37" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D37" s="5" t="s">
+    <row r="37" spans="4:18">
+      <c r="D37" s="4" t="s">
         <v>360</v>
       </c>
-      <c r="P37" s="5" t="s">
+      <c r="P37" s="4" t="s">
         <v>361</v>
       </c>
-      <c r="R37" s="5" t="s">
+      <c r="R37" s="4" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="38" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D38" s="5" t="s">
+    <row r="38" spans="4:18">
+      <c r="D38" s="4" t="s">
         <v>363</v>
       </c>
-      <c r="P38" s="5" t="s">
+      <c r="P38" s="4" t="s">
         <v>364</v>
       </c>
-      <c r="R38" s="5" t="s">
+      <c r="R38" s="4" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="39" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D39" s="5" t="s">
+    <row r="39" spans="4:18">
+      <c r="D39" s="4" t="s">
         <v>366</v>
       </c>
-      <c r="P39" s="5" t="s">
+      <c r="P39" s="4" t="s">
         <v>367</v>
       </c>
-      <c r="R39" s="5" t="s">
+      <c r="R39" s="4" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="40" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D40" s="5" t="s">
+    <row r="40" spans="4:18">
+      <c r="D40" s="4" t="s">
         <v>369</v>
       </c>
-      <c r="P40" s="5" t="s">
+      <c r="P40" s="4" t="s">
         <v>370</v>
       </c>
-      <c r="R40" s="5" t="s">
+      <c r="R40" s="4" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="41" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D41" s="5" t="s">
+    <row r="41" spans="4:18">
+      <c r="D41" s="4" t="s">
         <v>372</v>
       </c>
-      <c r="P41" s="5" t="s">
+      <c r="P41" s="4" t="s">
         <v>373</v>
       </c>
-      <c r="R41" s="5" t="s">
+      <c r="R41" s="4" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="42" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D42" s="5" t="s">
+    <row r="42" spans="4:18">
+      <c r="D42" s="4" t="s">
         <v>375</v>
       </c>
-      <c r="P42" s="5" t="s">
+      <c r="P42" s="4" t="s">
         <v>376</v>
       </c>
-      <c r="R42" s="5" t="s">
+      <c r="R42" s="4" t="s">
         <v>377</v>
       </c>
     </row>
-    <row r="43" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D43" s="5" t="s">
+    <row r="43" spans="4:18">
+      <c r="D43" s="4" t="s">
         <v>378</v>
       </c>
-      <c r="P43" s="5" t="s">
+      <c r="P43" s="4" t="s">
         <v>379</v>
       </c>
-      <c r="R43" s="5" t="s">
+      <c r="R43" s="4" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="44" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D44" s="5" t="s">
+    <row r="44" spans="4:18">
+      <c r="D44" s="4" t="s">
         <v>381</v>
       </c>
-      <c r="P44" s="5" t="s">
+      <c r="P44" s="4" t="s">
         <v>382</v>
       </c>
-      <c r="R44" s="5" t="s">
+      <c r="R44" s="4" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="45" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D45" s="5" t="s">
+    <row r="45" spans="4:18">
+      <c r="D45" s="4" t="s">
         <v>384</v>
       </c>
-      <c r="P45" s="5" t="s">
+      <c r="P45" s="4" t="s">
         <v>385</v>
       </c>
-      <c r="R45" s="5" t="s">
+      <c r="R45" s="4" t="s">
         <v>386</v>
       </c>
     </row>
-    <row r="46" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D46" s="5" t="s">
+    <row r="46" spans="4:18">
+      <c r="D46" s="4" t="s">
         <v>387</v>
       </c>
-      <c r="P46" s="5" t="s">
+      <c r="P46" s="4" t="s">
         <v>388</v>
       </c>
-      <c r="R46" s="5" t="s">
+      <c r="R46" s="4" t="s">
         <v>389</v>
       </c>
     </row>
-    <row r="47" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D47" s="5" t="s">
+    <row r="47" spans="4:18">
+      <c r="D47" s="4" t="s">
         <v>390</v>
       </c>
-      <c r="P47" s="5" t="s">
+      <c r="P47" s="4" t="s">
         <v>391</v>
       </c>
-      <c r="R47" s="5" t="s">
+      <c r="R47" s="4" t="s">
         <v>392</v>
       </c>
     </row>
-    <row r="48" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D48" s="5" t="s">
+    <row r="48" spans="4:18">
+      <c r="D48" s="4" t="s">
         <v>393</v>
       </c>
-      <c r="P48" s="5" t="s">
+      <c r="P48" s="4" t="s">
         <v>394</v>
       </c>
-      <c r="R48" s="5" t="s">
+      <c r="R48" s="4" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="49" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D49" s="5" t="s">
+    <row r="49" spans="4:18">
+      <c r="D49" s="4" t="s">
         <v>396</v>
       </c>
-      <c r="P49" s="5" t="s">
+      <c r="P49" s="4" t="s">
         <v>397</v>
       </c>
-      <c r="R49" s="5" t="s">
+      <c r="R49" s="4" t="s">
         <v>398</v>
       </c>
     </row>
-    <row r="50" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D50" s="5" t="s">
+    <row r="50" spans="4:18">
+      <c r="D50" s="4" t="s">
         <v>399</v>
       </c>
-      <c r="P50" s="5" t="s">
+      <c r="P50" s="4" t="s">
         <v>400</v>
       </c>
-      <c r="R50" s="5" t="s">
+      <c r="R50" s="4" t="s">
         <v>401</v>
       </c>
     </row>
-    <row r="51" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D51" s="5" t="s">
+    <row r="51" spans="4:18">
+      <c r="D51" s="4" t="s">
         <v>402</v>
       </c>
-      <c r="P51" s="5" t="s">
+      <c r="P51" s="4" t="s">
         <v>403</v>
       </c>
-      <c r="R51" s="5" t="s">
+      <c r="R51" s="4" t="s">
         <v>404</v>
       </c>
     </row>
-    <row r="52" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D52" s="5" t="s">
+    <row r="52" spans="4:18">
+      <c r="D52" s="4" t="s">
         <v>405</v>
       </c>
-      <c r="P52" s="5" t="s">
+      <c r="P52" s="4" t="s">
         <v>406</v>
       </c>
-      <c r="R52" s="5" t="s">
+      <c r="R52" s="4" t="s">
         <v>407</v>
       </c>
     </row>
-    <row r="53" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D53" s="5" t="s">
+    <row r="53" spans="4:18">
+      <c r="D53" s="4" t="s">
         <v>408</v>
       </c>
-      <c r="P53" s="5" t="s">
+      <c r="P53" s="4" t="s">
         <v>409</v>
       </c>
-      <c r="R53" s="5" t="s">
+      <c r="R53" s="4" t="s">
         <v>410</v>
       </c>
     </row>
-    <row r="54" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D54" s="5" t="s">
+    <row r="54" spans="4:18">
+      <c r="D54" s="4" t="s">
         <v>411</v>
       </c>
-      <c r="P54" s="5" t="s">
+      <c r="P54" s="4" t="s">
         <v>412</v>
       </c>
-      <c r="R54" s="5" t="s">
+      <c r="R54" s="4" t="s">
         <v>413</v>
       </c>
     </row>
-    <row r="55" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D55" s="5" t="s">
+    <row r="55" spans="4:18">
+      <c r="D55" s="4" t="s">
         <v>414</v>
       </c>
-      <c r="P55" s="5" t="s">
+      <c r="P55" s="4" t="s">
         <v>415</v>
       </c>
-      <c r="R55" s="5" t="s">
+      <c r="R55" s="4" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="56" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D56" s="5" t="s">
+    <row r="56" spans="4:18">
+      <c r="D56" s="4" t="s">
         <v>417</v>
       </c>
-      <c r="P56" s="5" t="s">
+      <c r="P56" s="4" t="s">
         <v>418</v>
       </c>
-      <c r="R56" s="5" t="s">
+      <c r="R56" s="4" t="s">
         <v>419</v>
       </c>
     </row>
-    <row r="57" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D57" s="5" t="s">
+    <row r="57" spans="4:18">
+      <c r="D57" s="4" t="s">
         <v>420</v>
       </c>
-      <c r="P57" s="5" t="s">
+      <c r="P57" s="4" t="s">
         <v>421</v>
       </c>
-      <c r="R57" s="5" t="s">
+      <c r="R57" s="4" t="s">
         <v>422</v>
       </c>
     </row>
-    <row r="58" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D58" s="5" t="s">
+    <row r="58" spans="4:18">
+      <c r="D58" s="4" t="s">
         <v>423</v>
       </c>
-      <c r="P58" s="5" t="s">
+      <c r="P58" s="4" t="s">
         <v>424</v>
       </c>
-      <c r="R58" s="5" t="s">
+      <c r="R58" s="4" t="s">
         <v>425</v>
       </c>
     </row>
-    <row r="59" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D59" s="5" t="s">
+    <row r="59" spans="4:18">
+      <c r="D59" s="4" t="s">
         <v>426</v>
       </c>
-      <c r="P59" s="5" t="s">
+      <c r="P59" s="4" t="s">
         <v>427</v>
       </c>
-      <c r="R59" s="5" t="s">
+      <c r="R59" s="4" t="s">
         <v>428</v>
       </c>
     </row>
-    <row r="60" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D60" s="5" t="s">
+    <row r="60" spans="4:18">
+      <c r="D60" s="4" t="s">
         <v>429</v>
       </c>
-      <c r="P60" s="5" t="s">
+      <c r="P60" s="4" t="s">
         <v>430</v>
       </c>
-      <c r="R60" s="5" t="s">
+      <c r="R60" s="4" t="s">
         <v>431</v>
       </c>
     </row>
-    <row r="61" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D61" s="5" t="s">
+    <row r="61" spans="4:18">
+      <c r="D61" s="4" t="s">
         <v>432</v>
       </c>
-      <c r="P61" s="5" t="s">
+      <c r="P61" s="4" t="s">
         <v>433</v>
       </c>
-      <c r="R61" s="5" t="s">
+      <c r="R61" s="4" t="s">
         <v>434</v>
       </c>
     </row>
-    <row r="62" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D62" s="5" t="s">
+    <row r="62" spans="4:18">
+      <c r="D62" s="4" t="s">
         <v>435</v>
       </c>
-      <c r="P62" s="5" t="s">
+      <c r="P62" s="4" t="s">
         <v>436</v>
       </c>
-      <c r="R62" s="5" t="s">
+      <c r="R62" s="4" t="s">
         <v>437</v>
       </c>
     </row>
-    <row r="63" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D63" s="5" t="s">
+    <row r="63" spans="4:18">
+      <c r="D63" s="4" t="s">
         <v>438</v>
       </c>
-      <c r="P63" s="5" t="s">
+      <c r="P63" s="4" t="s">
         <v>439</v>
       </c>
-      <c r="R63" s="5" t="s">
+      <c r="R63" s="4" t="s">
         <v>440</v>
       </c>
     </row>
-    <row r="64" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D64" s="5" t="s">
+    <row r="64" spans="4:18">
+      <c r="D64" s="4" t="s">
         <v>441</v>
       </c>
-      <c r="P64" s="5" t="s">
+      <c r="P64" s="4" t="s">
         <v>442</v>
       </c>
-      <c r="R64" s="5" t="s">
+      <c r="R64" s="4" t="s">
         <v>443</v>
       </c>
     </row>
-    <row r="65" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D65" s="5" t="s">
+    <row r="65" spans="4:18">
+      <c r="D65" s="4" t="s">
         <v>444</v>
       </c>
-      <c r="P65" s="5" t="s">
+      <c r="P65" s="4" t="s">
         <v>445</v>
       </c>
-      <c r="R65" s="5" t="s">
+      <c r="R65" s="4" t="s">
         <v>446</v>
       </c>
     </row>
-    <row r="66" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D66" s="5" t="s">
+    <row r="66" spans="4:18">
+      <c r="D66" s="4" t="s">
         <v>447</v>
       </c>
-      <c r="P66" s="5" t="s">
+      <c r="P66" s="4" t="s">
         <v>448</v>
       </c>
-      <c r="R66" s="5" t="s">
+      <c r="R66" s="4" t="s">
         <v>449</v>
       </c>
     </row>
-    <row r="67" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D67" s="5" t="s">
+    <row r="67" spans="4:18">
+      <c r="D67" s="4" t="s">
         <v>450</v>
       </c>
-      <c r="P67" s="5" t="s">
+      <c r="P67" s="4" t="s">
         <v>451</v>
       </c>
-      <c r="R67" s="5" t="s">
+      <c r="R67" s="4" t="s">
         <v>452</v>
       </c>
     </row>
-    <row r="68" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D68" s="5" t="s">
+    <row r="68" spans="4:18">
+      <c r="D68" s="4" t="s">
         <v>453</v>
       </c>
-      <c r="P68" s="5" t="s">
+      <c r="P68" s="4" t="s">
         <v>454</v>
       </c>
-      <c r="R68" s="5" t="s">
+      <c r="R68" s="4" t="s">
         <v>455</v>
       </c>
     </row>
-    <row r="69" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D69" s="5" t="s">
+    <row r="69" spans="4:18">
+      <c r="D69" s="4" t="s">
         <v>456</v>
       </c>
-      <c r="P69" s="5" t="s">
+      <c r="P69" s="4" t="s">
         <v>457</v>
       </c>
-      <c r="R69" s="5" t="s">
+      <c r="R69" s="4" t="s">
         <v>458</v>
       </c>
     </row>
-    <row r="70" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D70" s="5" t="s">
+    <row r="70" spans="4:18">
+      <c r="D70" s="4" t="s">
         <v>459</v>
       </c>
-      <c r="P70" s="5" t="s">
+      <c r="P70" s="4" t="s">
         <v>460</v>
       </c>
-      <c r="R70" s="5" t="s">
+      <c r="R70" s="4" t="s">
         <v>461</v>
       </c>
     </row>
-    <row r="71" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D71" s="5" t="s">
+    <row r="71" spans="4:18">
+      <c r="D71" s="4" t="s">
         <v>462</v>
       </c>
-      <c r="P71" s="5" t="s">
+      <c r="P71" s="4" t="s">
         <v>463</v>
       </c>
-      <c r="R71" s="5" t="s">
+      <c r="R71" s="4" t="s">
         <v>464</v>
       </c>
     </row>
-    <row r="72" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D72" s="5" t="s">
+    <row r="72" spans="4:18">
+      <c r="D72" s="4" t="s">
         <v>465</v>
       </c>
-      <c r="P72" s="5" t="s">
+      <c r="P72" s="4" t="s">
         <v>466</v>
       </c>
-      <c r="R72" s="5" t="s">
+      <c r="R72" s="4" t="s">
         <v>467</v>
       </c>
     </row>
-    <row r="73" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D73" s="5" t="s">
+    <row r="73" spans="4:18">
+      <c r="D73" s="4" t="s">
         <v>468</v>
       </c>
-      <c r="P73" s="5" t="s">
+      <c r="P73" s="4" t="s">
         <v>469</v>
       </c>
-      <c r="R73" s="5" t="s">
+      <c r="R73" s="4" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="74" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D74" s="5" t="s">
+    <row r="74" spans="4:18">
+      <c r="D74" s="4" t="s">
         <v>471</v>
       </c>
-      <c r="P74" s="5" t="s">
+      <c r="P74" s="4" t="s">
         <v>472</v>
       </c>
-      <c r="R74" s="5" t="s">
+      <c r="R74" s="4" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="75" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D75" s="5" t="s">
+    <row r="75" spans="4:18">
+      <c r="D75" s="4" t="s">
         <v>474</v>
       </c>
-      <c r="P75" s="5" t="s">
+      <c r="P75" s="4" t="s">
         <v>475</v>
       </c>
-      <c r="R75" s="5" t="s">
+      <c r="R75" s="4" t="s">
         <v>476</v>
       </c>
     </row>
-    <row r="76" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D76" s="5" t="s">
+    <row r="76" spans="4:18">
+      <c r="D76" s="4" t="s">
         <v>477</v>
       </c>
-      <c r="P76" s="5" t="s">
+      <c r="P76" s="4" t="s">
         <v>478</v>
       </c>
-      <c r="R76" s="5" t="s">
+      <c r="R76" s="4" t="s">
         <v>479</v>
       </c>
     </row>
-    <row r="77" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D77" s="5" t="s">
+    <row r="77" spans="4:18">
+      <c r="D77" s="4" t="s">
         <v>480</v>
       </c>
-      <c r="P77" s="5" t="s">
+      <c r="P77" s="4" t="s">
         <v>481</v>
       </c>
-      <c r="R77" s="5" t="s">
+      <c r="R77" s="4" t="s">
         <v>482</v>
       </c>
     </row>
-    <row r="78" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D78" s="5" t="s">
+    <row r="78" spans="4:18">
+      <c r="D78" s="4" t="s">
         <v>483</v>
       </c>
-      <c r="P78" s="5" t="s">
+      <c r="P78" s="4" t="s">
         <v>484</v>
       </c>
-      <c r="R78" s="5" t="s">
+      <c r="R78" s="4" t="s">
         <v>485</v>
       </c>
     </row>
-    <row r="79" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D79" s="5" t="s">
+    <row r="79" spans="4:18">
+      <c r="D79" s="4" t="s">
         <v>486</v>
       </c>
-      <c r="P79" s="5" t="s">
+      <c r="P79" s="4" t="s">
         <v>487</v>
       </c>
-      <c r="R79" s="5" t="s">
+      <c r="R79" s="4" t="s">
         <v>488</v>
       </c>
     </row>
-    <row r="80" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D80" s="5" t="s">
+    <row r="80" spans="4:18">
+      <c r="D80" s="4" t="s">
         <v>489</v>
       </c>
-      <c r="P80" s="5" t="s">
+      <c r="P80" s="4" t="s">
         <v>490</v>
       </c>
-      <c r="R80" s="5" t="s">
+      <c r="R80" s="4" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="81" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D81" s="5" t="s">
+    <row r="81" spans="4:18">
+      <c r="D81" s="4" t="s">
         <v>492</v>
       </c>
-      <c r="P81" s="5" t="s">
+      <c r="P81" s="4" t="s">
         <v>493</v>
       </c>
-      <c r="R81" s="5" t="s">
+      <c r="R81" s="4" t="s">
         <v>494</v>
       </c>
     </row>
-    <row r="82" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D82" s="5" t="s">
+    <row r="82" spans="4:18">
+      <c r="D82" s="4" t="s">
         <v>495</v>
       </c>
-      <c r="P82" s="5" t="s">
+      <c r="P82" s="4" t="s">
         <v>496</v>
       </c>
-      <c r="R82" s="5" t="s">
+      <c r="R82" s="4" t="s">
         <v>497</v>
       </c>
     </row>
-    <row r="83" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D83" s="5" t="s">
+    <row r="83" spans="4:18">
+      <c r="D83" s="4" t="s">
         <v>498</v>
       </c>
-      <c r="P83" s="5" t="s">
+      <c r="P83" s="4" t="s">
         <v>499</v>
       </c>
-      <c r="R83" s="5" t="s">
+      <c r="R83" s="4" t="s">
         <v>500</v>
       </c>
     </row>
-    <row r="84" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D84" s="5" t="s">
+    <row r="84" spans="4:18">
+      <c r="D84" s="4" t="s">
         <v>501</v>
       </c>
-      <c r="P84" s="5" t="s">
+      <c r="P84" s="4" t="s">
         <v>502</v>
       </c>
-      <c r="R84" s="5" t="s">
+      <c r="R84" s="4" t="s">
         <v>503</v>
       </c>
     </row>
-    <row r="85" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D85" s="5" t="s">
+    <row r="85" spans="4:18">
+      <c r="D85" s="4" t="s">
         <v>504</v>
       </c>
-      <c r="P85" s="5" t="s">
+      <c r="P85" s="4" t="s">
         <v>505</v>
       </c>
-      <c r="R85" s="5" t="s">
+      <c r="R85" s="4" t="s">
         <v>506</v>
       </c>
     </row>
-    <row r="86" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D86" s="5" t="s">
+    <row r="86" spans="4:18">
+      <c r="D86" s="4" t="s">
         <v>507</v>
       </c>
-      <c r="P86" s="5" t="s">
+      <c r="P86" s="4" t="s">
         <v>508</v>
       </c>
-      <c r="R86" s="5" t="s">
+      <c r="R86" s="4" t="s">
         <v>509</v>
       </c>
     </row>
-    <row r="87" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D87" s="5" t="s">
+    <row r="87" spans="4:18">
+      <c r="D87" s="4" t="s">
         <v>510</v>
       </c>
-      <c r="P87" s="5" t="s">
+      <c r="P87" s="4" t="s">
         <v>511</v>
       </c>
-      <c r="R87" s="5" t="s">
+      <c r="R87" s="4" t="s">
         <v>512</v>
       </c>
     </row>
-    <row r="88" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D88" s="5" t="s">
+    <row r="88" spans="4:18">
+      <c r="D88" s="4" t="s">
         <v>513</v>
       </c>
-      <c r="P88" s="5" t="s">
+      <c r="P88" s="4" t="s">
         <v>514</v>
       </c>
-      <c r="R88" s="5" t="s">
+      <c r="R88" s="4" t="s">
         <v>515</v>
       </c>
     </row>
-    <row r="89" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D89" s="5" t="s">
+    <row r="89" spans="4:18">
+      <c r="D89" s="4" t="s">
         <v>516</v>
       </c>
-      <c r="P89" s="5" t="s">
+      <c r="P89" s="4" t="s">
         <v>517</v>
       </c>
-      <c r="R89" s="5" t="s">
+      <c r="R89" s="4" t="s">
         <v>518</v>
       </c>
     </row>
-    <row r="90" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D90" s="5" t="s">
+    <row r="90" spans="4:18">
+      <c r="D90" s="4" t="s">
         <v>519</v>
       </c>
-      <c r="P90" s="5" t="s">
+      <c r="P90" s="4" t="s">
         <v>520</v>
       </c>
-      <c r="R90" s="5" t="s">
+      <c r="R90" s="4" t="s">
         <v>521</v>
       </c>
     </row>
-    <row r="91" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D91" s="5" t="s">
+    <row r="91" spans="4:18">
+      <c r="D91" s="4" t="s">
         <v>522</v>
       </c>
-      <c r="P91" s="5" t="s">
+      <c r="P91" s="4" t="s">
         <v>523</v>
       </c>
-      <c r="R91" s="5" t="s">
+      <c r="R91" s="4" t="s">
         <v>524</v>
       </c>
     </row>
-    <row r="92" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D92" s="5" t="s">
+    <row r="92" spans="4:18">
+      <c r="D92" s="4" t="s">
         <v>525</v>
       </c>
-      <c r="P92" s="5" t="s">
+      <c r="P92" s="4" t="s">
         <v>526</v>
       </c>
-      <c r="R92" s="5" t="s">
+      <c r="R92" s="4" t="s">
         <v>527</v>
       </c>
     </row>
-    <row r="93" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D93" s="5" t="s">
+    <row r="93" spans="4:18">
+      <c r="D93" s="4" t="s">
         <v>528</v>
       </c>
-      <c r="P93" s="5" t="s">
+      <c r="P93" s="4" t="s">
         <v>529</v>
       </c>
-      <c r="R93" s="5" t="s">
+      <c r="R93" s="4" t="s">
         <v>530</v>
       </c>
     </row>
-    <row r="94" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D94" s="5" t="s">
+    <row r="94" spans="4:18">
+      <c r="D94" s="4" t="s">
         <v>531</v>
       </c>
-      <c r="P94" s="5" t="s">
+      <c r="P94" s="4" t="s">
         <v>532</v>
       </c>
-      <c r="R94" s="5" t="s">
+      <c r="R94" s="4" t="s">
         <v>533</v>
       </c>
     </row>
-    <row r="95" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D95" s="5" t="s">
+    <row r="95" spans="4:18">
+      <c r="D95" s="4" t="s">
         <v>534</v>
       </c>
-      <c r="P95" s="5" t="s">
+      <c r="P95" s="4" t="s">
         <v>535</v>
       </c>
-      <c r="R95" s="5" t="s">
+      <c r="R95" s="4" t="s">
         <v>536</v>
       </c>
     </row>
-    <row r="96" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D96" s="5" t="s">
+    <row r="96" spans="4:18">
+      <c r="D96" s="4" t="s">
         <v>537</v>
       </c>
-      <c r="P96" s="5" t="s">
+      <c r="P96" s="4" t="s">
         <v>538</v>
       </c>
-      <c r="R96" s="5" t="s">
+      <c r="R96" s="4" t="s">
         <v>539</v>
       </c>
     </row>
-    <row r="97" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D97" s="5" t="s">
+    <row r="97" spans="4:18">
+      <c r="D97" s="4" t="s">
         <v>540</v>
       </c>
-      <c r="P97" s="5" t="s">
+      <c r="P97" s="4" t="s">
         <v>541</v>
       </c>
-      <c r="R97" s="5" t="s">
+      <c r="R97" s="4" t="s">
         <v>542</v>
       </c>
     </row>
-    <row r="98" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D98" s="5" t="s">
+    <row r="98" spans="4:18">
+      <c r="D98" s="4" t="s">
         <v>543</v>
       </c>
-      <c r="P98" s="5" t="s">
+      <c r="P98" s="4" t="s">
         <v>544</v>
       </c>
-      <c r="R98" s="5" t="s">
+      <c r="R98" s="4" t="s">
         <v>545</v>
       </c>
     </row>
-    <row r="99" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D99" s="5" t="s">
+    <row r="99" spans="4:18">
+      <c r="D99" s="4" t="s">
         <v>546</v>
       </c>
-      <c r="P99" s="5" t="s">
+      <c r="P99" s="4" t="s">
         <v>547</v>
       </c>
-      <c r="R99" s="5" t="s">
+      <c r="R99" s="4" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="100" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D100" s="5" t="s">
+    <row r="100" spans="4:18">
+      <c r="D100" s="4" t="s">
         <v>549</v>
       </c>
-      <c r="P100" s="5" t="s">
+      <c r="P100" s="4" t="s">
         <v>550</v>
       </c>
-      <c r="R100" s="5" t="s">
+      <c r="R100" s="4" t="s">
         <v>551</v>
       </c>
     </row>
-    <row r="101" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D101" s="5" t="s">
+    <row r="101" spans="4:18">
+      <c r="D101" s="4" t="s">
         <v>552</v>
       </c>
-      <c r="P101" s="5" t="s">
+      <c r="P101" s="4" t="s">
         <v>553</v>
       </c>
-      <c r="R101" s="5" t="s">
+      <c r="R101" s="4" t="s">
         <v>554</v>
       </c>
     </row>
-    <row r="102" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D102" s="5" t="s">
+    <row r="102" spans="4:18">
+      <c r="D102" s="4" t="s">
         <v>555</v>
       </c>
-      <c r="P102" s="5" t="s">
+      <c r="P102" s="4" t="s">
         <v>556</v>
       </c>
-      <c r="R102" s="5" t="s">
+      <c r="R102" s="4" t="s">
         <v>557</v>
       </c>
     </row>
-    <row r="103" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D103" s="5" t="s">
+    <row r="103" spans="4:18">
+      <c r="D103" s="4" t="s">
         <v>558</v>
       </c>
-      <c r="P103" s="5" t="s">
+      <c r="P103" s="4" t="s">
         <v>559</v>
       </c>
-      <c r="R103" s="5" t="s">
+      <c r="R103" s="4" t="s">
         <v>560</v>
       </c>
     </row>
-    <row r="104" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D104" s="5" t="s">
+    <row r="104" spans="4:18">
+      <c r="D104" s="4" t="s">
         <v>561</v>
       </c>
-      <c r="P104" s="5" t="s">
+      <c r="P104" s="4" t="s">
         <v>562</v>
       </c>
-      <c r="R104" s="5" t="s">
+      <c r="R104" s="4" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="105" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D105" s="5" t="s">
+    <row r="105" spans="4:18">
+      <c r="D105" s="4" t="s">
         <v>564</v>
       </c>
-      <c r="P105" s="5" t="s">
+      <c r="P105" s="4" t="s">
         <v>565</v>
       </c>
-      <c r="R105" s="5" t="s">
+      <c r="R105" s="4" t="s">
         <v>566</v>
       </c>
     </row>
-    <row r="106" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D106" s="5" t="s">
+    <row r="106" spans="4:18">
+      <c r="D106" s="4" t="s">
         <v>567</v>
       </c>
-      <c r="P106" s="5" t="s">
+      <c r="P106" s="4" t="s">
         <v>568</v>
       </c>
-      <c r="R106" s="5" t="s">
+      <c r="R106" s="4" t="s">
         <v>569</v>
       </c>
     </row>
-    <row r="107" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D107" s="5" t="s">
+    <row r="107" spans="4:18">
+      <c r="D107" s="4" t="s">
         <v>570</v>
       </c>
-      <c r="P107" s="5" t="s">
+      <c r="P107" s="4" t="s">
         <v>571</v>
       </c>
-      <c r="R107" s="5" t="s">
+      <c r="R107" s="4" t="s">
         <v>572</v>
       </c>
     </row>
-    <row r="108" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D108" s="5" t="s">
+    <row r="108" spans="4:18">
+      <c r="D108" s="4" t="s">
         <v>573</v>
       </c>
-      <c r="P108" s="5" t="s">
+      <c r="P108" s="4" t="s">
         <v>574</v>
       </c>
-      <c r="R108" s="5" t="s">
+      <c r="R108" s="4" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="109" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D109" s="5" t="s">
+    <row r="109" spans="4:18">
+      <c r="D109" s="4" t="s">
         <v>576</v>
       </c>
-      <c r="P109" s="5" t="s">
+      <c r="P109" s="4" t="s">
         <v>577</v>
       </c>
-      <c r="R109" s="5" t="s">
+      <c r="R109" s="4" t="s">
         <v>578</v>
       </c>
     </row>
-    <row r="110" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D110" s="5" t="s">
+    <row r="110" spans="4:18">
+      <c r="D110" s="4" t="s">
         <v>579</v>
       </c>
-      <c r="P110" s="5" t="s">
+      <c r="P110" s="4" t="s">
         <v>580</v>
       </c>
-      <c r="R110" s="5" t="s">
+      <c r="R110" s="4" t="s">
         <v>581</v>
       </c>
     </row>
-    <row r="111" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D111" s="5" t="s">
+    <row r="111" spans="4:18">
+      <c r="D111" s="4" t="s">
         <v>582</v>
       </c>
-      <c r="P111" s="5" t="s">
+      <c r="P111" s="4" t="s">
         <v>583</v>
       </c>
-      <c r="R111" s="5" t="s">
+      <c r="R111" s="4" t="s">
         <v>584</v>
       </c>
     </row>
-    <row r="112" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D112" s="5" t="s">
+    <row r="112" spans="4:18">
+      <c r="D112" s="4" t="s">
         <v>585</v>
       </c>
-      <c r="P112" s="5" t="s">
+      <c r="P112" s="4" t="s">
         <v>586</v>
       </c>
-      <c r="R112" s="5" t="s">
+      <c r="R112" s="4" t="s">
         <v>587</v>
       </c>
     </row>
-    <row r="113" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D113" s="5" t="s">
+    <row r="113" spans="4:18">
+      <c r="D113" s="4" t="s">
         <v>588</v>
       </c>
-      <c r="P113" s="5" t="s">
+      <c r="P113" s="4" t="s">
         <v>203</v>
       </c>
-      <c r="R113" s="5" t="s">
+      <c r="R113" s="4" t="s">
         <v>589</v>
       </c>
     </row>
-    <row r="114" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D114" s="5" t="s">
+    <row r="114" spans="4:18">
+      <c r="D114" s="4" t="s">
         <v>590</v>
       </c>
-      <c r="P114" s="5" t="s">
+      <c r="P114" s="4" t="s">
         <v>591</v>
       </c>
-      <c r="R114" s="5" t="s">
+      <c r="R114" s="4" t="s">
         <v>592</v>
       </c>
     </row>
-    <row r="115" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D115" s="5" t="s">
+    <row r="115" spans="4:18">
+      <c r="D115" s="4" t="s">
         <v>593</v>
       </c>
-      <c r="P115" s="5" t="s">
+      <c r="P115" s="4" t="s">
         <v>594</v>
       </c>
-      <c r="R115" s="5" t="s">
+      <c r="R115" s="4" t="s">
         <v>595</v>
       </c>
     </row>
-    <row r="116" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D116" s="5" t="s">
+    <row r="116" spans="4:18">
+      <c r="D116" s="4" t="s">
         <v>596</v>
       </c>
-      <c r="P116" s="5" t="s">
+      <c r="P116" s="4" t="s">
         <v>597</v>
       </c>
-      <c r="R116" s="5" t="s">
+      <c r="R116" s="4" t="s">
         <v>598</v>
       </c>
     </row>
-    <row r="117" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D117" s="5" t="s">
+    <row r="117" spans="4:18">
+      <c r="D117" s="4" t="s">
         <v>599</v>
       </c>
-      <c r="P117" s="5" t="s">
+      <c r="P117" s="4" t="s">
         <v>600</v>
       </c>
-      <c r="R117" s="5" t="s">
+      <c r="R117" s="4" t="s">
         <v>601</v>
       </c>
     </row>
-    <row r="118" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D118" s="5" t="s">
+    <row r="118" spans="4:18">
+      <c r="D118" s="4" t="s">
         <v>602</v>
       </c>
-      <c r="P118" s="5" t="s">
+      <c r="P118" s="4" t="s">
         <v>603</v>
       </c>
-      <c r="R118" s="5" t="s">
+      <c r="R118" s="4" t="s">
         <v>604</v>
       </c>
     </row>
-    <row r="119" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D119" s="5" t="s">
+    <row r="119" spans="4:18">
+      <c r="D119" s="4" t="s">
         <v>605</v>
       </c>
-      <c r="P119" s="5" t="s">
+      <c r="P119" s="4" t="s">
         <v>606</v>
       </c>
-      <c r="R119" s="5" t="s">
+      <c r="R119" s="4" t="s">
         <v>607</v>
       </c>
     </row>
-    <row r="120" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D120" s="5" t="s">
+    <row r="120" spans="4:18">
+      <c r="D120" s="4" t="s">
         <v>608</v>
       </c>
-      <c r="P120" s="5" t="s">
+      <c r="P120" s="4" t="s">
         <v>609</v>
       </c>
-      <c r="R120" s="5" t="s">
+      <c r="R120" s="4" t="s">
         <v>610</v>
       </c>
     </row>
-    <row r="121" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D121" s="5" t="s">
+    <row r="121" spans="4:18">
+      <c r="D121" s="4" t="s">
         <v>611</v>
       </c>
-      <c r="P121" s="5" t="s">
+      <c r="P121" s="4" t="s">
         <v>612</v>
       </c>
-      <c r="R121" s="5" t="s">
+      <c r="R121" s="4" t="s">
         <v>613</v>
       </c>
     </row>
-    <row r="122" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D122" s="5" t="s">
+    <row r="122" spans="4:18">
+      <c r="D122" s="4" t="s">
         <v>614</v>
       </c>
-      <c r="P122" s="5" t="s">
+      <c r="P122" s="4" t="s">
         <v>615</v>
       </c>
-      <c r="R122" s="5" t="s">
+      <c r="R122" s="4" t="s">
         <v>616</v>
       </c>
     </row>
-    <row r="123" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D123" s="5" t="s">
+    <row r="123" spans="4:18">
+      <c r="D123" s="4" t="s">
         <v>617</v>
       </c>
-      <c r="P123" s="5" t="s">
+      <c r="P123" s="4" t="s">
         <v>618</v>
       </c>
-      <c r="R123" s="5" t="s">
+      <c r="R123" s="4" t="s">
         <v>619</v>
       </c>
     </row>
-    <row r="124" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D124" s="5" t="s">
+    <row r="124" spans="4:18">
+      <c r="D124" s="4" t="s">
         <v>620</v>
       </c>
-      <c r="P124" s="5" t="s">
+      <c r="P124" s="4" t="s">
         <v>621</v>
       </c>
-      <c r="R124" s="5" t="s">
+      <c r="R124" s="4" t="s">
         <v>622</v>
       </c>
     </row>
-    <row r="125" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D125" s="5" t="s">
+    <row r="125" spans="4:18">
+      <c r="D125" s="4" t="s">
         <v>623</v>
       </c>
-      <c r="P125" s="5" t="s">
+      <c r="P125" s="4" t="s">
         <v>624</v>
       </c>
-      <c r="R125" s="5" t="s">
+      <c r="R125" s="4" t="s">
         <v>625</v>
       </c>
     </row>
-    <row r="126" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D126" s="5" t="s">
+    <row r="126" spans="4:18">
+      <c r="D126" s="4" t="s">
         <v>626</v>
       </c>
-      <c r="P126" s="5" t="s">
+      <c r="P126" s="4" t="s">
         <v>627</v>
       </c>
-      <c r="R126" s="5" t="s">
+      <c r="R126" s="4" t="s">
         <v>628</v>
       </c>
     </row>
-    <row r="127" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D127" s="5" t="s">
+    <row r="127" spans="4:18">
+      <c r="D127" s="4" t="s">
         <v>629</v>
       </c>
-      <c r="P127" s="5" t="s">
+      <c r="P127" s="4" t="s">
         <v>630</v>
       </c>
-      <c r="R127" s="5" t="s">
+      <c r="R127" s="4" t="s">
         <v>631</v>
       </c>
     </row>
-    <row r="128" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D128" s="5" t="s">
+    <row r="128" spans="4:18">
+      <c r="D128" s="4" t="s">
         <v>632</v>
       </c>
-      <c r="P128" s="5" t="s">
+      <c r="P128" s="4" t="s">
         <v>633</v>
       </c>
-      <c r="R128" s="5" t="s">
+      <c r="R128" s="4" t="s">
         <v>634</v>
       </c>
     </row>
-    <row r="129" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D129" s="5" t="s">
+    <row r="129" spans="4:18">
+      <c r="D129" s="4" t="s">
         <v>635</v>
       </c>
-      <c r="P129" s="5" t="s">
+      <c r="P129" s="4" t="s">
         <v>636</v>
       </c>
-      <c r="R129" s="5" t="s">
+      <c r="R129" s="4" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="130" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D130" s="5" t="s">
+    <row r="130" spans="4:18">
+      <c r="D130" s="4" t="s">
         <v>638</v>
       </c>
-      <c r="P130" s="5" t="s">
+      <c r="P130" s="4" t="s">
         <v>639</v>
       </c>
-      <c r="R130" s="5" t="s">
+      <c r="R130" s="4" t="s">
         <v>640</v>
       </c>
     </row>
-    <row r="131" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D131" s="5" t="s">
+    <row r="131" spans="4:18">
+      <c r="D131" s="4" t="s">
         <v>641</v>
       </c>
-      <c r="P131" s="5" t="s">
+      <c r="P131" s="4" t="s">
         <v>642</v>
       </c>
-      <c r="R131" s="5" t="s">
+      <c r="R131" s="4" t="s">
         <v>643</v>
       </c>
     </row>
-    <row r="132" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D132" s="5" t="s">
+    <row r="132" spans="4:18">
+      <c r="D132" s="4" t="s">
         <v>644</v>
       </c>
-      <c r="P132" s="5" t="s">
+      <c r="P132" s="4" t="s">
         <v>645</v>
       </c>
-      <c r="R132" s="5" t="s">
+      <c r="R132" s="4" t="s">
         <v>646</v>
       </c>
     </row>
-    <row r="133" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D133" s="5" t="s">
+    <row r="133" spans="4:18">
+      <c r="D133" s="4" t="s">
         <v>647</v>
       </c>
-      <c r="P133" s="5" t="s">
+      <c r="P133" s="4" t="s">
         <v>648</v>
       </c>
-      <c r="R133" s="5" t="s">
+      <c r="R133" s="4" t="s">
         <v>649</v>
       </c>
     </row>
-    <row r="134" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D134" s="5" t="s">
+    <row r="134" spans="4:18">
+      <c r="D134" s="4" t="s">
         <v>650</v>
       </c>
-      <c r="P134" s="5" t="s">
+      <c r="P134" s="4" t="s">
         <v>651</v>
       </c>
-      <c r="R134" s="5" t="s">
+      <c r="R134" s="4" t="s">
         <v>652</v>
       </c>
     </row>
-    <row r="135" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D135" s="5" t="s">
+    <row r="135" spans="4:18">
+      <c r="D135" s="4" t="s">
         <v>653</v>
       </c>
-      <c r="P135" s="5" t="s">
+      <c r="P135" s="4" t="s">
         <v>654</v>
       </c>
-      <c r="R135" s="5" t="s">
+      <c r="R135" s="4" t="s">
         <v>655</v>
       </c>
     </row>
-    <row r="136" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D136" s="5" t="s">
+    <row r="136" spans="4:18">
+      <c r="D136" s="4" t="s">
         <v>656</v>
       </c>
-      <c r="P136" s="5" t="s">
+      <c r="P136" s="4" t="s">
         <v>657</v>
       </c>
-      <c r="R136" s="5" t="s">
+      <c r="R136" s="4" t="s">
         <v>658</v>
       </c>
     </row>
-    <row r="137" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D137" s="5" t="s">
+    <row r="137" spans="4:18">
+      <c r="D137" s="4" t="s">
         <v>659</v>
       </c>
-      <c r="P137" s="5" t="s">
+      <c r="P137" s="4" t="s">
         <v>660</v>
       </c>
-      <c r="R137" s="5" t="s">
+      <c r="R137" s="4" t="s">
         <v>661</v>
       </c>
     </row>
-    <row r="138" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D138" s="5" t="s">
+    <row r="138" spans="4:18">
+      <c r="D138" s="4" t="s">
         <v>662</v>
       </c>
-      <c r="P138" s="5" t="s">
+      <c r="P138" s="4" t="s">
         <v>663</v>
       </c>
-      <c r="R138" s="5" t="s">
+      <c r="R138" s="4" t="s">
         <v>664</v>
       </c>
     </row>
-    <row r="139" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D139" s="5" t="s">
+    <row r="139" spans="4:18">
+      <c r="D139" s="4" t="s">
         <v>665</v>
       </c>
-      <c r="P139" s="5" t="s">
+      <c r="P139" s="4" t="s">
         <v>666</v>
       </c>
-      <c r="R139" s="5" t="s">
+      <c r="R139" s="4" t="s">
         <v>667</v>
       </c>
     </row>
-    <row r="140" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D140" s="5" t="s">
+    <row r="140" spans="4:18">
+      <c r="D140" s="4" t="s">
         <v>668</v>
       </c>
-      <c r="P140" s="5" t="s">
+      <c r="P140" s="4" t="s">
         <v>669</v>
       </c>
-      <c r="R140" s="5" t="s">
+      <c r="R140" s="4" t="s">
         <v>670</v>
       </c>
     </row>
-    <row r="141" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D141" s="5" t="s">
+    <row r="141" spans="4:18">
+      <c r="D141" s="4" t="s">
         <v>671</v>
       </c>
-      <c r="P141" s="5" t="s">
+      <c r="P141" s="4" t="s">
         <v>672</v>
       </c>
-      <c r="R141" s="5" t="s">
+      <c r="R141" s="4" t="s">
         <v>673</v>
       </c>
     </row>
-    <row r="142" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D142" s="5" t="s">
+    <row r="142" spans="4:18">
+      <c r="D142" s="4" t="s">
         <v>674</v>
       </c>
-      <c r="P142" s="5" t="s">
+      <c r="P142" s="4" t="s">
         <v>675</v>
       </c>
-      <c r="R142" s="5" t="s">
+      <c r="R142" s="4" t="s">
         <v>676</v>
       </c>
     </row>
-    <row r="143" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D143" s="5" t="s">
+    <row r="143" spans="4:18">
+      <c r="D143" s="4" t="s">
         <v>677</v>
       </c>
-      <c r="P143" s="5" t="s">
+      <c r="P143" s="4" t="s">
         <v>678</v>
       </c>
-      <c r="R143" s="5" t="s">
+      <c r="R143" s="4" t="s">
         <v>679</v>
       </c>
     </row>
-    <row r="144" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D144" s="5" t="s">
+    <row r="144" spans="4:18">
+      <c r="D144" s="4" t="s">
         <v>680</v>
       </c>
-      <c r="P144" s="5" t="s">
+      <c r="P144" s="4" t="s">
         <v>681</v>
       </c>
-      <c r="R144" s="5" t="s">
+      <c r="R144" s="4" t="s">
         <v>682</v>
       </c>
     </row>
-    <row r="145" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D145" s="5" t="s">
+    <row r="145" spans="4:18">
+      <c r="D145" s="4" t="s">
         <v>683</v>
       </c>
-      <c r="P145" s="5" t="s">
+      <c r="P145" s="4" t="s">
         <v>684</v>
       </c>
-      <c r="R145" s="5" t="s">
+      <c r="R145" s="4" t="s">
         <v>685</v>
       </c>
     </row>
-    <row r="146" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D146" s="5" t="s">
+    <row r="146" spans="4:18">
+      <c r="D146" s="4" t="s">
         <v>686</v>
       </c>
-      <c r="P146" s="5" t="s">
+      <c r="P146" s="4" t="s">
         <v>687</v>
       </c>
-      <c r="R146" s="5" t="s">
+      <c r="R146" s="4" t="s">
         <v>688</v>
       </c>
     </row>
-    <row r="147" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D147" s="5" t="s">
+    <row r="147" spans="4:18">
+      <c r="D147" s="4" t="s">
         <v>689</v>
       </c>
-      <c r="P147" s="5" t="s">
+      <c r="P147" s="4" t="s">
         <v>690</v>
       </c>
-      <c r="R147" s="5" t="s">
+      <c r="R147" s="4" t="s">
         <v>691</v>
       </c>
     </row>
-    <row r="148" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D148" s="5" t="s">
+    <row r="148" spans="4:18">
+      <c r="D148" s="4" t="s">
         <v>692</v>
       </c>
-      <c r="P148" s="5" t="s">
+      <c r="P148" s="4" t="s">
         <v>693</v>
       </c>
-      <c r="R148" s="5" t="s">
+      <c r="R148" s="4" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="149" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D149" s="5" t="s">
+    <row r="149" spans="4:18">
+      <c r="D149" s="4" t="s">
         <v>695</v>
       </c>
-      <c r="P149" s="5" t="s">
+      <c r="P149" s="4" t="s">
         <v>696</v>
       </c>
-      <c r="R149" s="5" t="s">
+      <c r="R149" s="4" t="s">
         <v>697</v>
       </c>
     </row>
-    <row r="150" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D150" s="5" t="s">
+    <row r="150" spans="4:18">
+      <c r="D150" s="4" t="s">
         <v>698</v>
       </c>
-      <c r="P150" s="5" t="s">
+      <c r="P150" s="4" t="s">
         <v>699</v>
       </c>
-      <c r="R150" s="5" t="s">
+      <c r="R150" s="4" t="s">
         <v>700</v>
       </c>
     </row>
-    <row r="151" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D151" s="5" t="s">
+    <row r="151" spans="4:18">
+      <c r="D151" s="4" t="s">
         <v>701</v>
       </c>
-      <c r="P151" s="5" t="s">
+      <c r="P151" s="4" t="s">
         <v>702</v>
       </c>
-      <c r="R151" s="5" t="s">
+      <c r="R151" s="4" t="s">
         <v>703</v>
       </c>
     </row>
-    <row r="152" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D152" s="5" t="s">
+    <row r="152" spans="4:18">
+      <c r="D152" s="4" t="s">
         <v>704</v>
       </c>
-      <c r="P152" s="5" t="s">
+      <c r="P152" s="4" t="s">
         <v>705</v>
       </c>
-      <c r="R152" s="5" t="s">
+      <c r="R152" s="4" t="s">
         <v>706</v>
       </c>
     </row>
-    <row r="153" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D153" s="5" t="s">
+    <row r="153" spans="4:18">
+      <c r="D153" s="4" t="s">
         <v>707</v>
       </c>
-      <c r="P153" s="5" t="s">
+      <c r="P153" s="4" t="s">
         <v>708</v>
       </c>
-      <c r="R153" s="5" t="s">
+      <c r="R153" s="4" t="s">
         <v>709</v>
       </c>
     </row>
-    <row r="154" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D154" s="5" t="s">
+    <row r="154" spans="4:18">
+      <c r="D154" s="4" t="s">
         <v>710</v>
       </c>
-      <c r="P154" s="5" t="s">
+      <c r="P154" s="4" t="s">
         <v>711</v>
       </c>
-      <c r="R154" s="5" t="s">
+      <c r="R154" s="4" t="s">
         <v>712</v>
       </c>
     </row>
-    <row r="155" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D155" s="5" t="s">
+    <row r="155" spans="4:18">
+      <c r="D155" s="4" t="s">
         <v>713</v>
       </c>
-      <c r="P155" s="5" t="s">
+      <c r="P155" s="4" t="s">
         <v>714</v>
       </c>
-      <c r="R155" s="5" t="s">
+      <c r="R155" s="4" t="s">
         <v>715</v>
       </c>
     </row>
-    <row r="156" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D156" s="5" t="s">
+    <row r="156" spans="4:18">
+      <c r="D156" s="4" t="s">
         <v>716</v>
       </c>
-      <c r="P156" s="5" t="s">
+      <c r="P156" s="4" t="s">
         <v>717</v>
       </c>
-      <c r="R156" s="5" t="s">
+      <c r="R156" s="4" t="s">
         <v>718</v>
       </c>
     </row>
-    <row r="157" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D157" s="5" t="s">
+    <row r="157" spans="4:18">
+      <c r="D157" s="4" t="s">
         <v>719</v>
       </c>
-      <c r="P157" s="5" t="s">
+      <c r="P157" s="4" t="s">
         <v>720</v>
       </c>
-      <c r="R157" s="5" t="s">
+      <c r="R157" s="4" t="s">
         <v>721</v>
       </c>
     </row>
-    <row r="158" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D158" s="5" t="s">
+    <row r="158" spans="4:18">
+      <c r="D158" s="4" t="s">
         <v>722</v>
       </c>
-      <c r="P158" s="5" t="s">
+      <c r="P158" s="4" t="s">
         <v>723</v>
       </c>
-      <c r="R158" s="5" t="s">
+      <c r="R158" s="4" t="s">
         <v>724</v>
       </c>
     </row>
-    <row r="159" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D159" s="5" t="s">
+    <row r="159" spans="4:18">
+      <c r="D159" s="4" t="s">
         <v>725</v>
       </c>
-      <c r="P159" s="5" t="s">
+      <c r="P159" s="4" t="s">
         <v>726</v>
       </c>
-      <c r="R159" s="5" t="s">
+      <c r="R159" s="4" t="s">
         <v>727</v>
       </c>
     </row>
-    <row r="160" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D160" s="5" t="s">
+    <row r="160" spans="4:18">
+      <c r="D160" s="4" t="s">
         <v>728</v>
       </c>
-      <c r="P160" s="5" t="s">
+      <c r="P160" s="4" t="s">
         <v>729</v>
       </c>
-      <c r="R160" s="5" t="s">
+      <c r="R160" s="4" t="s">
         <v>730</v>
       </c>
     </row>
-    <row r="161" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D161" s="5" t="s">
+    <row r="161" spans="4:18">
+      <c r="D161" s="4" t="s">
         <v>731</v>
       </c>
-      <c r="P161" s="5" t="s">
+      <c r="P161" s="4" t="s">
         <v>732</v>
       </c>
-      <c r="R161" s="5" t="s">
+      <c r="R161" s="4" t="s">
         <v>733</v>
       </c>
     </row>
-    <row r="162" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D162" s="5" t="s">
+    <row r="162" spans="4:18">
+      <c r="D162" s="4" t="s">
         <v>734</v>
       </c>
-      <c r="P162" s="5" t="s">
+      <c r="P162" s="4" t="s">
         <v>735</v>
       </c>
-      <c r="R162" s="5" t="s">
+      <c r="R162" s="4" t="s">
         <v>736</v>
       </c>
     </row>
-    <row r="163" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D163" s="5" t="s">
+    <row r="163" spans="4:18">
+      <c r="D163" s="4" t="s">
         <v>737</v>
       </c>
-      <c r="P163" s="5" t="s">
+      <c r="P163" s="4" t="s">
         <v>738</v>
       </c>
-      <c r="R163" s="5" t="s">
+      <c r="R163" s="4" t="s">
         <v>739</v>
       </c>
     </row>
-    <row r="164" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D164" s="5" t="s">
+    <row r="164" spans="4:18">
+      <c r="D164" s="4" t="s">
         <v>740</v>
       </c>
-      <c r="P164" s="5" t="s">
+      <c r="P164" s="4" t="s">
         <v>741</v>
       </c>
-      <c r="R164" s="5" t="s">
+      <c r="R164" s="4" t="s">
         <v>742</v>
       </c>
     </row>
-    <row r="165" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D165" s="5" t="s">
+    <row r="165" spans="4:18">
+      <c r="D165" s="4" t="s">
         <v>743</v>
       </c>
-      <c r="P165" s="5" t="s">
+      <c r="P165" s="4" t="s">
         <v>744</v>
       </c>
-      <c r="R165" s="5" t="s">
+      <c r="R165" s="4" t="s">
         <v>745</v>
       </c>
     </row>
-    <row r="166" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D166" s="5" t="s">
+    <row r="166" spans="4:18">
+      <c r="D166" s="4" t="s">
         <v>746</v>
       </c>
-      <c r="P166" s="5" t="s">
+      <c r="P166" s="4" t="s">
         <v>747</v>
       </c>
-      <c r="R166" s="5" t="s">
+      <c r="R166" s="4" t="s">
         <v>748</v>
       </c>
     </row>
-    <row r="167" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D167" s="5" t="s">
+    <row r="167" spans="4:18">
+      <c r="D167" s="4" t="s">
         <v>749</v>
       </c>
-      <c r="P167" s="5" t="s">
+      <c r="P167" s="4" t="s">
         <v>750</v>
       </c>
-      <c r="R167" s="5" t="s">
+      <c r="R167" s="4" t="s">
         <v>751</v>
       </c>
     </row>
-    <row r="168" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D168" s="5" t="s">
+    <row r="168" spans="4:18">
+      <c r="D168" s="4" t="s">
         <v>752</v>
       </c>
-      <c r="P168" s="5" t="s">
+      <c r="P168" s="4" t="s">
         <v>753</v>
       </c>
-      <c r="R168" s="5" t="s">
+      <c r="R168" s="4" t="s">
         <v>754</v>
       </c>
     </row>
-    <row r="169" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D169" s="5" t="s">
+    <row r="169" spans="4:18">
+      <c r="D169" s="4" t="s">
         <v>755</v>
       </c>
-      <c r="P169" s="5" t="s">
+      <c r="P169" s="4" t="s">
         <v>756</v>
       </c>
-      <c r="R169" s="5" t="s">
+      <c r="R169" s="4" t="s">
         <v>757</v>
       </c>
     </row>
-    <row r="170" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D170" s="5" t="s">
+    <row r="170" spans="4:18">
+      <c r="D170" s="4" t="s">
         <v>758</v>
       </c>
-      <c r="P170" s="5" t="s">
+      <c r="P170" s="4" t="s">
         <v>759</v>
       </c>
-      <c r="R170" s="5" t="s">
+      <c r="R170" s="4" t="s">
         <v>760</v>
       </c>
     </row>
-    <row r="171" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D171" s="5" t="s">
+    <row r="171" spans="4:18">
+      <c r="D171" s="4" t="s">
         <v>761</v>
       </c>
-      <c r="P171" s="5" t="s">
+      <c r="P171" s="4" t="s">
         <v>762</v>
       </c>
-      <c r="R171" s="5" t="s">
+      <c r="R171" s="4" t="s">
         <v>763</v>
       </c>
     </row>
-    <row r="172" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D172" s="5" t="s">
+    <row r="172" spans="4:18">
+      <c r="D172" s="4" t="s">
         <v>764</v>
       </c>
-      <c r="P172" s="5" t="s">
+      <c r="P172" s="4" t="s">
         <v>765</v>
       </c>
-      <c r="R172" s="5" t="s">
+      <c r="R172" s="4" t="s">
         <v>766</v>
       </c>
     </row>
-    <row r="173" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D173" s="5" t="s">
+    <row r="173" spans="4:18">
+      <c r="D173" s="4" t="s">
         <v>767</v>
       </c>
-      <c r="P173" s="5" t="s">
+      <c r="P173" s="4" t="s">
         <v>768</v>
       </c>
-      <c r="R173" s="5" t="s">
+      <c r="R173" s="4" t="s">
         <v>769</v>
       </c>
     </row>
-    <row r="174" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D174" s="5" t="s">
+    <row r="174" spans="4:18">
+      <c r="D174" s="4" t="s">
         <v>770</v>
       </c>
-      <c r="P174" s="5" t="s">
+      <c r="P174" s="4" t="s">
         <v>771</v>
       </c>
-      <c r="R174" s="5" t="s">
+      <c r="R174" s="4" t="s">
         <v>772</v>
       </c>
     </row>
-    <row r="175" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D175" s="5" t="s">
+    <row r="175" spans="4:18">
+      <c r="D175" s="4" t="s">
         <v>773</v>
       </c>
-      <c r="P175" s="5" t="s">
+      <c r="P175" s="4" t="s">
         <v>774</v>
       </c>
-      <c r="R175" s="5" t="s">
+      <c r="R175" s="4" t="s">
         <v>775</v>
       </c>
     </row>
-    <row r="176" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D176" s="5" t="s">
+    <row r="176" spans="4:18">
+      <c r="D176" s="4" t="s">
         <v>776</v>
       </c>
-      <c r="P176" s="5" t="s">
+      <c r="P176" s="4" t="s">
         <v>777</v>
       </c>
-      <c r="R176" s="5" t="s">
+      <c r="R176" s="4" t="s">
         <v>778</v>
       </c>
     </row>
-    <row r="177" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D177" s="5" t="s">
+    <row r="177" spans="4:18">
+      <c r="D177" s="4" t="s">
         <v>779</v>
       </c>
-      <c r="P177" s="5" t="s">
+      <c r="P177" s="4" t="s">
         <v>780</v>
       </c>
-      <c r="R177" s="5" t="s">
+      <c r="R177" s="4" t="s">
         <v>781</v>
       </c>
     </row>
-    <row r="178" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D178" s="5" t="s">
+    <row r="178" spans="4:18">
+      <c r="D178" s="4" t="s">
         <v>782</v>
       </c>
-      <c r="P178" s="5" t="s">
+      <c r="P178" s="4" t="s">
         <v>783</v>
       </c>
-      <c r="R178" s="5" t="s">
+      <c r="R178" s="4" t="s">
         <v>784</v>
       </c>
     </row>
-    <row r="179" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D179" s="5" t="s">
+    <row r="179" spans="4:18">
+      <c r="D179" s="4" t="s">
         <v>785</v>
       </c>
-      <c r="P179" s="5" t="s">
+      <c r="P179" s="4" t="s">
         <v>786</v>
       </c>
-      <c r="R179" s="5" t="s">
+      <c r="R179" s="4" t="s">
         <v>787</v>
       </c>
     </row>
-    <row r="180" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D180" s="5" t="s">
+    <row r="180" spans="4:18">
+      <c r="D180" s="4" t="s">
         <v>788</v>
       </c>
-      <c r="P180" s="5" t="s">
+      <c r="P180" s="4" t="s">
         <v>789</v>
       </c>
-      <c r="R180" s="5" t="s">
+      <c r="R180" s="4" t="s">
         <v>790</v>
       </c>
     </row>
-    <row r="181" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D181" s="5" t="s">
+    <row r="181" spans="4:18">
+      <c r="D181" s="4" t="s">
         <v>791</v>
       </c>
-      <c r="P181" s="5" t="s">
+      <c r="P181" s="4" t="s">
         <v>792</v>
       </c>
-      <c r="R181" s="5" t="s">
+      <c r="R181" s="4" t="s">
         <v>793</v>
       </c>
     </row>
-    <row r="182" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D182" s="5" t="s">
+    <row r="182" spans="4:18">
+      <c r="D182" s="4" t="s">
         <v>794</v>
       </c>
-      <c r="P182" s="5" t="s">
+      <c r="P182" s="4" t="s">
         <v>795</v>
       </c>
-      <c r="R182" s="5" t="s">
+      <c r="R182" s="4" t="s">
         <v>796</v>
       </c>
     </row>
-    <row r="183" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D183" s="5" t="s">
+    <row r="183" spans="4:18">
+      <c r="D183" s="4" t="s">
         <v>797</v>
       </c>
-      <c r="P183" s="5" t="s">
+      <c r="P183" s="4" t="s">
         <v>798</v>
       </c>
-      <c r="R183" s="5" t="s">
+      <c r="R183" s="4" t="s">
         <v>799</v>
       </c>
     </row>
-    <row r="184" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D184" s="5" t="s">
+    <row r="184" spans="4:18">
+      <c r="D184" s="4" t="s">
         <v>800</v>
       </c>
-      <c r="P184" s="5" t="s">
+      <c r="P184" s="4" t="s">
         <v>801</v>
       </c>
-      <c r="R184" s="5" t="s">
+      <c r="R184" s="4" t="s">
         <v>802</v>
       </c>
     </row>
-    <row r="185" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D185" s="5" t="s">
+    <row r="185" spans="4:18">
+      <c r="D185" s="4" t="s">
         <v>803</v>
       </c>
-      <c r="P185" s="5" t="s">
+      <c r="P185" s="4" t="s">
         <v>804</v>
       </c>
-      <c r="R185" s="5" t="s">
+      <c r="R185" s="4" t="s">
         <v>805</v>
       </c>
     </row>
-    <row r="186" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D186" s="5" t="s">
+    <row r="186" spans="4:18">
+      <c r="D186" s="4" t="s">
         <v>806</v>
       </c>
-      <c r="P186" s="5" t="s">
+      <c r="P186" s="4" t="s">
         <v>807</v>
       </c>
-      <c r="R186" s="5" t="s">
+      <c r="R186" s="4" t="s">
         <v>808</v>
       </c>
     </row>
-    <row r="187" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D187" s="5" t="s">
+    <row r="187" spans="4:18">
+      <c r="D187" s="4" t="s">
         <v>809</v>
       </c>
-      <c r="P187" s="5" t="s">
+      <c r="P187" s="4" t="s">
         <v>810</v>
       </c>
-      <c r="R187" s="5" t="s">
+      <c r="R187" s="4" t="s">
         <v>811</v>
       </c>
     </row>
-    <row r="188" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D188" s="5" t="s">
+    <row r="188" spans="4:18">
+      <c r="D188" s="4" t="s">
         <v>812</v>
       </c>
-      <c r="P188" s="5" t="s">
+      <c r="P188" s="4" t="s">
         <v>813</v>
       </c>
-      <c r="R188" s="5" t="s">
+      <c r="R188" s="4" t="s">
         <v>814</v>
       </c>
     </row>
-    <row r="189" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D189" s="5" t="s">
+    <row r="189" spans="4:18">
+      <c r="D189" s="4" t="s">
         <v>815</v>
       </c>
-      <c r="P189" s="5" t="s">
+      <c r="P189" s="4" t="s">
         <v>816</v>
       </c>
-      <c r="R189" s="5" t="s">
+      <c r="R189" s="4" t="s">
         <v>817</v>
       </c>
     </row>
-    <row r="190" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D190" s="5" t="s">
+    <row r="190" spans="4:18">
+      <c r="D190" s="4" t="s">
         <v>818</v>
       </c>
-      <c r="P190" s="5" t="s">
+      <c r="P190" s="4" t="s">
         <v>819</v>
       </c>
-      <c r="R190" s="5" t="s">
+      <c r="R190" s="4" t="s">
         <v>820</v>
       </c>
     </row>
-    <row r="191" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D191" s="5" t="s">
+    <row r="191" spans="4:18">
+      <c r="D191" s="4" t="s">
         <v>821</v>
       </c>
-      <c r="P191" s="5" t="s">
+      <c r="P191" s="4" t="s">
         <v>822</v>
       </c>
-      <c r="R191" s="5" t="s">
+      <c r="R191" s="4" t="s">
         <v>823</v>
       </c>
     </row>
-    <row r="192" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D192" s="5" t="s">
+    <row r="192" spans="4:18">
+      <c r="D192" s="4" t="s">
         <v>824</v>
       </c>
-      <c r="P192" s="5" t="s">
+      <c r="P192" s="4" t="s">
         <v>825</v>
       </c>
-      <c r="R192" s="5" t="s">
+      <c r="R192" s="4" t="s">
         <v>826</v>
       </c>
     </row>
-    <row r="193" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D193" s="5" t="s">
+    <row r="193" spans="4:18">
+      <c r="D193" s="4" t="s">
         <v>827</v>
       </c>
-      <c r="P193" s="5" t="s">
+      <c r="P193" s="4" t="s">
         <v>828</v>
       </c>
-      <c r="R193" s="5" t="s">
+      <c r="R193" s="4" t="s">
         <v>829</v>
       </c>
     </row>
-    <row r="194" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D194" s="5" t="s">
+    <row r="194" spans="4:18">
+      <c r="D194" s="4" t="s">
         <v>830</v>
       </c>
-      <c r="P194" s="5" t="s">
+      <c r="P194" s="4" t="s">
         <v>831</v>
       </c>
-      <c r="R194" s="5" t="s">
+      <c r="R194" s="4" t="s">
         <v>832</v>
       </c>
     </row>
-    <row r="195" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D195" s="5" t="s">
+    <row r="195" spans="4:18">
+      <c r="D195" s="4" t="s">
         <v>833</v>
       </c>
-      <c r="P195" s="5" t="s">
+      <c r="P195" s="4" t="s">
         <v>834</v>
       </c>
-      <c r="R195" s="5" t="s">
+      <c r="R195" s="4" t="s">
         <v>835</v>
       </c>
     </row>
-    <row r="196" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D196" s="5" t="s">
+    <row r="196" spans="4:18">
+      <c r="D196" s="4" t="s">
         <v>836</v>
       </c>
-      <c r="P196" s="5" t="s">
+      <c r="P196" s="4" t="s">
         <v>837</v>
       </c>
-      <c r="R196" s="5" t="s">
+      <c r="R196" s="4" t="s">
         <v>838</v>
       </c>
     </row>
-    <row r="197" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D197" s="5" t="s">
+    <row r="197" spans="4:18">
+      <c r="D197" s="4" t="s">
         <v>839</v>
       </c>
-      <c r="P197" s="5" t="s">
+      <c r="P197" s="4" t="s">
         <v>840</v>
       </c>
-      <c r="R197" s="5" t="s">
+      <c r="R197" s="4" t="s">
         <v>841</v>
       </c>
     </row>
-    <row r="198" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D198" s="5" t="s">
+    <row r="198" spans="4:18">
+      <c r="D198" s="4" t="s">
         <v>842</v>
       </c>
-      <c r="P198" s="5" t="s">
+      <c r="P198" s="4" t="s">
         <v>843</v>
       </c>
-      <c r="R198" s="5" t="s">
+      <c r="R198" s="4" t="s">
         <v>844</v>
       </c>
     </row>
-    <row r="199" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D199" s="5" t="s">
+    <row r="199" spans="4:18">
+      <c r="D199" s="4" t="s">
         <v>845</v>
       </c>
-      <c r="P199" s="5" t="s">
+      <c r="P199" s="4" t="s">
         <v>846</v>
       </c>
-      <c r="R199" s="5" t="s">
+      <c r="R199" s="4" t="s">
         <v>847</v>
       </c>
     </row>
-    <row r="200" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D200" s="5" t="s">
+    <row r="200" spans="4:18">
+      <c r="D200" s="4" t="s">
         <v>848</v>
       </c>
-      <c r="P200" s="5" t="s">
+      <c r="P200" s="4" t="s">
         <v>849</v>
       </c>
-      <c r="R200" s="5" t="s">
+      <c r="R200" s="4" t="s">
         <v>850</v>
       </c>
     </row>
-    <row r="201" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D201" s="5" t="s">
+    <row r="201" spans="4:18">
+      <c r="D201" s="4" t="s">
         <v>851</v>
       </c>
-      <c r="P201" s="5" t="s">
+      <c r="P201" s="4" t="s">
         <v>852</v>
       </c>
-      <c r="R201" s="5" t="s">
+      <c r="R201" s="4" t="s">
         <v>853</v>
       </c>
     </row>
-    <row r="202" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D202" s="5" t="s">
+    <row r="202" spans="4:18">
+      <c r="D202" s="4" t="s">
         <v>854</v>
       </c>
-      <c r="P202" s="5" t="s">
+      <c r="P202" s="4" t="s">
         <v>855</v>
       </c>
-      <c r="R202" s="5" t="s">
+      <c r="R202" s="4" t="s">
         <v>856</v>
       </c>
     </row>
-    <row r="203" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D203" s="5" t="s">
+    <row r="203" spans="4:18">
+      <c r="D203" s="4" t="s">
         <v>857</v>
       </c>
-      <c r="P203" s="5" t="s">
+      <c r="P203" s="4" t="s">
         <v>858</v>
       </c>
-      <c r="R203" s="5" t="s">
+      <c r="R203" s="4" t="s">
         <v>859</v>
       </c>
     </row>
-    <row r="204" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D204" s="5" t="s">
+    <row r="204" spans="4:18">
+      <c r="D204" s="4" t="s">
         <v>860</v>
       </c>
-      <c r="P204" s="5" t="s">
+      <c r="P204" s="4" t="s">
         <v>861</v>
       </c>
-      <c r="R204" s="5" t="s">
+      <c r="R204" s="4" t="s">
         <v>862</v>
       </c>
     </row>
-    <row r="205" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D205" s="5" t="s">
+    <row r="205" spans="4:18">
+      <c r="D205" s="4" t="s">
         <v>863</v>
       </c>
-      <c r="P205" s="5" t="s">
+      <c r="P205" s="4" t="s">
         <v>864</v>
       </c>
-      <c r="R205" s="5" t="s">
+      <c r="R205" s="4" t="s">
         <v>865</v>
       </c>
     </row>
-    <row r="206" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D206" s="5" t="s">
+    <row r="206" spans="4:18">
+      <c r="D206" s="4" t="s">
         <v>866</v>
       </c>
-      <c r="P206" s="5" t="s">
+      <c r="P206" s="4" t="s">
         <v>867</v>
       </c>
-      <c r="R206" s="5" t="s">
+      <c r="R206" s="4" t="s">
         <v>868</v>
       </c>
     </row>
-    <row r="207" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D207" s="5" t="s">
+    <row r="207" spans="4:18">
+      <c r="D207" s="4" t="s">
         <v>869</v>
       </c>
-      <c r="P207" s="5" t="s">
+      <c r="P207" s="4" t="s">
         <v>870</v>
       </c>
-      <c r="R207" s="5" t="s">
+      <c r="R207" s="4" t="s">
         <v>871</v>
       </c>
     </row>
-    <row r="208" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D208" s="5" t="s">
+    <row r="208" spans="4:18">
+      <c r="D208" s="4" t="s">
         <v>872</v>
       </c>
-      <c r="P208" s="5" t="s">
+      <c r="P208" s="4" t="s">
         <v>873</v>
       </c>
-      <c r="R208" s="5" t="s">
+      <c r="R208" s="4" t="s">
         <v>874</v>
       </c>
     </row>
-    <row r="209" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D209" s="5" t="s">
+    <row r="209" spans="4:18">
+      <c r="D209" s="4" t="s">
         <v>875</v>
       </c>
-      <c r="P209" s="5" t="s">
+      <c r="P209" s="4" t="s">
         <v>876</v>
       </c>
-      <c r="R209" s="5" t="s">
+      <c r="R209" s="4" t="s">
         <v>877</v>
       </c>
     </row>
-    <row r="210" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D210" s="5" t="s">
+    <row r="210" spans="4:18">
+      <c r="D210" s="4" t="s">
         <v>878</v>
       </c>
-      <c r="P210" s="5" t="s">
+      <c r="P210" s="4" t="s">
         <v>879</v>
       </c>
-      <c r="R210" s="5" t="s">
+      <c r="R210" s="4" t="s">
         <v>880</v>
       </c>
     </row>
-    <row r="211" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D211" s="5" t="s">
+    <row r="211" spans="4:18">
+      <c r="D211" s="4" t="s">
         <v>881</v>
       </c>
-      <c r="P211" s="5" t="s">
+      <c r="P211" s="4" t="s">
         <v>882</v>
       </c>
-      <c r="R211" s="5" t="s">
+      <c r="R211" s="4" t="s">
         <v>883</v>
       </c>
     </row>
-    <row r="212" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D212" s="5" t="s">
+    <row r="212" spans="4:18">
+      <c r="D212" s="4" t="s">
         <v>884</v>
       </c>
-      <c r="P212" s="5" t="s">
+      <c r="P212" s="4" t="s">
         <v>885</v>
       </c>
-      <c r="R212" s="5" t="s">
+      <c r="R212" s="4" t="s">
         <v>886</v>
       </c>
     </row>
-    <row r="213" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D213" s="5" t="s">
+    <row r="213" spans="4:18">
+      <c r="D213" s="4" t="s">
         <v>887</v>
       </c>
-      <c r="P213" s="5" t="s">
+      <c r="P213" s="4" t="s">
         <v>888</v>
       </c>
-      <c r="R213" s="5" t="s">
+      <c r="R213" s="4" t="s">
         <v>889</v>
       </c>
     </row>
-    <row r="214" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D214" s="5" t="s">
+    <row r="214" spans="4:18">
+      <c r="D214" s="4" t="s">
         <v>890</v>
       </c>
-      <c r="P214" s="5" t="s">
+      <c r="P214" s="4" t="s">
         <v>891</v>
       </c>
-      <c r="R214" s="5" t="s">
+      <c r="R214" s="4" t="s">
         <v>892</v>
       </c>
     </row>
-    <row r="215" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D215" s="5" t="s">
+    <row r="215" spans="4:18">
+      <c r="D215" s="4" t="s">
         <v>893</v>
       </c>
-      <c r="P215" s="5" t="s">
+      <c r="P215" s="4" t="s">
         <v>894</v>
       </c>
-      <c r="R215" s="5" t="s">
+      <c r="R215" s="4" t="s">
         <v>895</v>
       </c>
     </row>
-    <row r="216" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D216" s="5" t="s">
+    <row r="216" spans="4:18">
+      <c r="D216" s="4" t="s">
         <v>896</v>
       </c>
-      <c r="P216" s="5" t="s">
+      <c r="P216" s="4" t="s">
         <v>897</v>
       </c>
-      <c r="R216" s="5" t="s">
+      <c r="R216" s="4" t="s">
         <v>898</v>
       </c>
     </row>
-    <row r="217" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D217" s="5" t="s">
+    <row r="217" spans="4:18">
+      <c r="D217" s="4" t="s">
         <v>899</v>
       </c>
-      <c r="P217" s="5" t="s">
+      <c r="P217" s="4" t="s">
         <v>900</v>
       </c>
-      <c r="R217" s="5" t="s">
+      <c r="R217" s="4" t="s">
         <v>901</v>
       </c>
     </row>
-    <row r="218" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D218" s="5" t="s">
+    <row r="218" spans="4:18">
+      <c r="D218" s="4" t="s">
         <v>902</v>
       </c>
-      <c r="P218" s="5" t="s">
+      <c r="P218" s="4" t="s">
         <v>903</v>
       </c>
-      <c r="R218" s="5" t="s">
+      <c r="R218" s="4" t="s">
         <v>904</v>
       </c>
     </row>
-    <row r="219" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D219" s="5" t="s">
+    <row r="219" spans="4:18">
+      <c r="D219" s="4" t="s">
         <v>905</v>
       </c>
-      <c r="P219" s="5" t="s">
+      <c r="P219" s="4" t="s">
         <v>906</v>
       </c>
-      <c r="R219" s="5" t="s">
+      <c r="R219" s="4" t="s">
         <v>907</v>
       </c>
     </row>
-    <row r="220" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D220" s="5" t="s">
+    <row r="220" spans="4:18">
+      <c r="D220" s="4" t="s">
         <v>908</v>
       </c>
-      <c r="P220" s="5" t="s">
+      <c r="P220" s="4" t="s">
         <v>909</v>
       </c>
-      <c r="R220" s="5" t="s">
+      <c r="R220" s="4" t="s">
         <v>910</v>
       </c>
     </row>
-    <row r="221" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D221" s="5" t="s">
+    <row r="221" spans="4:18">
+      <c r="D221" s="4" t="s">
         <v>911</v>
       </c>
-      <c r="P221" s="5" t="s">
+      <c r="P221" s="4" t="s">
         <v>912</v>
       </c>
-      <c r="R221" s="5" t="s">
+      <c r="R221" s="4" t="s">
         <v>913</v>
       </c>
     </row>
-    <row r="222" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D222" s="5" t="s">
+    <row r="222" spans="4:18">
+      <c r="D222" s="4" t="s">
         <v>914</v>
       </c>
-      <c r="P222" s="5" t="s">
+      <c r="P222" s="4" t="s">
         <v>915</v>
       </c>
-      <c r="R222" s="5" t="s">
+      <c r="R222" s="4" t="s">
         <v>916</v>
       </c>
     </row>
-    <row r="223" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D223" s="5" t="s">
+    <row r="223" spans="4:18">
+      <c r="D223" s="4" t="s">
         <v>917</v>
       </c>
-      <c r="P223" s="5" t="s">
+      <c r="P223" s="4" t="s">
         <v>918</v>
       </c>
-      <c r="R223" s="5" t="s">
+      <c r="R223" s="4" t="s">
         <v>919</v>
       </c>
     </row>
-    <row r="224" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D224" s="5" t="s">
+    <row r="224" spans="4:18">
+      <c r="D224" s="4" t="s">
         <v>920</v>
       </c>
-      <c r="P224" s="5" t="s">
+      <c r="P224" s="4" t="s">
         <v>921</v>
       </c>
-      <c r="R224" s="5" t="s">
+      <c r="R224" s="4" t="s">
         <v>922</v>
       </c>
     </row>
-    <row r="225" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D225" s="5" t="s">
+    <row r="225" spans="4:18">
+      <c r="D225" s="4" t="s">
         <v>923</v>
       </c>
-      <c r="P225" s="5" t="s">
+      <c r="P225" s="4" t="s">
         <v>924</v>
       </c>
-      <c r="R225" s="5" t="s">
+      <c r="R225" s="4" t="s">
         <v>925</v>
       </c>
     </row>
-    <row r="226" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D226" s="5" t="s">
+    <row r="226" spans="4:18">
+      <c r="D226" s="4" t="s">
         <v>926</v>
       </c>
-      <c r="P226" s="5" t="s">
+      <c r="P226" s="4" t="s">
         <v>927</v>
       </c>
-      <c r="R226" s="5" t="s">
+      <c r="R226" s="4" t="s">
         <v>928</v>
       </c>
     </row>
-    <row r="227" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D227" s="5" t="s">
+    <row r="227" spans="4:18">
+      <c r="D227" s="4" t="s">
         <v>929</v>
       </c>
-      <c r="P227" s="5" t="s">
+      <c r="P227" s="4" t="s">
         <v>930</v>
       </c>
-      <c r="R227" s="5" t="s">
+      <c r="R227" s="4" t="s">
         <v>931</v>
       </c>
     </row>
-    <row r="228" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D228" s="5" t="s">
+    <row r="228" spans="4:18">
+      <c r="D228" s="4" t="s">
         <v>932</v>
       </c>
-      <c r="P228" s="5" t="s">
+      <c r="P228" s="4" t="s">
         <v>933</v>
       </c>
-      <c r="R228" s="5" t="s">
+      <c r="R228" s="4" t="s">
         <v>934</v>
       </c>
     </row>
-    <row r="229" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D229" s="5" t="s">
+    <row r="229" spans="4:18">
+      <c r="D229" s="4" t="s">
         <v>935</v>
       </c>
-      <c r="P229" s="5" t="s">
+      <c r="P229" s="4" t="s">
         <v>936</v>
       </c>
-      <c r="R229" s="5" t="s">
+      <c r="R229" s="4" t="s">
         <v>937</v>
       </c>
     </row>
-    <row r="230" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D230" s="5" t="s">
+    <row r="230" spans="4:18">
+      <c r="D230" s="4" t="s">
         <v>938</v>
       </c>
-      <c r="P230" s="5" t="s">
+      <c r="P230" s="4" t="s">
         <v>939</v>
       </c>
-      <c r="R230" s="5" t="s">
+      <c r="R230" s="4" t="s">
         <v>940</v>
       </c>
     </row>
-    <row r="231" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D231" s="5" t="s">
+    <row r="231" spans="4:18">
+      <c r="D231" s="4" t="s">
         <v>941</v>
       </c>
-      <c r="P231" s="5" t="s">
+      <c r="P231" s="4" t="s">
         <v>942</v>
       </c>
-      <c r="R231" s="5" t="s">
+      <c r="R231" s="4" t="s">
         <v>943</v>
       </c>
     </row>
-    <row r="232" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D232" s="5" t="s">
+    <row r="232" spans="4:18">
+      <c r="D232" s="4" t="s">
         <v>944</v>
       </c>
-      <c r="P232" s="5" t="s">
+      <c r="P232" s="4" t="s">
         <v>945</v>
       </c>
-      <c r="R232" s="5" t="s">
+      <c r="R232" s="4" t="s">
         <v>946</v>
       </c>
     </row>
-    <row r="233" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D233" s="5" t="s">
+    <row r="233" spans="4:18">
+      <c r="D233" s="4" t="s">
         <v>947</v>
       </c>
-      <c r="P233" s="5" t="s">
+      <c r="P233" s="4" t="s">
         <v>948</v>
       </c>
-      <c r="R233" s="5" t="s">
+      <c r="R233" s="4" t="s">
         <v>949</v>
       </c>
     </row>
-    <row r="234" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D234" s="5" t="s">
+    <row r="234" spans="4:18">
+      <c r="D234" s="4" t="s">
         <v>950</v>
       </c>
-      <c r="P234" s="5" t="s">
+      <c r="P234" s="4" t="s">
         <v>951</v>
       </c>
     </row>
-    <row r="235" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D235" s="5" t="s">
+    <row r="235" spans="4:18">
+      <c r="D235" s="4" t="s">
         <v>952</v>
       </c>
-      <c r="P235" s="5" t="s">
+      <c r="P235" s="4" t="s">
         <v>953</v>
       </c>
     </row>
-    <row r="236" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D236" s="5" t="s">
+    <row r="236" spans="4:18">
+      <c r="D236" s="4" t="s">
         <v>954</v>
       </c>
-      <c r="P236" s="5" t="s">
+      <c r="P236" s="4" t="s">
         <v>955</v>
       </c>
     </row>
-    <row r="237" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D237" s="5" t="s">
+    <row r="237" spans="4:18">
+      <c r="D237" s="4" t="s">
         <v>956</v>
       </c>
-      <c r="P237" s="5" t="s">
+      <c r="P237" s="4" t="s">
         <v>957</v>
       </c>
     </row>
-    <row r="238" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D238" s="5" t="s">
+    <row r="238" spans="4:18">
+      <c r="D238" s="4" t="s">
         <v>958</v>
       </c>
-      <c r="P238" s="5" t="s">
+      <c r="P238" s="4" t="s">
         <v>959</v>
       </c>
     </row>
-    <row r="239" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D239" s="5" t="s">
+    <row r="239" spans="4:18">
+      <c r="D239" s="4" t="s">
         <v>960</v>
       </c>
-      <c r="P239" s="5" t="s">
+      <c r="P239" s="4" t="s">
         <v>961</v>
       </c>
     </row>
-    <row r="240" spans="4:18" x14ac:dyDescent="0.25">
-      <c r="D240" s="5" t="s">
+    <row r="240" spans="4:18">
+      <c r="D240" s="4" t="s">
         <v>962</v>
       </c>
-      <c r="P240" s="5" t="s">
+      <c r="P240" s="4" t="s">
         <v>963</v>
       </c>
     </row>
-    <row r="241" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D241" s="5" t="s">
+    <row r="241" spans="4:16">
+      <c r="D241" s="4" t="s">
         <v>964</v>
       </c>
-      <c r="P241" s="5" t="s">
+      <c r="P241" s="4" t="s">
         <v>965</v>
       </c>
     </row>
-    <row r="242" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D242" s="5" t="s">
+    <row r="242" spans="4:16">
+      <c r="D242" s="4" t="s">
         <v>966</v>
       </c>
-      <c r="P242" s="5" t="s">
+      <c r="P242" s="4" t="s">
         <v>967</v>
       </c>
     </row>
-    <row r="243" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D243" s="5" t="s">
+    <row r="243" spans="4:16">
+      <c r="D243" s="4" t="s">
         <v>968</v>
       </c>
-      <c r="P243" s="5" t="s">
+      <c r="P243" s="4" t="s">
         <v>969</v>
       </c>
     </row>
-    <row r="244" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D244" s="5" t="s">
+    <row r="244" spans="4:16">
+      <c r="D244" s="4" t="s">
         <v>970</v>
       </c>
-      <c r="P244" s="5" t="s">
+      <c r="P244" s="4" t="s">
         <v>971</v>
       </c>
     </row>
-    <row r="245" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D245" s="5" t="s">
+    <row r="245" spans="4:16">
+      <c r="D245" s="4" t="s">
         <v>972</v>
       </c>
-      <c r="P245" s="5" t="s">
+      <c r="P245" s="4" t="s">
         <v>973</v>
       </c>
     </row>
-    <row r="246" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D246" s="5" t="s">
+    <row r="246" spans="4:16">
+      <c r="D246" s="4" t="s">
         <v>974</v>
       </c>
-      <c r="P246" s="5" t="s">
+      <c r="P246" s="4" t="s">
         <v>975</v>
       </c>
     </row>
-    <row r="247" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D247" s="5" t="s">
+    <row r="247" spans="4:16">
+      <c r="D247" s="4" t="s">
         <v>976</v>
       </c>
-      <c r="P247" s="5" t="s">
+      <c r="P247" s="4" t="s">
         <v>977</v>
       </c>
     </row>
-    <row r="248" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D248" s="5" t="s">
+    <row r="248" spans="4:16">
+      <c r="D248" s="4" t="s">
         <v>978</v>
       </c>
-      <c r="P248" s="5" t="s">
+      <c r="P248" s="4" t="s">
         <v>979</v>
       </c>
     </row>
-    <row r="249" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D249" s="5" t="s">
+    <row r="249" spans="4:16">
+      <c r="D249" s="4" t="s">
         <v>980</v>
       </c>
-      <c r="P249" s="5" t="s">
+      <c r="P249" s="4" t="s">
         <v>981</v>
       </c>
     </row>
-    <row r="250" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D250" s="5" t="s">
+    <row r="250" spans="4:16">
+      <c r="D250" s="4" t="s">
         <v>982</v>
       </c>
-      <c r="P250" s="5" t="s">
+      <c r="P250" s="4" t="s">
         <v>983</v>
       </c>
     </row>
-    <row r="251" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D251" s="5" t="s">
+    <row r="251" spans="4:16">
+      <c r="D251" s="4" t="s">
         <v>984</v>
       </c>
-      <c r="P251" s="5" t="s">
+      <c r="P251" s="4" t="s">
         <v>985</v>
       </c>
     </row>
-    <row r="252" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D252" s="5" t="s">
+    <row r="252" spans="4:16">
+      <c r="D252" s="4" t="s">
         <v>986</v>
       </c>
-      <c r="P252" s="5" t="s">
+      <c r="P252" s="4" t="s">
         <v>987</v>
       </c>
     </row>
-    <row r="253" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D253" s="5" t="s">
+    <row r="253" spans="4:16">
+      <c r="D253" s="4" t="s">
         <v>988</v>
       </c>
-      <c r="P253" s="5" t="s">
+      <c r="P253" s="4" t="s">
         <v>989</v>
       </c>
     </row>
-    <row r="254" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D254" s="5" t="s">
+    <row r="254" spans="4:16">
+      <c r="D254" s="4" t="s">
         <v>990</v>
       </c>
-      <c r="P254" s="5" t="s">
+      <c r="P254" s="4" t="s">
         <v>991</v>
       </c>
     </row>
-    <row r="255" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D255" s="5" t="s">
+    <row r="255" spans="4:16">
+      <c r="D255" s="4" t="s">
         <v>992</v>
       </c>
-      <c r="P255" s="5" t="s">
+      <c r="P255" s="4" t="s">
         <v>993</v>
       </c>
     </row>
-    <row r="256" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D256" s="5" t="s">
+    <row r="256" spans="4:16">
+      <c r="D256" s="4" t="s">
         <v>994</v>
       </c>
-      <c r="P256" s="5" t="s">
+      <c r="P256" s="4" t="s">
         <v>995</v>
       </c>
     </row>
-    <row r="257" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D257" s="5" t="s">
+    <row r="257" spans="4:16">
+      <c r="D257" s="4" t="s">
         <v>996</v>
       </c>
-      <c r="P257" s="5" t="s">
+      <c r="P257" s="4" t="s">
         <v>997</v>
       </c>
     </row>
-    <row r="258" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D258" s="5" t="s">
+    <row r="258" spans="4:16">
+      <c r="D258" s="4" t="s">
         <v>998</v>
       </c>
-      <c r="P258" s="5" t="s">
+      <c r="P258" s="4" t="s">
         <v>999</v>
       </c>
     </row>
-    <row r="259" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D259" s="5" t="s">
+    <row r="259" spans="4:16">
+      <c r="D259" s="4" t="s">
         <v>1000</v>
       </c>
-      <c r="P259" s="5" t="s">
+      <c r="P259" s="4" t="s">
         <v>1001</v>
       </c>
     </row>
-    <row r="260" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D260" s="5" t="s">
+    <row r="260" spans="4:16">
+      <c r="D260" s="4" t="s">
         <v>1002</v>
       </c>
-      <c r="P260" s="5" t="s">
+      <c r="P260" s="4" t="s">
         <v>1003</v>
       </c>
     </row>
-    <row r="261" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D261" s="5" t="s">
+    <row r="261" spans="4:16">
+      <c r="D261" s="4" t="s">
         <v>1004</v>
       </c>
-      <c r="P261" s="5" t="s">
+      <c r="P261" s="4" t="s">
         <v>1005</v>
       </c>
     </row>
-    <row r="262" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D262" s="5" t="s">
+    <row r="262" spans="4:16">
+      <c r="D262" s="4" t="s">
         <v>1006</v>
       </c>
-      <c r="P262" s="5" t="s">
+      <c r="P262" s="4" t="s">
         <v>1007</v>
       </c>
     </row>
-    <row r="263" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D263" s="5" t="s">
+    <row r="263" spans="4:16">
+      <c r="D263" s="4" t="s">
         <v>1008</v>
       </c>
-      <c r="P263" s="5" t="s">
+      <c r="P263" s="4" t="s">
         <v>1009</v>
       </c>
     </row>
-    <row r="264" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D264" s="5" t="s">
+    <row r="264" spans="4:16">
+      <c r="D264" s="4" t="s">
         <v>1010</v>
       </c>
-      <c r="P264" s="5" t="s">
+      <c r="P264" s="4" t="s">
         <v>1011</v>
       </c>
     </row>
-    <row r="265" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D265" s="5" t="s">
+    <row r="265" spans="4:16">
+      <c r="D265" s="4" t="s">
         <v>1012</v>
       </c>
-      <c r="P265" s="5" t="s">
+      <c r="P265" s="4" t="s">
         <v>1013</v>
       </c>
     </row>
-    <row r="266" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D266" s="5" t="s">
+    <row r="266" spans="4:16">
+      <c r="D266" s="4" t="s">
         <v>1014</v>
       </c>
-      <c r="P266" s="5" t="s">
+      <c r="P266" s="4" t="s">
         <v>1015</v>
       </c>
     </row>
-    <row r="267" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D267" s="5" t="s">
+    <row r="267" spans="4:16">
+      <c r="D267" s="4" t="s">
         <v>1016</v>
       </c>
-      <c r="P267" s="5" t="s">
+      <c r="P267" s="4" t="s">
         <v>1017</v>
       </c>
     </row>
-    <row r="268" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D268" s="5" t="s">
+    <row r="268" spans="4:16">
+      <c r="D268" s="4" t="s">
         <v>1018</v>
       </c>
-      <c r="P268" s="5" t="s">
+      <c r="P268" s="4" t="s">
         <v>1019</v>
       </c>
     </row>
-    <row r="269" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D269" s="5" t="s">
+    <row r="269" spans="4:16">
+      <c r="D269" s="4" t="s">
         <v>1020</v>
       </c>
-      <c r="P269" s="5" t="s">
+      <c r="P269" s="4" t="s">
         <v>1021</v>
       </c>
     </row>
-    <row r="270" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D270" s="5" t="s">
+    <row r="270" spans="4:16">
+      <c r="D270" s="4" t="s">
         <v>1022</v>
       </c>
-      <c r="P270" s="5" t="s">
+      <c r="P270" s="4" t="s">
         <v>1023</v>
       </c>
     </row>
-    <row r="271" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D271" s="5" t="s">
+    <row r="271" spans="4:16">
+      <c r="D271" s="4" t="s">
         <v>1024</v>
       </c>
-      <c r="P271" s="5" t="s">
+      <c r="P271" s="4" t="s">
         <v>1025</v>
       </c>
     </row>
-    <row r="272" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D272" s="5" t="s">
+    <row r="272" spans="4:16">
+      <c r="D272" s="4" t="s">
         <v>1026</v>
       </c>
-      <c r="P272" s="5" t="s">
+      <c r="P272" s="4" t="s">
         <v>1027</v>
       </c>
     </row>
-    <row r="273" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D273" s="5" t="s">
+    <row r="273" spans="4:16">
+      <c r="D273" s="4" t="s">
         <v>1028</v>
       </c>
-      <c r="P273" s="5" t="s">
+      <c r="P273" s="4" t="s">
         <v>1029</v>
       </c>
     </row>
-    <row r="274" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D274" s="5" t="s">
+    <row r="274" spans="4:16">
+      <c r="D274" s="4" t="s">
         <v>1030</v>
       </c>
-      <c r="P274" s="5" t="s">
+      <c r="P274" s="4" t="s">
         <v>1031</v>
       </c>
     </row>
-    <row r="275" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D275" s="5" t="s">
+    <row r="275" spans="4:16">
+      <c r="D275" s="4" t="s">
         <v>1032</v>
       </c>
-      <c r="P275" s="5" t="s">
+      <c r="P275" s="4" t="s">
         <v>1033</v>
       </c>
     </row>
-    <row r="276" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D276" s="5" t="s">
+    <row r="276" spans="4:16">
+      <c r="D276" s="4" t="s">
         <v>1034</v>
       </c>
-      <c r="P276" s="5" t="s">
+      <c r="P276" s="4" t="s">
         <v>1035</v>
       </c>
     </row>
-    <row r="277" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D277" s="5" t="s">
+    <row r="277" spans="4:16">
+      <c r="D277" s="4" t="s">
         <v>1036</v>
       </c>
-      <c r="P277" s="5" t="s">
+      <c r="P277" s="4" t="s">
         <v>1037</v>
       </c>
     </row>
-    <row r="278" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D278" s="5" t="s">
+    <row r="278" spans="4:16">
+      <c r="D278" s="4" t="s">
         <v>1038</v>
       </c>
-      <c r="P278" s="5" t="s">
+      <c r="P278" s="4" t="s">
         <v>1039</v>
       </c>
     </row>
-    <row r="279" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D279" s="5" t="s">
+    <row r="279" spans="4:16">
+      <c r="D279" s="4" t="s">
         <v>1040</v>
       </c>
-      <c r="P279" s="5" t="s">
+      <c r="P279" s="4" t="s">
         <v>1041</v>
       </c>
     </row>
-    <row r="280" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D280" s="5" t="s">
+    <row r="280" spans="4:16">
+      <c r="D280" s="4" t="s">
         <v>1042</v>
       </c>
-      <c r="P280" s="5" t="s">
+      <c r="P280" s="4" t="s">
         <v>1043</v>
       </c>
     </row>
-    <row r="281" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D281" s="5" t="s">
+    <row r="281" spans="4:16">
+      <c r="D281" s="4" t="s">
         <v>1044</v>
       </c>
-      <c r="P281" s="5" t="s">
+      <c r="P281" s="4" t="s">
         <v>1045</v>
       </c>
     </row>
-    <row r="282" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D282" s="5" t="s">
+    <row r="282" spans="4:16">
+      <c r="D282" s="4" t="s">
         <v>1046</v>
       </c>
-      <c r="P282" s="5" t="s">
+      <c r="P282" s="4" t="s">
         <v>1047</v>
       </c>
     </row>
-    <row r="283" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D283" s="5" t="s">
+    <row r="283" spans="4:16">
+      <c r="D283" s="4" t="s">
         <v>1048</v>
       </c>
-      <c r="P283" s="5" t="s">
+      <c r="P283" s="4" t="s">
         <v>1049</v>
       </c>
     </row>
-    <row r="284" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D284" s="5" t="s">
+    <row r="284" spans="4:16">
+      <c r="D284" s="4" t="s">
         <v>1050</v>
       </c>
-      <c r="P284" s="5" t="s">
+      <c r="P284" s="4" t="s">
         <v>1051</v>
       </c>
     </row>
-    <row r="285" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D285" s="5" t="s">
+    <row r="285" spans="4:16">
+      <c r="D285" s="4" t="s">
         <v>1052</v>
       </c>
-      <c r="P285" s="5" t="s">
+      <c r="P285" s="4" t="s">
         <v>1053</v>
       </c>
     </row>
-    <row r="286" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D286" s="5" t="s">
+    <row r="286" spans="4:16">
+      <c r="D286" s="4" t="s">
         <v>1054</v>
       </c>
-      <c r="P286" s="5" t="s">
+      <c r="P286" s="4" t="s">
         <v>1055</v>
       </c>
     </row>
-    <row r="287" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D287" s="5" t="s">
+    <row r="287" spans="4:16">
+      <c r="D287" s="4" t="s">
         <v>1056</v>
       </c>
-      <c r="P287" s="5" t="s">
+      <c r="P287" s="4" t="s">
         <v>1057</v>
       </c>
     </row>
-    <row r="288" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D288" s="5" t="s">
+    <row r="288" spans="4:16">
+      <c r="D288" s="4" t="s">
         <v>1058</v>
       </c>
-      <c r="P288" s="5" t="s">
+      <c r="P288" s="4" t="s">
         <v>1059</v>
       </c>
     </row>
-    <row r="289" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D289" s="5" t="s">
+    <row r="289" spans="4:16">
+      <c r="D289" s="4" t="s">
         <v>1060</v>
       </c>
-      <c r="P289" s="5" t="s">
+      <c r="P289" s="4" t="s">
         <v>1061</v>
       </c>
     </row>
-    <row r="290" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D290" s="5" t="s">
+    <row r="290" spans="4:16">
+      <c r="D290" s="4" t="s">
         <v>1062</v>
       </c>
-      <c r="P290" s="5" t="s">
+      <c r="P290" s="4" t="s">
         <v>1063</v>
       </c>
     </row>
-    <row r="291" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D291" s="5" t="s">
+    <row r="291" spans="4:16">
+      <c r="D291" s="4" t="s">
         <v>1064</v>
       </c>
-      <c r="P291" s="5" t="s">
+      <c r="P291" s="4" t="s">
         <v>1065</v>
       </c>
     </row>
-    <row r="292" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D292" s="5" t="s">
+    <row r="292" spans="4:16">
+      <c r="D292" s="4" t="s">
         <v>1066</v>
       </c>
-      <c r="P292" s="5" t="s">
+      <c r="P292" s="4" t="s">
         <v>1067</v>
       </c>
     </row>
-    <row r="293" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D293" s="5" t="s">
+    <row r="293" spans="4:16">
+      <c r="D293" s="4" t="s">
         <v>1068</v>
       </c>
-      <c r="P293" s="5" t="s">
+      <c r="P293" s="4" t="s">
         <v>1069</v>
       </c>
     </row>
-    <row r="294" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D294" s="5" t="s">
+    <row r="294" spans="4:16">
+      <c r="D294" s="4" t="s">
         <v>1070</v>
       </c>
-      <c r="P294" s="5" t="s">
+      <c r="P294" s="4" t="s">
         <v>1071</v>
       </c>
     </row>
-    <row r="295" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D295" s="5" t="s">
+    <row r="295" spans="4:16">
+      <c r="D295" s="4" t="s">
         <v>1072</v>
       </c>
-      <c r="P295" s="5" t="s">
+      <c r="P295" s="4" t="s">
         <v>1073</v>
       </c>
     </row>
-    <row r="296" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D296" s="5" t="s">
+    <row r="296" spans="4:16">
+      <c r="D296" s="4" t="s">
         <v>1074</v>
       </c>
-      <c r="P296" s="5" t="s">
+      <c r="P296" s="4" t="s">
         <v>1075</v>
       </c>
     </row>
-    <row r="297" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D297" s="5" t="s">
+    <row r="297" spans="4:16">
+      <c r="D297" s="4" t="s">
         <v>1076</v>
       </c>
-      <c r="P297" s="5" t="s">
+      <c r="P297" s="4" t="s">
         <v>1077</v>
       </c>
     </row>
-    <row r="298" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D298" s="5" t="s">
+    <row r="298" spans="4:16">
+      <c r="D298" s="4" t="s">
         <v>1078</v>
       </c>
-      <c r="P298" s="5" t="s">
+      <c r="P298" s="4" t="s">
         <v>1079</v>
       </c>
     </row>
-    <row r="299" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D299" s="5" t="s">
+    <row r="299" spans="4:16">
+      <c r="D299" s="4" t="s">
         <v>1080</v>
       </c>
-      <c r="P299" s="5" t="s">
+      <c r="P299" s="4" t="s">
         <v>1081</v>
       </c>
     </row>
-    <row r="300" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D300" s="5" t="s">
+    <row r="300" spans="4:16">
+      <c r="D300" s="4" t="s">
         <v>1082</v>
       </c>
-      <c r="P300" s="5" t="s">
+      <c r="P300" s="4" t="s">
         <v>1083</v>
       </c>
     </row>
-    <row r="301" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D301" s="5" t="s">
+    <row r="301" spans="4:16">
+      <c r="D301" s="4" t="s">
         <v>1084</v>
       </c>
-      <c r="P301" s="5" t="s">
+      <c r="P301" s="4" t="s">
         <v>1085</v>
       </c>
     </row>
-    <row r="302" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D302" s="5" t="s">
+    <row r="302" spans="4:16">
+      <c r="D302" s="4" t="s">
         <v>1086</v>
       </c>
-      <c r="P302" s="5" t="s">
+      <c r="P302" s="4" t="s">
         <v>1087</v>
       </c>
     </row>
-    <row r="303" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D303" s="5" t="s">
+    <row r="303" spans="4:16">
+      <c r="D303" s="4" t="s">
         <v>1088</v>
       </c>
-      <c r="P303" s="5" t="s">
+      <c r="P303" s="4" t="s">
         <v>1089</v>
       </c>
     </row>
-    <row r="304" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D304" s="5" t="s">
+    <row r="304" spans="4:16">
+      <c r="D304" s="4" t="s">
         <v>1090</v>
       </c>
-      <c r="P304" s="5" t="s">
+      <c r="P304" s="4" t="s">
         <v>1091</v>
       </c>
     </row>
-    <row r="305" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D305" s="5" t="s">
+    <row r="305" spans="4:16">
+      <c r="D305" s="4" t="s">
         <v>1092</v>
       </c>
-      <c r="P305" s="5" t="s">
+      <c r="P305" s="4" t="s">
         <v>1093</v>
       </c>
     </row>
-    <row r="306" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D306" s="5" t="s">
+    <row r="306" spans="4:16">
+      <c r="D306" s="4" t="s">
         <v>1094</v>
       </c>
-      <c r="P306" s="5" t="s">
+      <c r="P306" s="4" t="s">
         <v>1095</v>
       </c>
     </row>
-    <row r="307" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D307" s="5" t="s">
+    <row r="307" spans="4:16">
+      <c r="D307" s="4" t="s">
         <v>1096</v>
       </c>
-      <c r="P307" s="5" t="s">
+      <c r="P307" s="4" t="s">
         <v>1097</v>
       </c>
     </row>
-    <row r="308" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D308" s="5" t="s">
+    <row r="308" spans="4:16">
+      <c r="D308" s="4" t="s">
         <v>1098</v>
       </c>
-      <c r="P308" s="5" t="s">
+      <c r="P308" s="4" t="s">
         <v>1099</v>
       </c>
     </row>
-    <row r="309" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D309" s="5" t="s">
+    <row r="309" spans="4:16">
+      <c r="D309" s="4" t="s">
         <v>1100</v>
       </c>
-      <c r="P309" s="5" t="s">
+      <c r="P309" s="4" t="s">
         <v>1101</v>
       </c>
     </row>
-    <row r="310" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D310" s="5" t="s">
+    <row r="310" spans="4:16">
+      <c r="D310" s="4" t="s">
         <v>1102</v>
       </c>
-      <c r="P310" s="5" t="s">
+      <c r="P310" s="4" t="s">
         <v>1103</v>
       </c>
     </row>
-    <row r="311" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D311" s="5" t="s">
+    <row r="311" spans="4:16">
+      <c r="D311" s="4" t="s">
         <v>1104</v>
       </c>
-      <c r="P311" s="5" t="s">
+      <c r="P311" s="4" t="s">
         <v>1105</v>
       </c>
     </row>
-    <row r="312" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D312" s="5" t="s">
+    <row r="312" spans="4:16">
+      <c r="D312" s="4" t="s">
         <v>1106</v>
       </c>
-      <c r="P312" s="5" t="s">
+      <c r="P312" s="4" t="s">
         <v>1107</v>
       </c>
     </row>
-    <row r="313" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D313" s="5" t="s">
+    <row r="313" spans="4:16">
+      <c r="D313" s="4" t="s">
         <v>1108</v>
       </c>
-      <c r="P313" s="5" t="s">
+      <c r="P313" s="4" t="s">
         <v>1109</v>
       </c>
     </row>
-    <row r="314" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D314" s="5" t="s">
+    <row r="314" spans="4:16">
+      <c r="D314" s="4" t="s">
         <v>1110</v>
       </c>
-      <c r="P314" s="5" t="s">
+      <c r="P314" s="4" t="s">
         <v>1111</v>
       </c>
     </row>
-    <row r="315" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D315" s="5" t="s">
+    <row r="315" spans="4:16">
+      <c r="D315" s="4" t="s">
         <v>1112</v>
       </c>
-      <c r="P315" s="5" t="s">
+      <c r="P315" s="4" t="s">
         <v>1113</v>
       </c>
     </row>
-    <row r="316" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D316" s="5" t="s">
+    <row r="316" spans="4:16">
+      <c r="D316" s="4" t="s">
         <v>1114</v>
       </c>
-      <c r="P316" s="5" t="s">
+      <c r="P316" s="4" t="s">
         <v>1115</v>
       </c>
     </row>
-    <row r="317" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D317" s="5" t="s">
+    <row r="317" spans="4:16">
+      <c r="D317" s="4" t="s">
         <v>1116</v>
       </c>
-      <c r="P317" s="5" t="s">
+      <c r="P317" s="4" t="s">
         <v>1117</v>
       </c>
     </row>
-    <row r="318" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D318" s="5" t="s">
+    <row r="318" spans="4:16">
+      <c r="D318" s="4" t="s">
         <v>1118</v>
       </c>
-      <c r="P318" s="5" t="s">
+      <c r="P318" s="4" t="s">
         <v>1119</v>
       </c>
     </row>
-    <row r="319" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D319" s="5" t="s">
+    <row r="319" spans="4:16">
+      <c r="D319" s="4" t="s">
         <v>1120</v>
       </c>
-      <c r="P319" s="5" t="s">
+      <c r="P319" s="4" t="s">
         <v>1121</v>
       </c>
     </row>
-    <row r="320" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D320" s="5" t="s">
+    <row r="320" spans="4:16">
+      <c r="D320" s="4" t="s">
         <v>1122</v>
       </c>
-      <c r="P320" s="5" t="s">
+      <c r="P320" s="4" t="s">
         <v>1123</v>
       </c>
     </row>
-    <row r="321" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D321" s="5" t="s">
+    <row r="321" spans="4:16">
+      <c r="D321" s="4" t="s">
         <v>1124</v>
       </c>
-      <c r="P321" s="5" t="s">
+      <c r="P321" s="4" t="s">
         <v>1125</v>
       </c>
     </row>
-    <row r="322" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D322" s="5" t="s">
+    <row r="322" spans="4:16">
+      <c r="D322" s="4" t="s">
         <v>1126</v>
       </c>
-      <c r="P322" s="5" t="s">
+      <c r="P322" s="4" t="s">
         <v>1127</v>
       </c>
     </row>
-    <row r="323" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D323" s="5" t="s">
+    <row r="323" spans="4:16">
+      <c r="D323" s="4" t="s">
         <v>1128</v>
       </c>
-      <c r="P323" s="5" t="s">
+      <c r="P323" s="4" t="s">
         <v>1129</v>
       </c>
     </row>
-    <row r="324" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D324" s="5" t="s">
+    <row r="324" spans="4:16">
+      <c r="D324" s="4" t="s">
         <v>1130</v>
       </c>
-      <c r="P324" s="5" t="s">
+      <c r="P324" s="4" t="s">
         <v>1131</v>
       </c>
     </row>
-    <row r="325" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D325" s="5" t="s">
+    <row r="325" spans="4:16">
+      <c r="D325" s="4" t="s">
         <v>1132</v>
       </c>
-      <c r="P325" s="5" t="s">
+      <c r="P325" s="4" t="s">
         <v>1133</v>
       </c>
     </row>
-    <row r="326" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D326" s="5" t="s">
+    <row r="326" spans="4:16">
+      <c r="D326" s="4" t="s">
         <v>1134</v>
       </c>
-      <c r="P326" s="5" t="s">
+      <c r="P326" s="4" t="s">
         <v>1135</v>
       </c>
     </row>
-    <row r="327" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D327" s="5" t="s">
+    <row r="327" spans="4:16">
+      <c r="D327" s="4" t="s">
         <v>1136</v>
       </c>
-      <c r="P327" s="5" t="s">
+      <c r="P327" s="4" t="s">
         <v>1137</v>
       </c>
     </row>
-    <row r="328" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D328" s="5" t="s">
+    <row r="328" spans="4:16">
+      <c r="D328" s="4" t="s">
         <v>1138</v>
       </c>
-      <c r="P328" s="5" t="s">
+      <c r="P328" s="4" t="s">
         <v>1139</v>
       </c>
     </row>
-    <row r="329" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D329" s="5" t="s">
+    <row r="329" spans="4:16">
+      <c r="D329" s="4" t="s">
         <v>1140</v>
       </c>
-      <c r="P329" s="5" t="s">
+      <c r="P329" s="4" t="s">
         <v>1141</v>
       </c>
     </row>
-    <row r="330" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D330" s="5" t="s">
+    <row r="330" spans="4:16">
+      <c r="D330" s="4" t="s">
         <v>1142</v>
       </c>
-      <c r="P330" s="5" t="s">
+      <c r="P330" s="4" t="s">
         <v>1143</v>
       </c>
     </row>
-    <row r="331" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D331" s="5" t="s">
+    <row r="331" spans="4:16">
+      <c r="D331" s="4" t="s">
         <v>1144</v>
       </c>
-      <c r="P331" s="5" t="s">
+      <c r="P331" s="4" t="s">
         <v>1145</v>
       </c>
     </row>
-    <row r="332" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D332" s="5" t="s">
+    <row r="332" spans="4:16">
+      <c r="D332" s="4" t="s">
         <v>1146</v>
       </c>
-      <c r="P332" s="5" t="s">
+      <c r="P332" s="4" t="s">
         <v>1147</v>
       </c>
     </row>
-    <row r="333" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D333" s="5" t="s">
+    <row r="333" spans="4:16">
+      <c r="D333" s="4" t="s">
         <v>1148</v>
       </c>
-      <c r="P333" s="5" t="s">
+      <c r="P333" s="4" t="s">
         <v>1149</v>
       </c>
     </row>
-    <row r="334" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D334" s="5" t="s">
+    <row r="334" spans="4:16">
+      <c r="D334" s="4" t="s">
         <v>1150</v>
       </c>
-      <c r="P334" s="5" t="s">
+      <c r="P334" s="4" t="s">
         <v>1151</v>
       </c>
     </row>
-    <row r="335" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D335" s="5" t="s">
+    <row r="335" spans="4:16">
+      <c r="D335" s="4" t="s">
         <v>1152</v>
       </c>
-      <c r="P335" s="5" t="s">
+      <c r="P335" s="4" t="s">
         <v>1153</v>
       </c>
     </row>
-    <row r="336" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D336" s="5" t="s">
+    <row r="336" spans="4:16">
+      <c r="D336" s="4" t="s">
         <v>1154</v>
       </c>
-      <c r="P336" s="5" t="s">
+      <c r="P336" s="4" t="s">
         <v>1155</v>
       </c>
     </row>
-    <row r="337" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D337" s="5" t="s">
+    <row r="337" spans="4:16">
+      <c r="D337" s="4" t="s">
         <v>1156</v>
       </c>
-      <c r="P337" s="5" t="s">
+      <c r="P337" s="4" t="s">
         <v>1157</v>
       </c>
     </row>
-    <row r="338" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D338" s="5" t="s">
+    <row r="338" spans="4:16">
+      <c r="D338" s="4" t="s">
         <v>1158</v>
       </c>
-      <c r="P338" s="5" t="s">
+      <c r="P338" s="4" t="s">
         <v>1159</v>
       </c>
     </row>
-    <row r="339" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D339" s="5" t="s">
+    <row r="339" spans="4:16">
+      <c r="D339" s="4" t="s">
         <v>1160</v>
       </c>
-      <c r="P339" s="5" t="s">
+      <c r="P339" s="4" t="s">
         <v>1161</v>
       </c>
     </row>
-    <row r="340" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D340" s="5" t="s">
+    <row r="340" spans="4:16">
+      <c r="D340" s="4" t="s">
         <v>1162</v>
       </c>
-      <c r="P340" s="5" t="s">
+      <c r="P340" s="4" t="s">
         <v>1163</v>
       </c>
     </row>
-    <row r="341" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D341" s="5" t="s">
+    <row r="341" spans="4:16">
+      <c r="D341" s="4" t="s">
         <v>1164</v>
       </c>
-      <c r="P341" s="5" t="s">
+      <c r="P341" s="4" t="s">
         <v>1165</v>
       </c>
     </row>
-    <row r="342" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D342" s="5" t="s">
+    <row r="342" spans="4:16">
+      <c r="D342" s="4" t="s">
         <v>1166</v>
       </c>
-      <c r="P342" s="5" t="s">
+      <c r="P342" s="4" t="s">
         <v>1167</v>
       </c>
     </row>
-    <row r="343" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D343" s="5" t="s">
+    <row r="343" spans="4:16">
+      <c r="D343" s="4" t="s">
         <v>1168</v>
       </c>
-      <c r="P343" s="5" t="s">
+      <c r="P343" s="4" t="s">
         <v>1169</v>
       </c>
     </row>
-    <row r="344" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D344" s="5" t="s">
+    <row r="344" spans="4:16">
+      <c r="D344" s="4" t="s">
         <v>1170</v>
       </c>
-      <c r="P344" s="5" t="s">
+      <c r="P344" s="4" t="s">
         <v>1171</v>
       </c>
     </row>
-    <row r="345" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D345" s="5" t="s">
+    <row r="345" spans="4:16">
+      <c r="D345" s="4" t="s">
         <v>1172</v>
       </c>
-      <c r="P345" s="5" t="s">
+      <c r="P345" s="4" t="s">
         <v>1173</v>
       </c>
     </row>
-    <row r="346" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D346" s="5" t="s">
+    <row r="346" spans="4:16">
+      <c r="D346" s="4" t="s">
         <v>1174</v>
       </c>
-      <c r="P346" s="5" t="s">
+      <c r="P346" s="4" t="s">
         <v>1175</v>
       </c>
     </row>
-    <row r="347" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D347" s="5" t="s">
+    <row r="347" spans="4:16">
+      <c r="D347" s="4" t="s">
         <v>1176</v>
       </c>
-      <c r="P347" s="5" t="s">
+      <c r="P347" s="4" t="s">
         <v>1177</v>
       </c>
     </row>
-    <row r="348" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D348" s="5" t="s">
+    <row r="348" spans="4:16">
+      <c r="D348" s="4" t="s">
         <v>1178</v>
       </c>
-      <c r="P348" s="5" t="s">
+      <c r="P348" s="4" t="s">
         <v>1179</v>
       </c>
     </row>
-    <row r="349" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D349" s="5" t="s">
+    <row r="349" spans="4:16">
+      <c r="D349" s="4" t="s">
         <v>1180</v>
       </c>
-      <c r="P349" s="5" t="s">
+      <c r="P349" s="4" t="s">
         <v>1181</v>
       </c>
     </row>
-    <row r="350" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D350" s="5" t="s">
+    <row r="350" spans="4:16">
+      <c r="D350" s="4" t="s">
         <v>1182</v>
       </c>
-      <c r="P350" s="5" t="s">
+      <c r="P350" s="4" t="s">
         <v>1183</v>
       </c>
     </row>
-    <row r="351" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D351" s="5" t="s">
+    <row r="351" spans="4:16">
+      <c r="D351" s="4" t="s">
         <v>1184</v>
       </c>
-      <c r="P351" s="5" t="s">
+      <c r="P351" s="4" t="s">
         <v>1185</v>
       </c>
     </row>
-    <row r="352" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D352" s="5" t="s">
+    <row r="352" spans="4:16">
+      <c r="D352" s="4" t="s">
         <v>1186</v>
       </c>
-      <c r="P352" s="5" t="s">
+      <c r="P352" s="4" t="s">
         <v>1187</v>
       </c>
     </row>
-    <row r="353" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D353" s="5" t="s">
+    <row r="353" spans="4:16">
+      <c r="D353" s="4" t="s">
         <v>1188</v>
       </c>
-      <c r="P353" s="5" t="s">
+      <c r="P353" s="4" t="s">
         <v>1189</v>
       </c>
     </row>
-    <row r="354" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D354" s="5" t="s">
+    <row r="354" spans="4:16">
+      <c r="D354" s="4" t="s">
         <v>1190</v>
       </c>
-      <c r="P354" s="5" t="s">
+      <c r="P354" s="4" t="s">
         <v>1191</v>
       </c>
     </row>
-    <row r="355" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D355" s="5" t="s">
+    <row r="355" spans="4:16">
+      <c r="D355" s="4" t="s">
         <v>1192</v>
       </c>
-      <c r="P355" s="5" t="s">
+      <c r="P355" s="4" t="s">
         <v>1193</v>
       </c>
     </row>
-    <row r="356" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D356" s="5" t="s">
+    <row r="356" spans="4:16">
+      <c r="D356" s="4" t="s">
         <v>1194</v>
       </c>
-      <c r="P356" s="5" t="s">
+      <c r="P356" s="4" t="s">
         <v>1195</v>
       </c>
     </row>
-    <row r="357" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D357" s="5" t="s">
+    <row r="357" spans="4:16">
+      <c r="D357" s="4" t="s">
         <v>1196</v>
       </c>
-      <c r="P357" s="5" t="s">
+      <c r="P357" s="4" t="s">
         <v>1197</v>
       </c>
     </row>
-    <row r="358" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D358" s="5" t="s">
+    <row r="358" spans="4:16">
+      <c r="D358" s="4" t="s">
         <v>1198</v>
       </c>
-      <c r="P358" s="5" t="s">
+      <c r="P358" s="4" t="s">
         <v>1199</v>
       </c>
     </row>
-    <row r="359" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D359" s="5" t="s">
+    <row r="359" spans="4:16">
+      <c r="D359" s="4" t="s">
         <v>1200</v>
       </c>
-      <c r="P359" s="5" t="s">
+      <c r="P359" s="4" t="s">
         <v>1201</v>
       </c>
     </row>
-    <row r="360" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D360" s="5" t="s">
+    <row r="360" spans="4:16">
+      <c r="D360" s="4" t="s">
         <v>1202</v>
       </c>
-      <c r="P360" s="5" t="s">
+      <c r="P360" s="4" t="s">
         <v>1203</v>
       </c>
     </row>
-    <row r="361" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D361" s="5" t="s">
+    <row r="361" spans="4:16">
+      <c r="D361" s="4" t="s">
         <v>1204</v>
       </c>
-      <c r="P361" s="5" t="s">
+      <c r="P361" s="4" t="s">
         <v>1205</v>
       </c>
     </row>
-    <row r="362" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D362" s="5" t="s">
+    <row r="362" spans="4:16">
+      <c r="D362" s="4" t="s">
         <v>1206</v>
       </c>
-      <c r="P362" s="5" t="s">
+      <c r="P362" s="4" t="s">
         <v>1207</v>
       </c>
     </row>
-    <row r="363" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D363" s="5" t="s">
+    <row r="363" spans="4:16">
+      <c r="D363" s="4" t="s">
         <v>1208</v>
       </c>
-      <c r="P363" s="5" t="s">
+      <c r="P363" s="4" t="s">
         <v>1209</v>
       </c>
     </row>
-    <row r="364" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D364" s="5" t="s">
+    <row r="364" spans="4:16">
+      <c r="D364" s="4" t="s">
         <v>1210</v>
       </c>
-      <c r="P364" s="5" t="s">
+      <c r="P364" s="4" t="s">
         <v>1211</v>
       </c>
     </row>
-    <row r="365" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D365" s="5" t="s">
+    <row r="365" spans="4:16">
+      <c r="D365" s="4" t="s">
         <v>1212</v>
       </c>
-      <c r="P365" s="5" t="s">
+      <c r="P365" s="4" t="s">
         <v>1213</v>
       </c>
     </row>
-    <row r="366" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D366" s="5" t="s">
+    <row r="366" spans="4:16">
+      <c r="D366" s="4" t="s">
         <v>1214</v>
       </c>
-      <c r="P366" s="5" t="s">
+      <c r="P366" s="4" t="s">
         <v>1215</v>
       </c>
     </row>
-    <row r="367" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D367" s="5" t="s">
+    <row r="367" spans="4:16">
+      <c r="D367" s="4" t="s">
         <v>1216</v>
       </c>
-      <c r="P367" s="5" t="s">
+      <c r="P367" s="4" t="s">
         <v>1217</v>
       </c>
     </row>
-    <row r="368" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D368" s="5" t="s">
+    <row r="368" spans="4:16">
+      <c r="D368" s="4" t="s">
         <v>1218</v>
       </c>
-      <c r="P368" s="5" t="s">
+      <c r="P368" s="4" t="s">
         <v>1219</v>
       </c>
     </row>
-    <row r="369" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D369" s="5" t="s">
+    <row r="369" spans="4:16">
+      <c r="D369" s="4" t="s">
         <v>1220</v>
       </c>
-      <c r="P369" s="5" t="s">
+      <c r="P369" s="4" t="s">
         <v>1221</v>
       </c>
     </row>
-    <row r="370" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D370" s="5" t="s">
+    <row r="370" spans="4:16">
+      <c r="D370" s="4" t="s">
         <v>1222</v>
       </c>
-      <c r="P370" s="5" t="s">
+      <c r="P370" s="4" t="s">
         <v>1223</v>
       </c>
     </row>
-    <row r="371" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D371" s="5" t="s">
+    <row r="371" spans="4:16">
+      <c r="D371" s="4" t="s">
         <v>1224</v>
       </c>
-      <c r="P371" s="5" t="s">
+      <c r="P371" s="4" t="s">
         <v>1225</v>
       </c>
     </row>
-    <row r="372" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D372" s="5" t="s">
+    <row r="372" spans="4:16">
+      <c r="D372" s="4" t="s">
         <v>1226</v>
       </c>
-      <c r="P372" s="5" t="s">
+      <c r="P372" s="4" t="s">
         <v>1227</v>
       </c>
     </row>
-    <row r="373" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D373" s="5" t="s">
+    <row r="373" spans="4:16">
+      <c r="D373" s="4" t="s">
         <v>1228</v>
       </c>
-      <c r="P373" s="5" t="s">
+      <c r="P373" s="4" t="s">
         <v>1229</v>
       </c>
     </row>
-    <row r="374" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D374" s="5" t="s">
+    <row r="374" spans="4:16">
+      <c r="D374" s="4" t="s">
         <v>1230</v>
       </c>
-      <c r="P374" s="5" t="s">
+      <c r="P374" s="4" t="s">
         <v>1231</v>
       </c>
     </row>
-    <row r="375" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D375" s="5" t="s">
+    <row r="375" spans="4:16">
+      <c r="D375" s="4" t="s">
         <v>1232</v>
       </c>
-      <c r="P375" s="5" t="s">
+      <c r="P375" s="4" t="s">
         <v>1233</v>
       </c>
     </row>
-    <row r="376" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D376" s="5" t="s">
+    <row r="376" spans="4:16">
+      <c r="D376" s="4" t="s">
         <v>1234</v>
       </c>
-      <c r="P376" s="5" t="s">
+      <c r="P376" s="4" t="s">
         <v>1235</v>
       </c>
     </row>
-    <row r="377" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D377" s="5" t="s">
+    <row r="377" spans="4:16">
+      <c r="D377" s="4" t="s">
         <v>1236</v>
       </c>
-      <c r="P377" s="5" t="s">
+      <c r="P377" s="4" t="s">
         <v>1237</v>
       </c>
     </row>
-    <row r="378" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D378" s="5" t="s">
+    <row r="378" spans="4:16">
+      <c r="D378" s="4" t="s">
         <v>1238</v>
       </c>
-      <c r="P378" s="5" t="s">
+      <c r="P378" s="4" t="s">
         <v>1239</v>
       </c>
     </row>
-    <row r="379" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D379" s="5" t="s">
+    <row r="379" spans="4:16">
+      <c r="D379" s="4" t="s">
         <v>1240</v>
       </c>
-      <c r="P379" s="5" t="s">
+      <c r="P379" s="4" t="s">
         <v>1241</v>
       </c>
     </row>
-    <row r="380" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D380" s="5" t="s">
+    <row r="380" spans="4:16">
+      <c r="D380" s="4" t="s">
         <v>1242</v>
       </c>
-      <c r="P380" s="5" t="s">
+      <c r="P380" s="4" t="s">
         <v>1243</v>
       </c>
     </row>
-    <row r="381" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D381" s="5" t="s">
+    <row r="381" spans="4:16">
+      <c r="D381" s="4" t="s">
         <v>1244</v>
       </c>
-      <c r="P381" s="5" t="s">
+      <c r="P381" s="4" t="s">
         <v>1245</v>
       </c>
     </row>
-    <row r="382" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D382" s="5" t="s">
+    <row r="382" spans="4:16">
+      <c r="D382" s="4" t="s">
         <v>1246</v>
       </c>
-      <c r="P382" s="5" t="s">
+      <c r="P382" s="4" t="s">
         <v>1247</v>
       </c>
     </row>
-    <row r="383" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D383" s="5" t="s">
+    <row r="383" spans="4:16">
+      <c r="D383" s="4" t="s">
         <v>1248</v>
       </c>
-      <c r="P383" s="5" t="s">
+      <c r="P383" s="4" t="s">
         <v>1249</v>
       </c>
     </row>
-    <row r="384" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D384" s="5" t="s">
+    <row r="384" spans="4:16">
+      <c r="D384" s="4" t="s">
         <v>1250</v>
       </c>
-      <c r="P384" s="5" t="s">
+      <c r="P384" s="4" t="s">
         <v>1251</v>
       </c>
     </row>
-    <row r="385" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D385" s="5" t="s">
+    <row r="385" spans="4:16">
+      <c r="D385" s="4" t="s">
         <v>1252</v>
       </c>
-      <c r="P385" s="5" t="s">
+      <c r="P385" s="4" t="s">
         <v>1253</v>
       </c>
     </row>
-    <row r="386" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D386" s="5" t="s">
+    <row r="386" spans="4:16">
+      <c r="D386" s="4" t="s">
         <v>1254</v>
       </c>
-      <c r="P386" s="5" t="s">
+      <c r="P386" s="4" t="s">
         <v>1255</v>
       </c>
     </row>
-    <row r="387" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D387" s="5" t="s">
+    <row r="387" spans="4:16">
+      <c r="D387" s="4" t="s">
         <v>1256</v>
       </c>
-      <c r="P387" s="5" t="s">
+      <c r="P387" s="4" t="s">
         <v>1257</v>
       </c>
     </row>
-    <row r="388" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D388" s="5" t="s">
+    <row r="388" spans="4:16">
+      <c r="D388" s="4" t="s">
         <v>1258</v>
       </c>
-      <c r="P388" s="5" t="s">
+      <c r="P388" s="4" t="s">
         <v>1259</v>
       </c>
     </row>
-    <row r="389" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D389" s="5" t="s">
+    <row r="389" spans="4:16">
+      <c r="D389" s="4" t="s">
         <v>1260</v>
       </c>
-      <c r="P389" s="5" t="s">
+      <c r="P389" s="4" t="s">
         <v>1261</v>
       </c>
     </row>
-    <row r="390" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D390" s="5" t="s">
+    <row r="390" spans="4:16">
+      <c r="D390" s="4" t="s">
         <v>1262</v>
       </c>
-      <c r="P390" s="5" t="s">
+      <c r="P390" s="4" t="s">
         <v>1263</v>
       </c>
     </row>
-    <row r="391" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D391" s="5" t="s">
+    <row r="391" spans="4:16">
+      <c r="D391" s="4" t="s">
         <v>1264</v>
       </c>
-      <c r="P391" s="5" t="s">
+      <c r="P391" s="4" t="s">
         <v>1265</v>
       </c>
     </row>
-    <row r="392" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D392" s="5" t="s">
+    <row r="392" spans="4:16">
+      <c r="D392" s="4" t="s">
         <v>1266</v>
       </c>
-      <c r="P392" s="5" t="s">
+      <c r="P392" s="4" t="s">
         <v>1267</v>
       </c>
     </row>
-    <row r="393" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D393" s="5" t="s">
+    <row r="393" spans="4:16">
+      <c r="D393" s="4" t="s">
         <v>1268</v>
       </c>
-      <c r="P393" s="5" t="s">
+      <c r="P393" s="4" t="s">
         <v>1269</v>
       </c>
     </row>
-    <row r="394" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D394" s="5" t="s">
+    <row r="394" spans="4:16">
+      <c r="D394" s="4" t="s">
         <v>1270</v>
       </c>
-      <c r="P394" s="5" t="s">
+      <c r="P394" s="4" t="s">
         <v>1271</v>
       </c>
     </row>
-    <row r="395" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D395" s="5" t="s">
+    <row r="395" spans="4:16">
+      <c r="D395" s="4" t="s">
         <v>1272</v>
       </c>
-      <c r="P395" s="5" t="s">
+      <c r="P395" s="4" t="s">
         <v>1273</v>
       </c>
     </row>
-    <row r="396" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D396" s="5" t="s">
+    <row r="396" spans="4:16">
+      <c r="D396" s="4" t="s">
         <v>1274</v>
       </c>
-      <c r="P396" s="5" t="s">
+      <c r="P396" s="4" t="s">
         <v>1275</v>
       </c>
     </row>
-    <row r="397" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D397" s="5" t="s">
+    <row r="397" spans="4:16">
+      <c r="D397" s="4" t="s">
         <v>1276</v>
       </c>
-      <c r="P397" s="5" t="s">
+      <c r="P397" s="4" t="s">
         <v>1277</v>
       </c>
     </row>
-    <row r="398" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D398" s="5" t="s">
+    <row r="398" spans="4:16">
+      <c r="D398" s="4" t="s">
         <v>1278</v>
       </c>
-      <c r="P398" s="5" t="s">
+      <c r="P398" s="4" t="s">
         <v>1279</v>
       </c>
     </row>
-    <row r="399" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D399" s="5" t="s">
+    <row r="399" spans="4:16">
+      <c r="D399" s="4" t="s">
         <v>1280</v>
       </c>
-      <c r="P399" s="5" t="s">
+      <c r="P399" s="4" t="s">
         <v>1281</v>
       </c>
     </row>
-    <row r="400" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D400" s="5" t="s">
+    <row r="400" spans="4:16">
+      <c r="D400" s="4" t="s">
         <v>1282</v>
       </c>
-      <c r="P400" s="5" t="s">
+      <c r="P400" s="4" t="s">
         <v>1283</v>
       </c>
     </row>
-    <row r="401" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D401" s="5" t="s">
+    <row r="401" spans="4:16">
+      <c r="D401" s="4" t="s">
         <v>1284</v>
       </c>
-      <c r="P401" s="5" t="s">
+      <c r="P401" s="4" t="s">
         <v>1285</v>
       </c>
     </row>
-    <row r="402" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D402" s="5" t="s">
+    <row r="402" spans="4:16">
+      <c r="D402" s="4" t="s">
         <v>1286</v>
       </c>
-      <c r="P402" s="5" t="s">
+      <c r="P402" s="4" t="s">
         <v>1287</v>
       </c>
     </row>
-    <row r="403" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D403" s="5" t="s">
+    <row r="403" spans="4:16">
+      <c r="D403" s="4" t="s">
         <v>1288</v>
       </c>
-      <c r="P403" s="5" t="s">
+      <c r="P403" s="4" t="s">
         <v>1289</v>
       </c>
     </row>
-    <row r="404" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D404" s="5" t="s">
+    <row r="404" spans="4:16">
+      <c r="D404" s="4" t="s">
         <v>1290</v>
       </c>
-      <c r="P404" s="5" t="s">
+      <c r="P404" s="4" t="s">
         <v>1291</v>
       </c>
     </row>
-    <row r="405" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D405" s="5" t="s">
+    <row r="405" spans="4:16">
+      <c r="D405" s="4" t="s">
         <v>1292</v>
       </c>
-      <c r="P405" s="5" t="s">
+      <c r="P405" s="4" t="s">
         <v>1293</v>
       </c>
     </row>
-    <row r="406" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D406" s="5" t="s">
+    <row r="406" spans="4:16">
+      <c r="D406" s="4" t="s">
         <v>1294</v>
       </c>
-      <c r="P406" s="5" t="s">
+      <c r="P406" s="4" t="s">
         <v>1295</v>
       </c>
     </row>
-    <row r="407" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D407" s="5" t="s">
+    <row r="407" spans="4:16">
+      <c r="D407" s="4" t="s">
         <v>1296</v>
       </c>
-      <c r="P407" s="5" t="s">
+      <c r="P407" s="4" t="s">
         <v>1297</v>
       </c>
     </row>
-    <row r="408" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D408" s="5" t="s">
+    <row r="408" spans="4:16">
+      <c r="D408" s="4" t="s">
         <v>1298</v>
       </c>
-      <c r="P408" s="5" t="s">
+      <c r="P408" s="4" t="s">
         <v>1299</v>
       </c>
     </row>
-    <row r="409" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D409" s="5" t="s">
+    <row r="409" spans="4:16">
+      <c r="D409" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="P409" s="5" t="s">
+      <c r="P409" s="4" t="s">
         <v>1301</v>
       </c>
     </row>
-    <row r="410" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D410" s="5" t="s">
+    <row r="410" spans="4:16">
+      <c r="D410" s="4" t="s">
         <v>1302</v>
       </c>
-      <c r="P410" s="5" t="s">
+      <c r="P410" s="4" t="s">
         <v>1303</v>
       </c>
     </row>
-    <row r="411" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D411" s="5" t="s">
+    <row r="411" spans="4:16">
+      <c r="D411" s="4" t="s">
         <v>1304</v>
       </c>
-      <c r="P411" s="5" t="s">
+      <c r="P411" s="4" t="s">
         <v>1305</v>
       </c>
     </row>
-    <row r="412" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D412" s="5" t="s">
+    <row r="412" spans="4:16">
+      <c r="D412" s="4" t="s">
         <v>1306</v>
       </c>
-      <c r="P412" s="5" t="s">
+      <c r="P412" s="4" t="s">
         <v>1307</v>
       </c>
     </row>
-    <row r="413" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D413" s="5" t="s">
+    <row r="413" spans="4:16">
+      <c r="D413" s="4" t="s">
         <v>1308</v>
       </c>
-      <c r="P413" s="5" t="s">
+      <c r="P413" s="4" t="s">
         <v>1309</v>
       </c>
     </row>
-    <row r="414" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D414" s="5" t="s">
+    <row r="414" spans="4:16">
+      <c r="D414" s="4" t="s">
         <v>1310</v>
       </c>
-      <c r="P414" s="5" t="s">
+      <c r="P414" s="4" t="s">
         <v>1311</v>
       </c>
     </row>
-    <row r="415" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D415" s="5" t="s">
+    <row r="415" spans="4:16">
+      <c r="D415" s="4" t="s">
         <v>1312</v>
       </c>
-      <c r="P415" s="5" t="s">
+      <c r="P415" s="4" t="s">
         <v>1313</v>
       </c>
     </row>
-    <row r="416" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D416" s="5" t="s">
+    <row r="416" spans="4:16">
+      <c r="D416" s="4" t="s">
         <v>1314</v>
       </c>
-      <c r="P416" s="5" t="s">
+      <c r="P416" s="4" t="s">
         <v>1315</v>
       </c>
     </row>
-    <row r="417" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D417" s="5" t="s">
+    <row r="417" spans="4:16">
+      <c r="D417" s="4" t="s">
         <v>1316</v>
       </c>
-      <c r="P417" s="5" t="s">
+      <c r="P417" s="4" t="s">
         <v>1317</v>
       </c>
     </row>
-    <row r="418" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D418" s="5" t="s">
+    <row r="418" spans="4:16">
+      <c r="D418" s="4" t="s">
         <v>1318</v>
       </c>
-      <c r="P418" s="5" t="s">
+      <c r="P418" s="4" t="s">
         <v>1319</v>
       </c>
     </row>
-    <row r="419" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D419" s="5" t="s">
+    <row r="419" spans="4:16">
+      <c r="D419" s="4" t="s">
         <v>1320</v>
       </c>
-      <c r="P419" s="5" t="s">
+      <c r="P419" s="4" t="s">
         <v>1321</v>
       </c>
     </row>
-    <row r="420" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D420" s="5" t="s">
+    <row r="420" spans="4:16">
+      <c r="D420" s="4" t="s">
         <v>1322</v>
       </c>
-      <c r="P420" s="5" t="s">
+      <c r="P420" s="4" t="s">
         <v>1323</v>
       </c>
     </row>
-    <row r="421" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D421" s="5" t="s">
+    <row r="421" spans="4:16">
+      <c r="D421" s="4" t="s">
         <v>1324</v>
       </c>
-      <c r="P421" s="5" t="s">
+      <c r="P421" s="4" t="s">
         <v>1325</v>
       </c>
     </row>
-    <row r="422" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D422" s="5" t="s">
+    <row r="422" spans="4:16">
+      <c r="D422" s="4" t="s">
         <v>1326</v>
       </c>
-      <c r="P422" s="5" t="s">
+      <c r="P422" s="4" t="s">
         <v>1327</v>
       </c>
     </row>
-    <row r="423" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D423" s="5" t="s">
+    <row r="423" spans="4:16">
+      <c r="D423" s="4" t="s">
         <v>1328</v>
       </c>
-      <c r="P423" s="5" t="s">
+      <c r="P423" s="4" t="s">
         <v>1329</v>
       </c>
     </row>
-    <row r="424" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D424" s="5" t="s">
+    <row r="424" spans="4:16">
+      <c r="D424" s="4" t="s">
         <v>1330</v>
       </c>
-      <c r="P424" s="5" t="s">
+      <c r="P424" s="4" t="s">
         <v>1331</v>
       </c>
     </row>
-    <row r="425" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D425" s="5" t="s">
+    <row r="425" spans="4:16">
+      <c r="D425" s="4" t="s">
         <v>1332</v>
       </c>
-      <c r="P425" s="5" t="s">
+      <c r="P425" s="4" t="s">
         <v>1333</v>
       </c>
     </row>
-    <row r="426" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D426" s="5" t="s">
+    <row r="426" spans="4:16">
+      <c r="D426" s="4" t="s">
         <v>1334</v>
       </c>
-      <c r="P426" s="5" t="s">
+      <c r="P426" s="4" t="s">
         <v>1335</v>
       </c>
     </row>
-    <row r="427" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D427" s="5" t="s">
+    <row r="427" spans="4:16">
+      <c r="D427" s="4" t="s">
         <v>1336</v>
       </c>
-      <c r="P427" s="5" t="s">
+      <c r="P427" s="4" t="s">
         <v>1337</v>
       </c>
     </row>
-    <row r="428" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D428" s="5" t="s">
+    <row r="428" spans="4:16">
+      <c r="D428" s="4" t="s">
         <v>1338</v>
       </c>
-      <c r="P428" s="5" t="s">
+      <c r="P428" s="4" t="s">
         <v>1339</v>
       </c>
     </row>
-    <row r="429" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D429" s="5" t="s">
+    <row r="429" spans="4:16">
+      <c r="D429" s="4" t="s">
         <v>1340</v>
       </c>
-      <c r="P429" s="5" t="s">
+      <c r="P429" s="4" t="s">
         <v>1341</v>
       </c>
     </row>
-    <row r="430" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D430" s="5" t="s">
+    <row r="430" spans="4:16">
+      <c r="D430" s="4" t="s">
         <v>1342</v>
       </c>
-      <c r="P430" s="5" t="s">
+      <c r="P430" s="4" t="s">
         <v>1343</v>
       </c>
     </row>
-    <row r="431" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D431" s="5" t="s">
+    <row r="431" spans="4:16">
+      <c r="D431" s="4" t="s">
         <v>1344</v>
       </c>
-      <c r="P431" s="5" t="s">
+      <c r="P431" s="4" t="s">
         <v>1345</v>
       </c>
     </row>
-    <row r="432" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D432" s="5" t="s">
+    <row r="432" spans="4:16">
+      <c r="D432" s="4" t="s">
         <v>1346</v>
       </c>
-      <c r="P432" s="5" t="s">
+      <c r="P432" s="4" t="s">
         <v>1347</v>
       </c>
     </row>
-    <row r="433" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D433" s="5" t="s">
+    <row r="433" spans="4:16">
+      <c r="D433" s="4" t="s">
         <v>1348</v>
       </c>
-      <c r="P433" s="5" t="s">
+      <c r="P433" s="4" t="s">
         <v>1349</v>
       </c>
     </row>
-    <row r="434" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D434" s="5" t="s">
+    <row r="434" spans="4:16">
+      <c r="D434" s="4" t="s">
         <v>1350</v>
       </c>
-      <c r="P434" s="5" t="s">
+      <c r="P434" s="4" t="s">
         <v>1351</v>
       </c>
     </row>
-    <row r="435" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D435" s="5" t="s">
+    <row r="435" spans="4:16">
+      <c r="D435" s="4" t="s">
         <v>1352</v>
       </c>
-      <c r="P435" s="5" t="s">
+      <c r="P435" s="4" t="s">
         <v>1353</v>
       </c>
     </row>
-    <row r="436" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D436" s="5" t="s">
+    <row r="436" spans="4:16">
+      <c r="D436" s="4" t="s">
         <v>1354</v>
       </c>
-      <c r="P436" s="5" t="s">
+      <c r="P436" s="4" t="s">
         <v>1355</v>
       </c>
     </row>
-    <row r="437" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D437" s="5" t="s">
+    <row r="437" spans="4:16">
+      <c r="D437" s="4" t="s">
         <v>1356</v>
       </c>
-      <c r="P437" s="5" t="s">
+      <c r="P437" s="4" t="s">
         <v>1357</v>
       </c>
     </row>
-    <row r="438" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D438" s="5" t="s">
+    <row r="438" spans="4:16">
+      <c r="D438" s="4" t="s">
         <v>1358</v>
       </c>
-      <c r="P438" s="5" t="s">
+      <c r="P438" s="4" t="s">
         <v>1359</v>
       </c>
     </row>
-    <row r="439" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D439" s="5" t="s">
+    <row r="439" spans="4:16">
+      <c r="D439" s="4" t="s">
         <v>1360</v>
       </c>
-      <c r="P439" s="5" t="s">
+      <c r="P439" s="4" t="s">
         <v>1361</v>
       </c>
     </row>
-    <row r="440" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D440" s="5" t="s">
+    <row r="440" spans="4:16">
+      <c r="D440" s="4" t="s">
         <v>1362</v>
       </c>
-      <c r="P440" s="5" t="s">
+      <c r="P440" s="4" t="s">
         <v>1363</v>
       </c>
     </row>
-    <row r="441" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D441" s="5" t="s">
+    <row r="441" spans="4:16">
+      <c r="D441" s="4" t="s">
         <v>1364</v>
       </c>
-      <c r="P441" s="5" t="s">
+      <c r="P441" s="4" t="s">
         <v>1365</v>
       </c>
     </row>
-    <row r="442" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D442" s="5" t="s">
+    <row r="442" spans="4:16">
+      <c r="D442" s="4" t="s">
         <v>1366</v>
       </c>
-      <c r="P442" s="5" t="s">
+      <c r="P442" s="4" t="s">
         <v>1367</v>
       </c>
     </row>
-    <row r="443" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D443" s="5" t="s">
+    <row r="443" spans="4:16">
+      <c r="D443" s="4" t="s">
         <v>1368</v>
       </c>
-      <c r="P443" s="5" t="s">
+      <c r="P443" s="4" t="s">
         <v>1369</v>
       </c>
     </row>
-    <row r="444" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D444" s="5" t="s">
+    <row r="444" spans="4:16">
+      <c r="D444" s="4" t="s">
         <v>1370</v>
       </c>
-      <c r="P444" s="5" t="s">
+      <c r="P444" s="4" t="s">
         <v>1371</v>
       </c>
     </row>
-    <row r="445" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D445" s="5" t="s">
+    <row r="445" spans="4:16">
+      <c r="D445" s="4" t="s">
         <v>1372</v>
       </c>
-      <c r="P445" s="5" t="s">
+      <c r="P445" s="4" t="s">
         <v>1373</v>
       </c>
     </row>
-    <row r="446" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D446" s="5" t="s">
+    <row r="446" spans="4:16">
+      <c r="D446" s="4" t="s">
         <v>1374</v>
       </c>
-      <c r="P446" s="5" t="s">
+      <c r="P446" s="4" t="s">
         <v>1375</v>
       </c>
     </row>
-    <row r="447" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D447" s="5" t="s">
+    <row r="447" spans="4:16">
+      <c r="D447" s="4" t="s">
         <v>1376</v>
       </c>
-      <c r="P447" s="5" t="s">
+      <c r="P447" s="4" t="s">
         <v>1377</v>
       </c>
     </row>
-    <row r="448" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D448" s="5" t="s">
+    <row r="448" spans="4:16">
+      <c r="D448" s="4" t="s">
         <v>1378</v>
       </c>
-      <c r="P448" s="5" t="s">
+      <c r="P448" s="4" t="s">
         <v>1379</v>
       </c>
     </row>
-    <row r="449" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D449" s="5" t="s">
+    <row r="449" spans="4:16">
+      <c r="D449" s="4" t="s">
         <v>1380</v>
       </c>
-      <c r="P449" s="5" t="s">
+      <c r="P449" s="4" t="s">
         <v>1381</v>
       </c>
     </row>
-    <row r="450" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D450" s="5" t="s">
+    <row r="450" spans="4:16">
+      <c r="D450" s="4" t="s">
         <v>1382</v>
       </c>
-      <c r="P450" s="5" t="s">
+      <c r="P450" s="4" t="s">
         <v>1383</v>
       </c>
     </row>
-    <row r="451" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D451" s="5" t="s">
+    <row r="451" spans="4:16">
+      <c r="D451" s="4" t="s">
         <v>1384</v>
       </c>
-      <c r="P451" s="5" t="s">
+      <c r="P451" s="4" t="s">
         <v>1385</v>
       </c>
     </row>
-    <row r="452" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D452" s="5" t="s">
+    <row r="452" spans="4:16">
+      <c r="D452" s="4" t="s">
         <v>1386</v>
       </c>
-      <c r="P452" s="5" t="s">
+      <c r="P452" s="4" t="s">
         <v>1387</v>
       </c>
     </row>
-    <row r="453" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D453" s="5" t="s">
+    <row r="453" spans="4:16">
+      <c r="D453" s="4" t="s">
         <v>1388</v>
       </c>
-      <c r="P453" s="5" t="s">
+      <c r="P453" s="4" t="s">
         <v>1389</v>
       </c>
     </row>
-    <row r="454" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D454" s="5" t="s">
+    <row r="454" spans="4:16">
+      <c r="D454" s="4" t="s">
         <v>1390</v>
       </c>
-      <c r="P454" s="5" t="s">
+      <c r="P454" s="4" t="s">
         <v>1391</v>
       </c>
     </row>
-    <row r="455" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D455" s="5" t="s">
+    <row r="455" spans="4:16">
+      <c r="D455" s="4" t="s">
         <v>1392</v>
       </c>
-      <c r="P455" s="5" t="s">
+      <c r="P455" s="4" t="s">
         <v>1393</v>
       </c>
     </row>
-    <row r="456" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D456" s="5" t="s">
+    <row r="456" spans="4:16">
+      <c r="D456" s="4" t="s">
         <v>1394</v>
       </c>
-      <c r="P456" s="5" t="s">
+      <c r="P456" s="4" t="s">
         <v>1395</v>
       </c>
     </row>
-    <row r="457" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D457" s="5" t="s">
+    <row r="457" spans="4:16">
+      <c r="D457" s="4" t="s">
         <v>1396</v>
       </c>
-      <c r="P457" s="5" t="s">
+      <c r="P457" s="4" t="s">
         <v>1397</v>
       </c>
     </row>
-    <row r="458" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D458" s="5" t="s">
+    <row r="458" spans="4:16">
+      <c r="D458" s="4" t="s">
         <v>1398</v>
       </c>
-      <c r="P458" s="5" t="s">
+      <c r="P458" s="4" t="s">
         <v>1399</v>
       </c>
     </row>
-    <row r="459" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D459" s="5" t="s">
+    <row r="459" spans="4:16">
+      <c r="D459" s="4" t="s">
         <v>1400</v>
       </c>
-      <c r="P459" s="5" t="s">
+      <c r="P459" s="4" t="s">
         <v>1401</v>
       </c>
     </row>
-    <row r="460" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D460" s="5" t="s">
+    <row r="460" spans="4:16">
+      <c r="D460" s="4" t="s">
         <v>1402</v>
       </c>
-      <c r="P460" s="5" t="s">
+      <c r="P460" s="4" t="s">
         <v>1403</v>
       </c>
     </row>
-    <row r="461" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D461" s="5" t="s">
+    <row r="461" spans="4:16">
+      <c r="D461" s="4" t="s">
         <v>1404</v>
       </c>
-      <c r="P461" s="5" t="s">
+      <c r="P461" s="4" t="s">
         <v>1405</v>
       </c>
     </row>
-    <row r="462" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D462" s="5" t="s">
+    <row r="462" spans="4:16">
+      <c r="D462" s="4" t="s">
         <v>1406</v>
       </c>
-      <c r="P462" s="5" t="s">
+      <c r="P462" s="4" t="s">
         <v>1407</v>
       </c>
     </row>
-    <row r="463" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D463" s="5" t="s">
+    <row r="463" spans="4:16">
+      <c r="D463" s="4" t="s">
         <v>1408</v>
       </c>
-      <c r="P463" s="5" t="s">
+      <c r="P463" s="4" t="s">
         <v>1409</v>
       </c>
     </row>
-    <row r="464" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D464" s="5" t="s">
+    <row r="464" spans="4:16">
+      <c r="D464" s="4" t="s">
         <v>1410</v>
       </c>
-      <c r="P464" s="5" t="s">
+      <c r="P464" s="4" t="s">
         <v>1411</v>
       </c>
     </row>
-    <row r="465" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D465" s="5" t="s">
+    <row r="465" spans="4:16">
+      <c r="D465" s="4" t="s">
         <v>1412</v>
       </c>
-      <c r="P465" s="5" t="s">
+      <c r="P465" s="4" t="s">
         <v>1413</v>
       </c>
     </row>
-    <row r="466" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D466" s="5" t="s">
+    <row r="466" spans="4:16">
+      <c r="D466" s="4" t="s">
         <v>1414</v>
       </c>
-      <c r="P466" s="5" t="s">
+      <c r="P466" s="4" t="s">
         <v>1415</v>
       </c>
     </row>
-    <row r="467" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D467" s="5" t="s">
+    <row r="467" spans="4:16">
+      <c r="D467" s="4" t="s">
         <v>1416</v>
       </c>
-      <c r="P467" s="5" t="s">
+      <c r="P467" s="4" t="s">
         <v>1417</v>
       </c>
     </row>
-    <row r="468" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D468" s="5" t="s">
+    <row r="468" spans="4:16">
+      <c r="D468" s="4" t="s">
         <v>1418</v>
       </c>
-      <c r="P468" s="5" t="s">
+      <c r="P468" s="4" t="s">
         <v>1419</v>
       </c>
     </row>
-    <row r="469" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D469" s="5" t="s">
+    <row r="469" spans="4:16">
+      <c r="D469" s="4" t="s">
         <v>1420</v>
       </c>
-      <c r="P469" s="5" t="s">
+      <c r="P469" s="4" t="s">
         <v>1421</v>
       </c>
     </row>
-    <row r="470" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D470" s="5" t="s">
+    <row r="470" spans="4:16">
+      <c r="D470" s="4" t="s">
         <v>1422</v>
       </c>
-      <c r="P470" s="5" t="s">
+      <c r="P470" s="4" t="s">
         <v>1423</v>
       </c>
     </row>
-    <row r="471" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D471" s="5" t="s">
+    <row r="471" spans="4:16">
+      <c r="D471" s="4" t="s">
         <v>1424</v>
       </c>
-      <c r="P471" s="5" t="s">
+      <c r="P471" s="4" t="s">
         <v>1425</v>
       </c>
     </row>
-    <row r="472" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D472" s="5" t="s">
+    <row r="472" spans="4:16">
+      <c r="D472" s="4" t="s">
         <v>1426</v>
       </c>
-      <c r="P472" s="5" t="s">
+      <c r="P472" s="4" t="s">
         <v>1427</v>
       </c>
     </row>
-    <row r="473" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D473" s="5" t="s">
+    <row r="473" spans="4:16">
+      <c r="D473" s="4" t="s">
         <v>1428</v>
       </c>
-      <c r="P473" s="5" t="s">
+      <c r="P473" s="4" t="s">
         <v>1429</v>
       </c>
     </row>
-    <row r="474" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D474" s="5" t="s">
+    <row r="474" spans="4:16">
+      <c r="D474" s="4" t="s">
         <v>1430</v>
       </c>
-      <c r="P474" s="5" t="s">
+      <c r="P474" s="4" t="s">
         <v>1431</v>
       </c>
     </row>
-    <row r="475" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D475" s="5" t="s">
+    <row r="475" spans="4:16">
+      <c r="D475" s="4" t="s">
         <v>1432</v>
       </c>
-      <c r="P475" s="5" t="s">
+      <c r="P475" s="4" t="s">
         <v>1433</v>
       </c>
     </row>
-    <row r="476" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D476" s="5" t="s">
+    <row r="476" spans="4:16">
+      <c r="D476" s="4" t="s">
         <v>1434</v>
       </c>
-      <c r="P476" s="5" t="s">
+      <c r="P476" s="4" t="s">
         <v>1435</v>
       </c>
     </row>
-    <row r="477" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D477" s="5" t="s">
+    <row r="477" spans="4:16">
+      <c r="D477" s="4" t="s">
         <v>1436</v>
       </c>
-      <c r="P477" s="5" t="s">
+      <c r="P477" s="4" t="s">
         <v>1437</v>
       </c>
     </row>
-    <row r="478" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D478" s="5" t="s">
+    <row r="478" spans="4:16">
+      <c r="D478" s="4" t="s">
         <v>1438</v>
       </c>
-      <c r="P478" s="5" t="s">
+      <c r="P478" s="4" t="s">
         <v>1439</v>
       </c>
     </row>
-    <row r="479" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D479" s="5" t="s">
+    <row r="479" spans="4:16">
+      <c r="D479" s="4" t="s">
         <v>1440</v>
       </c>
-      <c r="P479" s="5" t="s">
+      <c r="P479" s="4" t="s">
         <v>1441</v>
       </c>
     </row>
-    <row r="480" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D480" s="5" t="s">
+    <row r="480" spans="4:16">
+      <c r="D480" s="4" t="s">
         <v>1442</v>
       </c>
-      <c r="P480" s="5" t="s">
+      <c r="P480" s="4" t="s">
         <v>1443</v>
       </c>
     </row>
-    <row r="481" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D481" s="5" t="s">
+    <row r="481" spans="4:16">
+      <c r="D481" s="4" t="s">
         <v>1444</v>
       </c>
-      <c r="P481" s="5" t="s">
+      <c r="P481" s="4" t="s">
         <v>1445</v>
       </c>
     </row>
-    <row r="482" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D482" s="5" t="s">
+    <row r="482" spans="4:16">
+      <c r="D482" s="4" t="s">
         <v>1446</v>
       </c>
-      <c r="P482" s="5" t="s">
+      <c r="P482" s="4" t="s">
         <v>1447</v>
       </c>
     </row>
-    <row r="483" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D483" s="5" t="s">
+    <row r="483" spans="4:16">
+      <c r="D483" s="4" t="s">
         <v>1448</v>
       </c>
-      <c r="P483" s="5" t="s">
+      <c r="P483" s="4" t="s">
         <v>1449</v>
       </c>
     </row>
-    <row r="484" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D484" s="5" t="s">
+    <row r="484" spans="4:16">
+      <c r="D484" s="4" t="s">
         <v>1450</v>
       </c>
-      <c r="P484" s="5" t="s">
+      <c r="P484" s="4" t="s">
         <v>1451</v>
       </c>
     </row>
-    <row r="485" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D485" s="5" t="s">
+    <row r="485" spans="4:16">
+      <c r="D485" s="4" t="s">
         <v>1452</v>
       </c>
-      <c r="P485" s="5" t="s">
+      <c r="P485" s="4" t="s">
         <v>1453</v>
       </c>
     </row>
-    <row r="486" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D486" s="5" t="s">
+    <row r="486" spans="4:16">
+      <c r="D486" s="4" t="s">
         <v>1454</v>
       </c>
-      <c r="P486" s="5" t="s">
+      <c r="P486" s="4" t="s">
         <v>1455</v>
       </c>
     </row>
-    <row r="487" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D487" s="5" t="s">
+    <row r="487" spans="4:16">
+      <c r="D487" s="4" t="s">
         <v>1456</v>
       </c>
-      <c r="P487" s="5" t="s">
+      <c r="P487" s="4" t="s">
         <v>1457</v>
       </c>
     </row>
-    <row r="488" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D488" s="5" t="s">
+    <row r="488" spans="4:16">
+      <c r="D488" s="4" t="s">
         <v>1458</v>
       </c>
-      <c r="P488" s="5" t="s">
+      <c r="P488" s="4" t="s">
         <v>1459</v>
       </c>
     </row>
-    <row r="489" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D489" s="5" t="s">
+    <row r="489" spans="4:16">
+      <c r="D489" s="4" t="s">
         <v>1460</v>
       </c>
-      <c r="P489" s="5" t="s">
+      <c r="P489" s="4" t="s">
         <v>1461</v>
       </c>
     </row>
-    <row r="490" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D490" s="5" t="s">
+    <row r="490" spans="4:16">
+      <c r="D490" s="4" t="s">
         <v>1462</v>
       </c>
-      <c r="P490" s="5" t="s">
+      <c r="P490" s="4" t="s">
         <v>1463</v>
       </c>
     </row>
-    <row r="491" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D491" s="5" t="s">
+    <row r="491" spans="4:16">
+      <c r="D491" s="4" t="s">
         <v>1464</v>
       </c>
-      <c r="P491" s="5" t="s">
+      <c r="P491" s="4" t="s">
         <v>1465</v>
       </c>
     </row>
-    <row r="492" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D492" s="5" t="s">
+    <row r="492" spans="4:16">
+      <c r="D492" s="4" t="s">
         <v>1466</v>
       </c>
-      <c r="P492" s="5" t="s">
+      <c r="P492" s="4" t="s">
         <v>1467</v>
       </c>
     </row>
-    <row r="493" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D493" s="5" t="s">
+    <row r="493" spans="4:16">
+      <c r="D493" s="4" t="s">
         <v>1468</v>
       </c>
-      <c r="P493" s="5" t="s">
+      <c r="P493" s="4" t="s">
         <v>1469</v>
       </c>
     </row>
-    <row r="494" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D494" s="5" t="s">
+    <row r="494" spans="4:16">
+      <c r="D494" s="4" t="s">
         <v>1470</v>
       </c>
-      <c r="P494" s="5" t="s">
+      <c r="P494" s="4" t="s">
         <v>1471</v>
       </c>
     </row>
-    <row r="495" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D495" s="5" t="s">
+    <row r="495" spans="4:16">
+      <c r="D495" s="4" t="s">
         <v>1472</v>
       </c>
-      <c r="P495" s="5" t="s">
+      <c r="P495" s="4" t="s">
         <v>1473</v>
       </c>
     </row>
-    <row r="496" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D496" s="5" t="s">
+    <row r="496" spans="4:16">
+      <c r="D496" s="4" t="s">
         <v>1474</v>
       </c>
-      <c r="P496" s="5" t="s">
+      <c r="P496" s="4" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="497" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D497" s="5" t="s">
+    <row r="497" spans="4:16">
+      <c r="D497" s="4" t="s">
         <v>1476</v>
       </c>
-      <c r="P497" s="5" t="s">
+      <c r="P497" s="4" t="s">
         <v>1477</v>
       </c>
     </row>
-    <row r="498" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D498" s="5" t="s">
+    <row r="498" spans="4:16">
+      <c r="D498" s="4" t="s">
         <v>1478</v>
       </c>
-      <c r="P498" s="5" t="s">
+      <c r="P498" s="4" t="s">
         <v>1479</v>
       </c>
     </row>
-    <row r="499" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D499" s="5" t="s">
+    <row r="499" spans="4:16">
+      <c r="D499" s="4" t="s">
         <v>1480</v>
       </c>
-      <c r="P499" s="5" t="s">
+      <c r="P499" s="4" t="s">
         <v>1481</v>
       </c>
     </row>
-    <row r="500" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D500" s="5" t="s">
+    <row r="500" spans="4:16">
+      <c r="D500" s="4" t="s">
         <v>1482</v>
       </c>
-      <c r="P500" s="5" t="s">
+      <c r="P500" s="4" t="s">
         <v>1483</v>
       </c>
     </row>
-    <row r="501" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D501" s="5" t="s">
+    <row r="501" spans="4:16">
+      <c r="D501" s="4" t="s">
         <v>1484</v>
       </c>
-      <c r="P501" s="5" t="s">
+      <c r="P501" s="4" t="s">
         <v>1485</v>
       </c>
     </row>
-    <row r="502" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D502" s="5" t="s">
+    <row r="502" spans="4:16">
+      <c r="D502" s="4" t="s">
         <v>1486</v>
       </c>
-      <c r="P502" s="5" t="s">
+      <c r="P502" s="4" t="s">
         <v>1487</v>
       </c>
     </row>
-    <row r="503" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="D503" s="5" t="s">
+    <row r="503" spans="4:16">
+      <c r="D503" s="4" t="s">
         <v>1488</v>
       </c>
-      <c r="P503" s="5" t="s">
+      <c r="P503" s="4" t="s">
         <v>1489</v>
       </c>
     </row>
-    <row r="504" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="P504" s="5" t="s">
+    <row r="504" spans="4:16">
+      <c r="P504" s="4" t="s">
         <v>1490</v>
       </c>
     </row>
-    <row r="505" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="P505" s="5" t="s">
+    <row r="505" spans="4:16">
+      <c r="P505" s="4" t="s">
         <v>1491</v>
       </c>
     </row>
-    <row r="506" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="P506" s="5" t="s">
+    <row r="506" spans="4:16">
+      <c r="P506" s="4" t="s">
         <v>1492</v>
       </c>
     </row>
-    <row r="507" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="P507" s="5" t="s">
+    <row r="507" spans="4:16">
+      <c r="P507" s="4" t="s">
         <v>1493</v>
       </c>
     </row>
-    <row r="508" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="P508" s="5" t="s">
+    <row r="508" spans="4:16">
+      <c r="P508" s="4" t="s">
         <v>1494</v>
       </c>
     </row>
-    <row r="509" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="P509" s="5" t="s">
+    <row r="509" spans="4:16">
+      <c r="P509" s="4" t="s">
         <v>1495</v>
       </c>
     </row>
-    <row r="510" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="P510" s="5" t="s">
+    <row r="510" spans="4:16">
+      <c r="P510" s="4" t="s">
         <v>1496</v>
       </c>
     </row>
-    <row r="511" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="P511" s="5" t="s">
+    <row r="511" spans="4:16">
+      <c r="P511" s="4" t="s">
         <v>1497</v>
       </c>
     </row>
-    <row r="512" spans="4:16" x14ac:dyDescent="0.25">
-      <c r="P512" s="5" t="s">
+    <row r="512" spans="4:16">
+      <c r="P512" s="4" t="s">
         <v>1498</v>
       </c>
     </row>
-    <row r="513" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P513" s="5" t="s">
+    <row r="513" spans="16:16">
+      <c r="P513" s="4" t="s">
         <v>1499</v>
       </c>
     </row>
-    <row r="514" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P514" s="5" t="s">
+    <row r="514" spans="16:16">
+      <c r="P514" s="4" t="s">
         <v>1500</v>
       </c>
     </row>
-    <row r="515" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P515" s="5" t="s">
+    <row r="515" spans="16:16">
+      <c r="P515" s="4" t="s">
         <v>1501</v>
       </c>
     </row>
-    <row r="516" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P516" s="5" t="s">
+    <row r="516" spans="16:16">
+      <c r="P516" s="4" t="s">
         <v>1502</v>
       </c>
     </row>
-    <row r="517" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P517" s="5" t="s">
+    <row r="517" spans="16:16">
+      <c r="P517" s="4" t="s">
         <v>1503</v>
       </c>
     </row>
-    <row r="518" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P518" s="5" t="s">
+    <row r="518" spans="16:16">
+      <c r="P518" s="4" t="s">
         <v>1504</v>
       </c>
     </row>
-    <row r="519" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P519" s="5" t="s">
+    <row r="519" spans="16:16">
+      <c r="P519" s="4" t="s">
         <v>1505</v>
       </c>
     </row>
-    <row r="520" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P520" s="5" t="s">
+    <row r="520" spans="16:16">
+      <c r="P520" s="4" t="s">
         <v>1506</v>
       </c>
     </row>
-    <row r="521" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P521" s="5" t="s">
+    <row r="521" spans="16:16">
+      <c r="P521" s="4" t="s">
         <v>1507</v>
       </c>
     </row>
-    <row r="522" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P522" s="5" t="s">
+    <row r="522" spans="16:16">
+      <c r="P522" s="4" t="s">
         <v>1508</v>
       </c>
     </row>
-    <row r="523" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P523" s="5" t="s">
+    <row r="523" spans="16:16">
+      <c r="P523" s="4" t="s">
         <v>1509</v>
       </c>
     </row>
-    <row r="524" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P524" s="5" t="s">
+    <row r="524" spans="16:16">
+      <c r="P524" s="4" t="s">
         <v>1510</v>
       </c>
     </row>
-    <row r="525" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P525" s="5" t="s">
+    <row r="525" spans="16:16">
+      <c r="P525" s="4" t="s">
         <v>1511</v>
       </c>
     </row>
-    <row r="526" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P526" s="5" t="s">
+    <row r="526" spans="16:16">
+      <c r="P526" s="4" t="s">
         <v>1512</v>
       </c>
     </row>
-    <row r="527" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P527" s="5" t="s">
+    <row r="527" spans="16:16">
+      <c r="P527" s="4" t="s">
         <v>1513</v>
       </c>
     </row>
-    <row r="528" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P528" s="5" t="s">
+    <row r="528" spans="16:16">
+      <c r="P528" s="4" t="s">
         <v>1514</v>
       </c>
     </row>
-    <row r="529" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P529" s="5" t="s">
+    <row r="529" spans="16:16">
+      <c r="P529" s="4" t="s">
         <v>1515</v>
       </c>
     </row>
-    <row r="530" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P530" s="5" t="s">
+    <row r="530" spans="16:16">
+      <c r="P530" s="4" t="s">
         <v>1516</v>
       </c>
     </row>
-    <row r="531" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P531" s="5" t="s">
+    <row r="531" spans="16:16">
+      <c r="P531" s="4" t="s">
         <v>1517</v>
       </c>
     </row>
-    <row r="532" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P532" s="5" t="s">
+    <row r="532" spans="16:16">
+      <c r="P532" s="4" t="s">
         <v>1518</v>
       </c>
     </row>
-    <row r="533" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P533" s="5" t="s">
+    <row r="533" spans="16:16">
+      <c r="P533" s="4" t="s">
         <v>1519</v>
       </c>
     </row>
-    <row r="534" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P534" s="5" t="s">
+    <row r="534" spans="16:16">
+      <c r="P534" s="4" t="s">
         <v>1520</v>
       </c>
     </row>
-    <row r="535" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P535" s="5" t="s">
+    <row r="535" spans="16:16">
+      <c r="P535" s="4" t="s">
         <v>1521</v>
       </c>
     </row>
-    <row r="536" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P536" s="5" t="s">
+    <row r="536" spans="16:16">
+      <c r="P536" s="4" t="s">
         <v>1522</v>
       </c>
     </row>
-    <row r="537" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P537" s="5" t="s">
+    <row r="537" spans="16:16">
+      <c r="P537" s="4" t="s">
         <v>1523</v>
       </c>
     </row>
-    <row r="538" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P538" s="5" t="s">
+    <row r="538" spans="16:16">
+      <c r="P538" s="4" t="s">
         <v>1524</v>
       </c>
     </row>
-    <row r="539" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P539" s="5" t="s">
+    <row r="539" spans="16:16">
+      <c r="P539" s="4" t="s">
         <v>1525</v>
       </c>
     </row>
-    <row r="540" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P540" s="5" t="s">
+    <row r="540" spans="16:16">
+      <c r="P540" s="4" t="s">
         <v>1526</v>
       </c>
     </row>
-    <row r="541" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P541" s="5" t="s">
+    <row r="541" spans="16:16">
+      <c r="P541" s="4" t="s">
         <v>1527</v>
       </c>
     </row>
-    <row r="542" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P542" s="5" t="s">
+    <row r="542" spans="16:16">
+      <c r="P542" s="4" t="s">
         <v>1528</v>
       </c>
     </row>
-    <row r="543" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P543" s="5" t="s">
+    <row r="543" spans="16:16">
+      <c r="P543" s="4" t="s">
         <v>1529</v>
       </c>
     </row>
-    <row r="544" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P544" s="5" t="s">
+    <row r="544" spans="16:16">
+      <c r="P544" s="4" t="s">
         <v>1530</v>
       </c>
     </row>
-    <row r="545" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P545" s="5" t="s">
+    <row r="545" spans="16:16">
+      <c r="P545" s="4" t="s">
         <v>1531</v>
       </c>
     </row>
-    <row r="546" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P546" s="5" t="s">
+    <row r="546" spans="16:16">
+      <c r="P546" s="4" t="s">
         <v>1532</v>
       </c>
     </row>
-    <row r="547" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P547" s="5" t="s">
+    <row r="547" spans="16:16">
+      <c r="P547" s="4" t="s">
         <v>1533</v>
       </c>
     </row>
-    <row r="548" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P548" s="5" t="s">
+    <row r="548" spans="16:16">
+      <c r="P548" s="4" t="s">
         <v>1534</v>
       </c>
     </row>
-    <row r="549" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P549" s="5" t="s">
+    <row r="549" spans="16:16">
+      <c r="P549" s="4" t="s">
         <v>1535</v>
       </c>
     </row>
-    <row r="550" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P550" s="5" t="s">
+    <row r="550" spans="16:16">
+      <c r="P550" s="4" t="s">
         <v>1536</v>
       </c>
     </row>
-    <row r="551" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P551" s="5" t="s">
+    <row r="551" spans="16:16">
+      <c r="P551" s="4" t="s">
         <v>1537</v>
       </c>
     </row>
-    <row r="552" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P552" s="5" t="s">
+    <row r="552" spans="16:16">
+      <c r="P552" s="4" t="s">
         <v>1538</v>
       </c>
     </row>
-    <row r="553" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P553" s="5" t="s">
+    <row r="553" spans="16:16">
+      <c r="P553" s="4" t="s">
         <v>1539</v>
       </c>
     </row>
-    <row r="554" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P554" s="5" t="s">
+    <row r="554" spans="16:16">
+      <c r="P554" s="4" t="s">
         <v>1540</v>
       </c>
     </row>
-    <row r="555" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P555" s="5" t="s">
+    <row r="555" spans="16:16">
+      <c r="P555" s="4" t="s">
         <v>1541</v>
       </c>
     </row>
-    <row r="556" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P556" s="5" t="s">
+    <row r="556" spans="16:16">
+      <c r="P556" s="4" t="s">
         <v>1542</v>
       </c>
     </row>
-    <row r="557" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P557" s="5" t="s">
+    <row r="557" spans="16:16">
+      <c r="P557" s="4" t="s">
         <v>1543</v>
       </c>
     </row>
-    <row r="558" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P558" s="5" t="s">
+    <row r="558" spans="16:16">
+      <c r="P558" s="4" t="s">
         <v>1544</v>
       </c>
     </row>
-    <row r="559" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P559" s="5" t="s">
+    <row r="559" spans="16:16">
+      <c r="P559" s="4" t="s">
         <v>1545</v>
       </c>
     </row>
-    <row r="560" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P560" s="5" t="s">
+    <row r="560" spans="16:16">
+      <c r="P560" s="4" t="s">
         <v>1546</v>
       </c>
     </row>
-    <row r="561" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P561" s="5" t="s">
+    <row r="561" spans="16:16">
+      <c r="P561" s="4" t="s">
         <v>1547</v>
       </c>
     </row>
-    <row r="562" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P562" s="5" t="s">
+    <row r="562" spans="16:16">
+      <c r="P562" s="4" t="s">
         <v>1548</v>
       </c>
     </row>
-    <row r="563" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P563" s="5" t="s">
+    <row r="563" spans="16:16">
+      <c r="P563" s="4" t="s">
         <v>1549</v>
       </c>
     </row>
-    <row r="564" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P564" s="5" t="s">
+    <row r="564" spans="16:16">
+      <c r="P564" s="4" t="s">
         <v>1550</v>
       </c>
     </row>
-    <row r="565" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P565" s="5" t="s">
+    <row r="565" spans="16:16">
+      <c r="P565" s="4" t="s">
         <v>1551</v>
       </c>
     </row>
-    <row r="566" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P566" s="5" t="s">
+    <row r="566" spans="16:16">
+      <c r="P566" s="4" t="s">
         <v>1552</v>
       </c>
     </row>
-    <row r="567" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P567" s="5" t="s">
+    <row r="567" spans="16:16">
+      <c r="P567" s="4" t="s">
         <v>1553</v>
       </c>
     </row>
-    <row r="568" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P568" s="5" t="s">
+    <row r="568" spans="16:16">
+      <c r="P568" s="4" t="s">
         <v>1554</v>
       </c>
     </row>
-    <row r="569" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P569" s="5" t="s">
+    <row r="569" spans="16:16">
+      <c r="P569" s="4" t="s">
         <v>1555</v>
       </c>
     </row>
-    <row r="570" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P570" s="5" t="s">
+    <row r="570" spans="16:16">
+      <c r="P570" s="4" t="s">
         <v>1556</v>
       </c>
     </row>
-    <row r="571" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P571" s="5" t="s">
+    <row r="571" spans="16:16">
+      <c r="P571" s="4" t="s">
         <v>1557</v>
       </c>
     </row>
-    <row r="572" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P572" s="5" t="s">
+    <row r="572" spans="16:16">
+      <c r="P572" s="4" t="s">
         <v>1558</v>
       </c>
     </row>
-    <row r="573" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P573" s="5" t="s">
+    <row r="573" spans="16:16">
+      <c r="P573" s="4" t="s">
         <v>1559</v>
       </c>
     </row>
-    <row r="574" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P574" s="5" t="s">
+    <row r="574" spans="16:16">
+      <c r="P574" s="4" t="s">
         <v>1560</v>
       </c>
     </row>
-    <row r="575" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P575" s="5" t="s">
+    <row r="575" spans="16:16">
+      <c r="P575" s="4" t="s">
         <v>1561</v>
       </c>
     </row>
-    <row r="576" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P576" s="5" t="s">
+    <row r="576" spans="16:16">
+      <c r="P576" s="4" t="s">
         <v>1562</v>
       </c>
     </row>
-    <row r="577" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P577" s="5" t="s">
+    <row r="577" spans="16:16">
+      <c r="P577" s="4" t="s">
         <v>1563</v>
       </c>
     </row>
-    <row r="578" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P578" s="5" t="s">
+    <row r="578" spans="16:16">
+      <c r="P578" s="4" t="s">
         <v>1564</v>
       </c>
     </row>
-    <row r="579" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P579" s="5" t="s">
+    <row r="579" spans="16:16">
+      <c r="P579" s="4" t="s">
         <v>1565</v>
       </c>
     </row>
-    <row r="580" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P580" s="5" t="s">
+    <row r="580" spans="16:16">
+      <c r="P580" s="4" t="s">
         <v>1566</v>
       </c>
     </row>
-    <row r="581" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P581" s="5" t="s">
+    <row r="581" spans="16:16">
+      <c r="P581" s="4" t="s">
         <v>1567</v>
       </c>
     </row>
-    <row r="582" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P582" s="5" t="s">
+    <row r="582" spans="16:16">
+      <c r="P582" s="4" t="s">
         <v>1568</v>
       </c>
     </row>
-    <row r="583" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P583" s="5" t="s">
+    <row r="583" spans="16:16">
+      <c r="P583" s="4" t="s">
         <v>1569</v>
       </c>
     </row>
-    <row r="584" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P584" s="5" t="s">
+    <row r="584" spans="16:16">
+      <c r="P584" s="4" t="s">
         <v>1570</v>
       </c>
     </row>
-    <row r="585" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P585" s="5" t="s">
+    <row r="585" spans="16:16">
+      <c r="P585" s="4" t="s">
         <v>1571</v>
       </c>
     </row>
-    <row r="586" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P586" s="5" t="s">
+    <row r="586" spans="16:16">
+      <c r="P586" s="4" t="s">
         <v>1572</v>
       </c>
     </row>
-    <row r="587" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P587" s="5" t="s">
+    <row r="587" spans="16:16">
+      <c r="P587" s="4" t="s">
         <v>1573</v>
       </c>
     </row>
-    <row r="588" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P588" s="5" t="s">
+    <row r="588" spans="16:16">
+      <c r="P588" s="4" t="s">
         <v>1574</v>
       </c>
     </row>
-    <row r="589" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P589" s="5" t="s">
+    <row r="589" spans="16:16">
+      <c r="P589" s="4" t="s">
         <v>1575</v>
       </c>
     </row>
-    <row r="590" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P590" s="5" t="s">
+    <row r="590" spans="16:16">
+      <c r="P590" s="4" t="s">
         <v>1576</v>
       </c>
     </row>
-    <row r="591" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P591" s="5" t="s">
+    <row r="591" spans="16:16">
+      <c r="P591" s="4" t="s">
         <v>1577</v>
       </c>
     </row>
-    <row r="592" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P592" s="5" t="s">
+    <row r="592" spans="16:16">
+      <c r="P592" s="4" t="s">
         <v>1578</v>
       </c>
     </row>
-    <row r="593" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P593" s="5" t="s">
+    <row r="593" spans="16:16">
+      <c r="P593" s="4" t="s">
         <v>1579</v>
       </c>
     </row>
-    <row r="594" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P594" s="5" t="s">
+    <row r="594" spans="16:16">
+      <c r="P594" s="4" t="s">
         <v>1580</v>
       </c>
     </row>
-    <row r="595" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P595" s="5" t="s">
+    <row r="595" spans="16:16">
+      <c r="P595" s="4" t="s">
         <v>1581</v>
       </c>
     </row>
-    <row r="596" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P596" s="5" t="s">
+    <row r="596" spans="16:16">
+      <c r="P596" s="4" t="s">
         <v>1582</v>
       </c>
     </row>
-    <row r="597" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P597" s="5" t="s">
+    <row r="597" spans="16:16">
+      <c r="P597" s="4" t="s">
         <v>1583</v>
       </c>
     </row>
-    <row r="598" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P598" s="5" t="s">
+    <row r="598" spans="16:16">
+      <c r="P598" s="4" t="s">
         <v>1584</v>
       </c>
     </row>
-    <row r="599" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P599" s="5" t="s">
+    <row r="599" spans="16:16">
+      <c r="P599" s="4" t="s">
         <v>1585</v>
       </c>
     </row>
-    <row r="600" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P600" s="5" t="s">
+    <row r="600" spans="16:16">
+      <c r="P600" s="4" t="s">
         <v>1586</v>
       </c>
     </row>
-    <row r="601" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P601" s="5" t="s">
+    <row r="601" spans="16:16">
+      <c r="P601" s="4" t="s">
         <v>1587</v>
       </c>
     </row>
-    <row r="602" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P602" s="5" t="s">
+    <row r="602" spans="16:16">
+      <c r="P602" s="4" t="s">
         <v>1588</v>
       </c>
     </row>
-    <row r="603" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P603" s="5" t="s">
+    <row r="603" spans="16:16">
+      <c r="P603" s="4" t="s">
         <v>1589</v>
       </c>
     </row>
-    <row r="604" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P604" s="5" t="s">
+    <row r="604" spans="16:16">
+      <c r="P604" s="4" t="s">
         <v>1590</v>
       </c>
     </row>
-    <row r="605" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P605" s="5" t="s">
+    <row r="605" spans="16:16">
+      <c r="P605" s="4" t="s">
         <v>1591</v>
       </c>
     </row>
-    <row r="606" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P606" s="5" t="s">
+    <row r="606" spans="16:16">
+      <c r="P606" s="4" t="s">
         <v>1592</v>
       </c>
     </row>
-    <row r="607" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P607" s="5" t="s">
+    <row r="607" spans="16:16">
+      <c r="P607" s="4" t="s">
         <v>1593</v>
       </c>
     </row>
-    <row r="608" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P608" s="5" t="s">
+    <row r="608" spans="16:16">
+      <c r="P608" s="4" t="s">
         <v>1594</v>
       </c>
     </row>
-    <row r="609" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P609" s="5" t="s">
+    <row r="609" spans="16:16">
+      <c r="P609" s="4" t="s">
         <v>1595</v>
       </c>
     </row>
-    <row r="610" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P610" s="5" t="s">
+    <row r="610" spans="16:16">
+      <c r="P610" s="4" t="s">
         <v>1596</v>
       </c>
     </row>
-    <row r="611" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P611" s="5" t="s">
+    <row r="611" spans="16:16">
+      <c r="P611" s="4" t="s">
         <v>1597</v>
       </c>
     </row>
-    <row r="612" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P612" s="5" t="s">
+    <row r="612" spans="16:16">
+      <c r="P612" s="4" t="s">
         <v>1598</v>
       </c>
     </row>
-    <row r="613" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P613" s="5" t="s">
+    <row r="613" spans="16:16">
+      <c r="P613" s="4" t="s">
         <v>1599</v>
       </c>
     </row>
-    <row r="614" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P614" s="5" t="s">
+    <row r="614" spans="16:16">
+      <c r="P614" s="4" t="s">
         <v>1600</v>
       </c>
     </row>
-    <row r="615" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P615" s="5" t="s">
+    <row r="615" spans="16:16">
+      <c r="P615" s="4" t="s">
         <v>1601</v>
       </c>
     </row>
-    <row r="616" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P616" s="5" t="s">
+    <row r="616" spans="16:16">
+      <c r="P616" s="4" t="s">
         <v>1602</v>
       </c>
     </row>
-    <row r="617" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P617" s="5" t="s">
+    <row r="617" spans="16:16">
+      <c r="P617" s="4" t="s">
         <v>1603</v>
       </c>
     </row>
-    <row r="618" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P618" s="5" t="s">
+    <row r="618" spans="16:16">
+      <c r="P618" s="4" t="s">
         <v>1604</v>
       </c>
     </row>
-    <row r="619" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P619" s="5" t="s">
+    <row r="619" spans="16:16">
+      <c r="P619" s="4" t="s">
         <v>1605</v>
       </c>
     </row>
-    <row r="620" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P620" s="5" t="s">
+    <row r="620" spans="16:16">
+      <c r="P620" s="4" t="s">
         <v>1606</v>
       </c>
     </row>
-    <row r="621" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P621" s="5" t="s">
+    <row r="621" spans="16:16">
+      <c r="P621" s="4" t="s">
         <v>1607</v>
       </c>
     </row>
-    <row r="622" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P622" s="5" t="s">
+    <row r="622" spans="16:16">
+      <c r="P622" s="4" t="s">
         <v>1608</v>
       </c>
     </row>
-    <row r="623" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P623" s="5" t="s">
+    <row r="623" spans="16:16">
+      <c r="P623" s="4" t="s">
         <v>1609</v>
       </c>
     </row>
-    <row r="624" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P624" s="5" t="s">
+    <row r="624" spans="16:16">
+      <c r="P624" s="4" t="s">
         <v>1610</v>
       </c>
     </row>
-    <row r="625" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P625" s="5" t="s">
+    <row r="625" spans="16:16">
+      <c r="P625" s="4" t="s">
         <v>1611</v>
       </c>
     </row>
-    <row r="626" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P626" s="5" t="s">
+    <row r="626" spans="16:16">
+      <c r="P626" s="4" t="s">
         <v>1612</v>
       </c>
     </row>
-    <row r="627" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P627" s="5" t="s">
+    <row r="627" spans="16:16">
+      <c r="P627" s="4" t="s">
         <v>1613</v>
       </c>
     </row>
-    <row r="628" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P628" s="5" t="s">
+    <row r="628" spans="16:16">
+      <c r="P628" s="4" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="629" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P629" s="5" t="s">
+    <row r="629" spans="16:16">
+      <c r="P629" s="4" t="s">
         <v>1615</v>
       </c>
     </row>
-    <row r="630" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P630" s="5" t="s">
+    <row r="630" spans="16:16">
+      <c r="P630" s="4" t="s">
         <v>1616</v>
       </c>
     </row>
-    <row r="631" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P631" s="5" t="s">
+    <row r="631" spans="16:16">
+      <c r="P631" s="4" t="s">
         <v>1617</v>
       </c>
     </row>
-    <row r="632" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P632" s="5" t="s">
+    <row r="632" spans="16:16">
+      <c r="P632" s="4" t="s">
         <v>1618</v>
       </c>
     </row>
-    <row r="633" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P633" s="5" t="s">
+    <row r="633" spans="16:16">
+      <c r="P633" s="4" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="634" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P634" s="5" t="s">
+    <row r="634" spans="16:16">
+      <c r="P634" s="4" t="s">
         <v>1620</v>
       </c>
     </row>
-    <row r="635" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P635" s="5" t="s">
+    <row r="635" spans="16:16">
+      <c r="P635" s="4" t="s">
         <v>1621</v>
       </c>
     </row>
-    <row r="636" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P636" s="5" t="s">
+    <row r="636" spans="16:16">
+      <c r="P636" s="4" t="s">
         <v>1622</v>
       </c>
     </row>
-    <row r="637" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P637" s="5" t="s">
+    <row r="637" spans="16:16">
+      <c r="P637" s="4" t="s">
         <v>1623</v>
       </c>
     </row>
-    <row r="638" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P638" s="5" t="s">
+    <row r="638" spans="16:16">
+      <c r="P638" s="4" t="s">
         <v>1624</v>
       </c>
     </row>
-    <row r="639" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P639" s="5" t="s">
+    <row r="639" spans="16:16">
+      <c r="P639" s="4" t="s">
         <v>1625</v>
       </c>
     </row>
-    <row r="640" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P640" s="5" t="s">
+    <row r="640" spans="16:16">
+      <c r="P640" s="4" t="s">
         <v>1626</v>
       </c>
     </row>
-    <row r="641" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P641" s="5" t="s">
+    <row r="641" spans="16:16">
+      <c r="P641" s="4" t="s">
         <v>1627</v>
       </c>
     </row>
-    <row r="642" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P642" s="5" t="s">
+    <row r="642" spans="16:16">
+      <c r="P642" s="4" t="s">
         <v>1628</v>
       </c>
     </row>
-    <row r="643" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P643" s="5" t="s">
+    <row r="643" spans="16:16">
+      <c r="P643" s="4" t="s">
         <v>1629</v>
       </c>
     </row>
-    <row r="644" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P644" s="5" t="s">
+    <row r="644" spans="16:16">
+      <c r="P644" s="4" t="s">
         <v>1630</v>
       </c>
     </row>
-    <row r="645" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P645" s="5" t="s">
+    <row r="645" spans="16:16">
+      <c r="P645" s="4" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="646" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P646" s="5" t="s">
+    <row r="646" spans="16:16">
+      <c r="P646" s="4" t="s">
         <v>1632</v>
       </c>
     </row>
-    <row r="647" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P647" s="5" t="s">
+    <row r="647" spans="16:16">
+      <c r="P647" s="4" t="s">
         <v>1633</v>
       </c>
     </row>
-    <row r="648" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P648" s="5" t="s">
+    <row r="648" spans="16:16">
+      <c r="P648" s="4" t="s">
         <v>1634</v>
       </c>
     </row>
-    <row r="649" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P649" s="5" t="s">
+    <row r="649" spans="16:16">
+      <c r="P649" s="4" t="s">
         <v>1635</v>
       </c>
     </row>
-    <row r="650" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P650" s="5" t="s">
+    <row r="650" spans="16:16">
+      <c r="P650" s="4" t="s">
         <v>1636</v>
       </c>
     </row>
-    <row r="651" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P651" s="5" t="s">
+    <row r="651" spans="16:16">
+      <c r="P651" s="4" t="s">
         <v>1637</v>
       </c>
     </row>
-    <row r="652" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P652" s="5" t="s">
+    <row r="652" spans="16:16">
+      <c r="P652" s="4" t="s">
         <v>1638</v>
       </c>
     </row>
-    <row r="653" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P653" s="5" t="s">
+    <row r="653" spans="16:16">
+      <c r="P653" s="4" t="s">
         <v>1639</v>
       </c>
     </row>
-    <row r="654" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P654" s="5" t="s">
+    <row r="654" spans="16:16">
+      <c r="P654" s="4" t="s">
         <v>1640</v>
       </c>
     </row>
-    <row r="655" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P655" s="5" t="s">
+    <row r="655" spans="16:16">
+      <c r="P655" s="4" t="s">
         <v>1641</v>
       </c>
     </row>
-    <row r="656" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P656" s="5" t="s">
+    <row r="656" spans="16:16">
+      <c r="P656" s="4" t="s">
         <v>1642</v>
       </c>
     </row>
-    <row r="657" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P657" s="5" t="s">
+    <row r="657" spans="16:16">
+      <c r="P657" s="4" t="s">
         <v>1643</v>
       </c>
     </row>
-    <row r="658" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P658" s="5" t="s">
+    <row r="658" spans="16:16">
+      <c r="P658" s="4" t="s">
         <v>1644</v>
       </c>
     </row>
-    <row r="659" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P659" s="5" t="s">
+    <row r="659" spans="16:16">
+      <c r="P659" s="4" t="s">
         <v>1645</v>
       </c>
     </row>
-    <row r="660" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P660" s="5" t="s">
+    <row r="660" spans="16:16">
+      <c r="P660" s="4" t="s">
         <v>1646</v>
       </c>
     </row>
-    <row r="661" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P661" s="5" t="s">
+    <row r="661" spans="16:16">
+      <c r="P661" s="4" t="s">
         <v>1647</v>
       </c>
     </row>
-    <row r="662" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P662" s="5" t="s">
+    <row r="662" spans="16:16">
+      <c r="P662" s="4" t="s">
         <v>1648</v>
       </c>
     </row>
-    <row r="663" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P663" s="5" t="s">
+    <row r="663" spans="16:16">
+      <c r="P663" s="4" t="s">
         <v>1649</v>
       </c>
     </row>
-    <row r="664" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P664" s="5" t="s">
+    <row r="664" spans="16:16">
+      <c r="P664" s="4" t="s">
         <v>1650</v>
       </c>
     </row>
-    <row r="665" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P665" s="5" t="s">
+    <row r="665" spans="16:16">
+      <c r="P665" s="4" t="s">
         <v>1651</v>
       </c>
     </row>
-    <row r="666" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P666" s="5" t="s">
+    <row r="666" spans="16:16">
+      <c r="P666" s="4" t="s">
         <v>1652</v>
       </c>
     </row>
-    <row r="667" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P667" s="5" t="s">
+    <row r="667" spans="16:16">
+      <c r="P667" s="4" t="s">
         <v>1653</v>
       </c>
     </row>
-    <row r="668" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P668" s="5" t="s">
+    <row r="668" spans="16:16">
+      <c r="P668" s="4" t="s">
         <v>1654</v>
       </c>
     </row>
-    <row r="669" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P669" s="5" t="s">
+    <row r="669" spans="16:16">
+      <c r="P669" s="4" t="s">
         <v>1655</v>
       </c>
     </row>
-    <row r="670" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P670" s="5" t="s">
+    <row r="670" spans="16:16">
+      <c r="P670" s="4" t="s">
         <v>1656</v>
       </c>
     </row>
-    <row r="671" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P671" s="5" t="s">
+    <row r="671" spans="16:16">
+      <c r="P671" s="4" t="s">
         <v>1657</v>
       </c>
     </row>
-    <row r="672" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P672" s="5" t="s">
+    <row r="672" spans="16:16">
+      <c r="P672" s="4" t="s">
         <v>1658</v>
       </c>
     </row>
-    <row r="673" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P673" s="5" t="s">
+    <row r="673" spans="16:16">
+      <c r="P673" s="4" t="s">
         <v>1659</v>
       </c>
     </row>
-    <row r="674" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P674" s="5" t="s">
+    <row r="674" spans="16:16">
+      <c r="P674" s="4" t="s">
         <v>1660</v>
       </c>
     </row>
-    <row r="675" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P675" s="5" t="s">
+    <row r="675" spans="16:16">
+      <c r="P675" s="4" t="s">
         <v>1661</v>
       </c>
     </row>
-    <row r="676" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P676" s="5" t="s">
+    <row r="676" spans="16:16">
+      <c r="P676" s="4" t="s">
         <v>1662</v>
       </c>
     </row>
-    <row r="677" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P677" s="5" t="s">
+    <row r="677" spans="16:16">
+      <c r="P677" s="4" t="s">
         <v>1663</v>
       </c>
     </row>
-    <row r="678" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P678" s="5" t="s">
+    <row r="678" spans="16:16">
+      <c r="P678" s="4" t="s">
         <v>1664</v>
       </c>
     </row>
-    <row r="679" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P679" s="5" t="s">
+    <row r="679" spans="16:16">
+      <c r="P679" s="4" t="s">
         <v>1665</v>
       </c>
     </row>
-    <row r="680" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P680" s="5" t="s">
+    <row r="680" spans="16:16">
+      <c r="P680" s="4" t="s">
         <v>1666</v>
       </c>
     </row>
-    <row r="681" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P681" s="5" t="s">
+    <row r="681" spans="16:16">
+      <c r="P681" s="4" t="s">
         <v>1667</v>
       </c>
     </row>
-    <row r="682" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P682" s="5" t="s">
+    <row r="682" spans="16:16">
+      <c r="P682" s="4" t="s">
         <v>1668</v>
       </c>
     </row>
-    <row r="683" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P683" s="5" t="s">
+    <row r="683" spans="16:16">
+      <c r="P683" s="4" t="s">
         <v>1669</v>
       </c>
     </row>
-    <row r="684" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P684" s="5" t="s">
+    <row r="684" spans="16:16">
+      <c r="P684" s="4" t="s">
         <v>1670</v>
       </c>
     </row>
-    <row r="685" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P685" s="5" t="s">
+    <row r="685" spans="16:16">
+      <c r="P685" s="4" t="s">
         <v>1671</v>
       </c>
     </row>
-    <row r="686" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P686" s="5" t="s">
+    <row r="686" spans="16:16">
+      <c r="P686" s="4" t="s">
         <v>1672</v>
       </c>
     </row>
-    <row r="687" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P687" s="5" t="s">
+    <row r="687" spans="16:16">
+      <c r="P687" s="4" t="s">
         <v>1673</v>
       </c>
     </row>
-    <row r="688" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P688" s="5" t="s">
+    <row r="688" spans="16:16">
+      <c r="P688" s="4" t="s">
         <v>1674</v>
       </c>
     </row>
-    <row r="689" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P689" s="5" t="s">
+    <row r="689" spans="16:16">
+      <c r="P689" s="4" t="s">
         <v>1675</v>
       </c>
     </row>
-    <row r="690" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P690" s="5" t="s">
+    <row r="690" spans="16:16">
+      <c r="P690" s="4" t="s">
         <v>1676</v>
       </c>
     </row>
-    <row r="691" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P691" s="5" t="s">
+    <row r="691" spans="16:16">
+      <c r="P691" s="4" t="s">
         <v>1677</v>
       </c>
     </row>
-    <row r="692" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P692" s="5" t="s">
+    <row r="692" spans="16:16">
+      <c r="P692" s="4" t="s">
         <v>1678</v>
       </c>
     </row>
-    <row r="693" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P693" s="5" t="s">
+    <row r="693" spans="16:16">
+      <c r="P693" s="4" t="s">
         <v>1679</v>
       </c>
     </row>
-    <row r="694" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P694" s="5" t="s">
+    <row r="694" spans="16:16">
+      <c r="P694" s="4" t="s">
         <v>1680</v>
       </c>
     </row>
-    <row r="695" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P695" s="5" t="s">
+    <row r="695" spans="16:16">
+      <c r="P695" s="4" t="s">
         <v>1681</v>
       </c>
     </row>
-    <row r="696" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P696" s="5" t="s">
+    <row r="696" spans="16:16">
+      <c r="P696" s="4" t="s">
         <v>1682</v>
       </c>
     </row>
-    <row r="697" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P697" s="5" t="s">
+    <row r="697" spans="16:16">
+      <c r="P697" s="4" t="s">
         <v>1683</v>
       </c>
     </row>
-    <row r="698" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P698" s="5" t="s">
+    <row r="698" spans="16:16">
+      <c r="P698" s="4" t="s">
         <v>1684</v>
       </c>
     </row>
-    <row r="699" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P699" s="5" t="s">
+    <row r="699" spans="16:16">
+      <c r="P699" s="4" t="s">
         <v>1685</v>
       </c>
     </row>
-    <row r="700" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P700" s="5" t="s">
+    <row r="700" spans="16:16">
+      <c r="P700" s="4" t="s">
         <v>1686</v>
       </c>
     </row>
-    <row r="701" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P701" s="5" t="s">
+    <row r="701" spans="16:16">
+      <c r="P701" s="4" t="s">
         <v>1687</v>
       </c>
     </row>
-    <row r="702" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P702" s="5" t="s">
+    <row r="702" spans="16:16">
+      <c r="P702" s="4" t="s">
         <v>1688</v>
       </c>
     </row>
-    <row r="703" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P703" s="5" t="s">
+    <row r="703" spans="16:16">
+      <c r="P703" s="4" t="s">
         <v>1689</v>
       </c>
     </row>
-    <row r="704" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P704" s="5" t="s">
+    <row r="704" spans="16:16">
+      <c r="P704" s="4" t="s">
         <v>1690</v>
       </c>
     </row>
-    <row r="705" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P705" s="5" t="s">
+    <row r="705" spans="16:16">
+      <c r="P705" s="4" t="s">
         <v>1691</v>
       </c>
     </row>
-    <row r="706" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P706" s="5" t="s">
+    <row r="706" spans="16:16">
+      <c r="P706" s="4" t="s">
         <v>1692</v>
       </c>
     </row>
-    <row r="707" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P707" s="5" t="s">
+    <row r="707" spans="16:16">
+      <c r="P707" s="4" t="s">
         <v>1693</v>
       </c>
     </row>
-    <row r="708" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P708" s="5" t="s">
+    <row r="708" spans="16:16">
+      <c r="P708" s="4" t="s">
         <v>1694</v>
       </c>
     </row>
-    <row r="709" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P709" s="5" t="s">
+    <row r="709" spans="16:16">
+      <c r="P709" s="4" t="s">
         <v>1695</v>
       </c>
     </row>
-    <row r="710" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P710" s="5" t="s">
+    <row r="710" spans="16:16">
+      <c r="P710" s="4" t="s">
         <v>1696</v>
       </c>
     </row>
-    <row r="711" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P711" s="5" t="s">
+    <row r="711" spans="16:16">
+      <c r="P711" s="4" t="s">
         <v>1697</v>
       </c>
     </row>
-    <row r="712" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P712" s="5" t="s">
+    <row r="712" spans="16:16">
+      <c r="P712" s="4" t="s">
         <v>1698</v>
       </c>
     </row>
-    <row r="713" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P713" s="5" t="s">
+    <row r="713" spans="16:16">
+      <c r="P713" s="4" t="s">
         <v>1699</v>
       </c>
     </row>
-    <row r="714" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P714" s="5" t="s">
+    <row r="714" spans="16:16">
+      <c r="P714" s="4" t="s">
         <v>1700</v>
       </c>
     </row>
-    <row r="715" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P715" s="5" t="s">
+    <row r="715" spans="16:16">
+      <c r="P715" s="4" t="s">
         <v>1701</v>
       </c>
     </row>
-    <row r="716" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P716" s="5" t="s">
+    <row r="716" spans="16:16">
+      <c r="P716" s="4" t="s">
         <v>1702</v>
       </c>
     </row>
-    <row r="717" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P717" s="5" t="s">
+    <row r="717" spans="16:16">
+      <c r="P717" s="4" t="s">
         <v>1703</v>
       </c>
     </row>
-    <row r="718" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P718" s="5" t="s">
+    <row r="718" spans="16:16">
+      <c r="P718" s="4" t="s">
         <v>1704</v>
       </c>
     </row>
-    <row r="719" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P719" s="5" t="s">
+    <row r="719" spans="16:16">
+      <c r="P719" s="4" t="s">
         <v>1705</v>
       </c>
     </row>
-    <row r="720" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P720" s="5" t="s">
+    <row r="720" spans="16:16">
+      <c r="P720" s="4" t="s">
         <v>1706</v>
       </c>
     </row>
-    <row r="721" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P721" s="5" t="s">
+    <row r="721" spans="16:16">
+      <c r="P721" s="4" t="s">
         <v>1707</v>
       </c>
     </row>
-    <row r="722" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P722" s="5" t="s">
+    <row r="722" spans="16:16">
+      <c r="P722" s="4" t="s">
         <v>1708</v>
       </c>
     </row>
-    <row r="723" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P723" s="5" t="s">
+    <row r="723" spans="16:16">
+      <c r="P723" s="4" t="s">
         <v>1709</v>
       </c>
     </row>
-    <row r="724" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P724" s="5" t="s">
+    <row r="724" spans="16:16">
+      <c r="P724" s="4" t="s">
         <v>1710</v>
       </c>
     </row>
-    <row r="725" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P725" s="5" t="s">
+    <row r="725" spans="16:16">
+      <c r="P725" s="4" t="s">
         <v>1711</v>
       </c>
     </row>
-    <row r="726" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P726" s="5" t="s">
+    <row r="726" spans="16:16">
+      <c r="P726" s="4" t="s">
         <v>1712</v>
       </c>
     </row>
-    <row r="727" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P727" s="5" t="s">
+    <row r="727" spans="16:16">
+      <c r="P727" s="4" t="s">
         <v>1713</v>
       </c>
     </row>
-    <row r="728" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P728" s="5" t="s">
+    <row r="728" spans="16:16">
+      <c r="P728" s="4" t="s">
         <v>1714</v>
       </c>
     </row>
-    <row r="729" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P729" s="5" t="s">
+    <row r="729" spans="16:16">
+      <c r="P729" s="4" t="s">
         <v>1715</v>
       </c>
     </row>
-    <row r="730" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P730" s="5" t="s">
+    <row r="730" spans="16:16">
+      <c r="P730" s="4" t="s">
         <v>1716</v>
       </c>
     </row>
-    <row r="731" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P731" s="5" t="s">
+    <row r="731" spans="16:16">
+      <c r="P731" s="4" t="s">
         <v>1717</v>
       </c>
     </row>
-    <row r="732" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P732" s="5" t="s">
+    <row r="732" spans="16:16">
+      <c r="P732" s="4" t="s">
         <v>1718</v>
       </c>
     </row>
-    <row r="733" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P733" s="5" t="s">
+    <row r="733" spans="16:16">
+      <c r="P733" s="4" t="s">
         <v>1719</v>
       </c>
     </row>
-    <row r="734" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P734" s="5" t="s">
+    <row r="734" spans="16:16">
+      <c r="P734" s="4" t="s">
         <v>1720</v>
       </c>
     </row>
-    <row r="735" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P735" s="5" t="s">
+    <row r="735" spans="16:16">
+      <c r="P735" s="4" t="s">
         <v>1721</v>
       </c>
     </row>
-    <row r="736" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P736" s="5" t="s">
+    <row r="736" spans="16:16">
+      <c r="P736" s="4" t="s">
         <v>1722</v>
       </c>
     </row>
-    <row r="737" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P737" s="5" t="s">
+    <row r="737" spans="16:16">
+      <c r="P737" s="4" t="s">
         <v>1723</v>
       </c>
     </row>
-    <row r="738" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P738" s="5" t="s">
+    <row r="738" spans="16:16">
+      <c r="P738" s="4" t="s">
         <v>1724</v>
       </c>
     </row>
-    <row r="739" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P739" s="5" t="s">
+    <row r="739" spans="16:16">
+      <c r="P739" s="4" t="s">
         <v>1725</v>
       </c>
     </row>
-    <row r="740" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P740" s="5" t="s">
+    <row r="740" spans="16:16">
+      <c r="P740" s="4" t="s">
         <v>1726</v>
       </c>
     </row>
-    <row r="741" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P741" s="5" t="s">
+    <row r="741" spans="16:16">
+      <c r="P741" s="4" t="s">
         <v>1727</v>
       </c>
     </row>
-    <row r="742" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P742" s="5" t="s">
+    <row r="742" spans="16:16">
+      <c r="P742" s="4" t="s">
         <v>1728</v>
       </c>
     </row>
-    <row r="743" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P743" s="5" t="s">
+    <row r="743" spans="16:16">
+      <c r="P743" s="4" t="s">
         <v>1729</v>
       </c>
     </row>
-    <row r="744" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P744" s="5" t="s">
+    <row r="744" spans="16:16">
+      <c r="P744" s="4" t="s">
         <v>1730</v>
       </c>
     </row>
-    <row r="745" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P745" s="5" t="s">
+    <row r="745" spans="16:16">
+      <c r="P745" s="4" t="s">
         <v>1731</v>
       </c>
     </row>
-    <row r="746" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P746" s="5" t="s">
+    <row r="746" spans="16:16">
+      <c r="P746" s="4" t="s">
         <v>1732</v>
       </c>
     </row>
-    <row r="747" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P747" s="5" t="s">
+    <row r="747" spans="16:16">
+      <c r="P747" s="4" t="s">
         <v>1733</v>
       </c>
     </row>
-    <row r="748" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P748" s="5" t="s">
+    <row r="748" spans="16:16">
+      <c r="P748" s="4" t="s">
         <v>1734</v>
       </c>
     </row>
-    <row r="749" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P749" s="5" t="s">
+    <row r="749" spans="16:16">
+      <c r="P749" s="4" t="s">
         <v>1735</v>
       </c>
     </row>
-    <row r="750" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P750" s="5" t="s">
+    <row r="750" spans="16:16">
+      <c r="P750" s="4" t="s">
         <v>1736</v>
       </c>
     </row>
-    <row r="751" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P751" s="5" t="s">
+    <row r="751" spans="16:16">
+      <c r="P751" s="4" t="s">
         <v>1737</v>
       </c>
     </row>
-    <row r="752" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P752" s="5" t="s">
+    <row r="752" spans="16:16">
+      <c r="P752" s="4" t="s">
         <v>1738</v>
       </c>
     </row>
-    <row r="753" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P753" s="5" t="s">
+    <row r="753" spans="16:16">
+      <c r="P753" s="4" t="s">
         <v>1739</v>
       </c>
     </row>
-    <row r="754" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P754" s="5" t="s">
+    <row r="754" spans="16:16">
+      <c r="P754" s="4" t="s">
         <v>1740</v>
       </c>
     </row>
-    <row r="755" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P755" s="5" t="s">
+    <row r="755" spans="16:16">
+      <c r="P755" s="4" t="s">
         <v>1741</v>
       </c>
     </row>
-    <row r="756" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P756" s="5" t="s">
+    <row r="756" spans="16:16">
+      <c r="P756" s="4" t="s">
         <v>1742</v>
       </c>
     </row>
-    <row r="757" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P757" s="5" t="s">
+    <row r="757" spans="16:16">
+      <c r="P757" s="4" t="s">
         <v>1743</v>
       </c>
     </row>
-    <row r="758" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P758" s="5" t="s">
+    <row r="758" spans="16:16">
+      <c r="P758" s="4" t="s">
         <v>1744</v>
       </c>
     </row>
-    <row r="759" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P759" s="5" t="s">
+    <row r="759" spans="16:16">
+      <c r="P759" s="4" t="s">
         <v>1745</v>
       </c>
     </row>
-    <row r="760" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P760" s="5" t="s">
+    <row r="760" spans="16:16">
+      <c r="P760" s="4" t="s">
         <v>1746</v>
       </c>
     </row>
-    <row r="761" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P761" s="5" t="s">
+    <row r="761" spans="16:16">
+      <c r="P761" s="4" t="s">
         <v>1747</v>
       </c>
     </row>
-    <row r="762" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P762" s="5" t="s">
+    <row r="762" spans="16:16">
+      <c r="P762" s="4" t="s">
         <v>1748</v>
       </c>
     </row>
-    <row r="763" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P763" s="5" t="s">
+    <row r="763" spans="16:16">
+      <c r="P763" s="4" t="s">
         <v>1749</v>
       </c>
     </row>
-    <row r="764" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P764" s="5" t="s">
+    <row r="764" spans="16:16">
+      <c r="P764" s="4" t="s">
         <v>1750</v>
       </c>
     </row>
-    <row r="765" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P765" s="5" t="s">
+    <row r="765" spans="16:16">
+      <c r="P765" s="4" t="s">
         <v>1751</v>
       </c>
     </row>
-    <row r="766" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P766" s="5" t="s">
+    <row r="766" spans="16:16">
+      <c r="P766" s="4" t="s">
         <v>1752</v>
       </c>
     </row>
-    <row r="767" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P767" s="5" t="s">
+    <row r="767" spans="16:16">
+      <c r="P767" s="4" t="s">
         <v>1753</v>
       </c>
     </row>
-    <row r="768" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P768" s="5" t="s">
+    <row r="768" spans="16:16">
+      <c r="P768" s="4" t="s">
         <v>1754</v>
       </c>
     </row>
-    <row r="769" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P769" s="5" t="s">
+    <row r="769" spans="16:16">
+      <c r="P769" s="4" t="s">
         <v>1755</v>
       </c>
     </row>
-    <row r="770" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P770" s="5" t="s">
+    <row r="770" spans="16:16">
+      <c r="P770" s="4" t="s">
         <v>1756</v>
       </c>
     </row>
-    <row r="771" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P771" s="5" t="s">
+    <row r="771" spans="16:16">
+      <c r="P771" s="4" t="s">
         <v>1757</v>
       </c>
     </row>
-    <row r="772" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P772" s="5" t="s">
+    <row r="772" spans="16:16">
+      <c r="P772" s="4" t="s">
         <v>1758</v>
       </c>
     </row>
-    <row r="773" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P773" s="5" t="s">
+    <row r="773" spans="16:16">
+      <c r="P773" s="4" t="s">
         <v>1759</v>
       </c>
     </row>
-    <row r="774" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P774" s="5" t="s">
+    <row r="774" spans="16:16">
+      <c r="P774" s="4" t="s">
         <v>1760</v>
       </c>
     </row>
-    <row r="775" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P775" s="5" t="s">
+    <row r="775" spans="16:16">
+      <c r="P775" s="4" t="s">
         <v>1761</v>
       </c>
     </row>
-    <row r="776" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P776" s="5" t="s">
+    <row r="776" spans="16:16">
+      <c r="P776" s="4" t="s">
         <v>1762</v>
       </c>
     </row>
-    <row r="777" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P777" s="5" t="s">
+    <row r="777" spans="16:16">
+      <c r="P777" s="4" t="s">
         <v>1763</v>
       </c>
     </row>
-    <row r="778" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P778" s="5" t="s">
+    <row r="778" spans="16:16">
+      <c r="P778" s="4" t="s">
         <v>1764</v>
       </c>
     </row>
-    <row r="779" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P779" s="5" t="s">
+    <row r="779" spans="16:16">
+      <c r="P779" s="4" t="s">
         <v>1765</v>
       </c>
     </row>
-    <row r="780" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P780" s="5" t="s">
+    <row r="780" spans="16:16">
+      <c r="P780" s="4" t="s">
         <v>1766</v>
       </c>
     </row>
-    <row r="781" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P781" s="5" t="s">
+    <row r="781" spans="16:16">
+      <c r="P781" s="4" t="s">
         <v>1767</v>
       </c>
     </row>
-    <row r="782" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P782" s="5" t="s">
+    <row r="782" spans="16:16">
+      <c r="P782" s="4" t="s">
         <v>1768</v>
       </c>
     </row>
-    <row r="783" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P783" s="5" t="s">
+    <row r="783" spans="16:16">
+      <c r="P783" s="4" t="s">
         <v>1769</v>
       </c>
     </row>
-    <row r="784" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P784" s="5" t="s">
+    <row r="784" spans="16:16">
+      <c r="P784" s="4" t="s">
         <v>1770</v>
       </c>
     </row>
-    <row r="785" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P785" s="5" t="s">
+    <row r="785" spans="16:16">
+      <c r="P785" s="4" t="s">
         <v>1771</v>
       </c>
     </row>
-    <row r="786" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P786" s="5" t="s">
+    <row r="786" spans="16:16">
+      <c r="P786" s="4" t="s">
         <v>1772</v>
       </c>
     </row>
-    <row r="787" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P787" s="5" t="s">
+    <row r="787" spans="16:16">
+      <c r="P787" s="4" t="s">
         <v>1773</v>
       </c>
     </row>
-    <row r="788" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P788" s="5" t="s">
+    <row r="788" spans="16:16">
+      <c r="P788" s="4" t="s">
         <v>1774</v>
       </c>
     </row>
-    <row r="789" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P789" s="5" t="s">
+    <row r="789" spans="16:16">
+      <c r="P789" s="4" t="s">
         <v>1775</v>
       </c>
     </row>
-    <row r="790" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P790" s="5" t="s">
+    <row r="790" spans="16:16">
+      <c r="P790" s="4" t="s">
         <v>1776</v>
       </c>
     </row>
-    <row r="791" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P791" s="5" t="s">
+    <row r="791" spans="16:16">
+      <c r="P791" s="4" t="s">
         <v>1777</v>
       </c>
     </row>
-    <row r="792" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P792" s="5" t="s">
+    <row r="792" spans="16:16">
+      <c r="P792" s="4" t="s">
         <v>1778</v>
       </c>
     </row>
-    <row r="793" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P793" s="5" t="s">
+    <row r="793" spans="16:16">
+      <c r="P793" s="4" t="s">
         <v>1779</v>
       </c>
     </row>
-    <row r="794" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P794" s="5" t="s">
+    <row r="794" spans="16:16">
+      <c r="P794" s="4" t="s">
         <v>1780</v>
       </c>
     </row>
-    <row r="795" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P795" s="5" t="s">
+    <row r="795" spans="16:16">
+      <c r="P795" s="4" t="s">
         <v>1781</v>
       </c>
     </row>
-    <row r="796" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P796" s="5" t="s">
+    <row r="796" spans="16:16">
+      <c r="P796" s="4" t="s">
         <v>1782</v>
       </c>
     </row>
-    <row r="797" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P797" s="5" t="s">
+    <row r="797" spans="16:16">
+      <c r="P797" s="4" t="s">
         <v>1783</v>
       </c>
     </row>
-    <row r="798" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P798" s="5" t="s">
+    <row r="798" spans="16:16">
+      <c r="P798" s="4" t="s">
         <v>1784</v>
       </c>
     </row>
-    <row r="799" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P799" s="5" t="s">
+    <row r="799" spans="16:16">
+      <c r="P799" s="4" t="s">
         <v>1785</v>
       </c>
     </row>
-    <row r="800" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P800" s="5" t="s">
+    <row r="800" spans="16:16">
+      <c r="P800" s="4" t="s">
         <v>1786</v>
       </c>
     </row>
-    <row r="801" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P801" s="5" t="s">
+    <row r="801" spans="16:16">
+      <c r="P801" s="4" t="s">
         <v>1787</v>
       </c>
     </row>
-    <row r="802" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P802" s="5" t="s">
+    <row r="802" spans="16:16">
+      <c r="P802" s="4" t="s">
         <v>1788</v>
       </c>
     </row>
-    <row r="803" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P803" s="5" t="s">
+    <row r="803" spans="16:16">
+      <c r="P803" s="4" t="s">
         <v>1789</v>
       </c>
     </row>
-    <row r="804" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P804" s="5" t="s">
+    <row r="804" spans="16:16">
+      <c r="P804" s="4" t="s">
         <v>1790</v>
       </c>
     </row>
-    <row r="805" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P805" s="5" t="s">
+    <row r="805" spans="16:16">
+      <c r="P805" s="4" t="s">
         <v>1791</v>
       </c>
     </row>
-    <row r="806" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P806" s="5" t="s">
+    <row r="806" spans="16:16">
+      <c r="P806" s="4" t="s">
         <v>1792</v>
       </c>
     </row>
-    <row r="807" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P807" s="5" t="s">
+    <row r="807" spans="16:16">
+      <c r="P807" s="4" t="s">
         <v>1793</v>
       </c>
     </row>
-    <row r="808" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P808" s="5" t="s">
+    <row r="808" spans="16:16">
+      <c r="P808" s="4" t="s">
         <v>1794</v>
       </c>
     </row>
-    <row r="809" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P809" s="5" t="s">
+    <row r="809" spans="16:16">
+      <c r="P809" s="4" t="s">
         <v>1795</v>
       </c>
     </row>
-    <row r="810" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P810" s="5" t="s">
+    <row r="810" spans="16:16">
+      <c r="P810" s="4" t="s">
         <v>1796</v>
       </c>
     </row>
-    <row r="811" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P811" s="5" t="s">
+    <row r="811" spans="16:16">
+      <c r="P811" s="4" t="s">
         <v>1797</v>
       </c>
     </row>
-    <row r="812" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P812" s="5" t="s">
+    <row r="812" spans="16:16">
+      <c r="P812" s="4" t="s">
         <v>1798</v>
       </c>
     </row>
-    <row r="813" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P813" s="5" t="s">
+    <row r="813" spans="16:16">
+      <c r="P813" s="4" t="s">
         <v>1799</v>
       </c>
     </row>
-    <row r="814" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P814" s="5" t="s">
+    <row r="814" spans="16:16">
+      <c r="P814" s="4" t="s">
         <v>1800</v>
       </c>
     </row>
-    <row r="815" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P815" s="5" t="s">
+    <row r="815" spans="16:16">
+      <c r="P815" s="4" t="s">
         <v>1801</v>
       </c>
     </row>
-    <row r="816" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P816" s="5" t="s">
+    <row r="816" spans="16:16">
+      <c r="P816" s="4" t="s">
         <v>1802</v>
       </c>
     </row>
-    <row r="817" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P817" s="5" t="s">
+    <row r="817" spans="16:16">
+      <c r="P817" s="4" t="s">
         <v>1803</v>
       </c>
     </row>
-    <row r="818" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P818" s="5" t="s">
+    <row r="818" spans="16:16">
+      <c r="P818" s="4" t="s">
         <v>1804</v>
       </c>
     </row>
-    <row r="819" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P819" s="5" t="s">
+    <row r="819" spans="16:16">
+      <c r="P819" s="4" t="s">
         <v>1805</v>
       </c>
     </row>
-    <row r="820" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P820" s="5" t="s">
+    <row r="820" spans="16:16">
+      <c r="P820" s="4" t="s">
         <v>1806</v>
       </c>
     </row>
-    <row r="821" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P821" s="5" t="s">
+    <row r="821" spans="16:16">
+      <c r="P821" s="4" t="s">
         <v>1807</v>
       </c>
     </row>
-    <row r="822" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P822" s="5" t="s">
+    <row r="822" spans="16:16">
+      <c r="P822" s="4" t="s">
         <v>1808</v>
       </c>
     </row>
-    <row r="823" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P823" s="5" t="s">
+    <row r="823" spans="16:16">
+      <c r="P823" s="4" t="s">
         <v>1809</v>
       </c>
     </row>
-    <row r="824" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P824" s="5" t="s">
+    <row r="824" spans="16:16">
+      <c r="P824" s="4" t="s">
         <v>1810</v>
       </c>
     </row>
-    <row r="825" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P825" s="5" t="s">
+    <row r="825" spans="16:16">
+      <c r="P825" s="4" t="s">
         <v>1811</v>
       </c>
     </row>
-    <row r="826" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P826" s="5" t="s">
+    <row r="826" spans="16:16">
+      <c r="P826" s="4" t="s">
         <v>1812</v>
       </c>
     </row>
-    <row r="827" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P827" s="5" t="s">
+    <row r="827" spans="16:16">
+      <c r="P827" s="4" t="s">
         <v>1813</v>
       </c>
     </row>
-    <row r="828" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P828" s="5" t="s">
+    <row r="828" spans="16:16">
+      <c r="P828" s="4" t="s">
         <v>1814</v>
       </c>
     </row>
-    <row r="829" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P829" s="5" t="s">
+    <row r="829" spans="16:16">
+      <c r="P829" s="4" t="s">
         <v>1815</v>
       </c>
     </row>
-    <row r="830" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P830" s="5" t="s">
+    <row r="830" spans="16:16">
+      <c r="P830" s="4" t="s">
         <v>1816</v>
       </c>
     </row>
-    <row r="831" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P831" s="5" t="s">
+    <row r="831" spans="16:16">
+      <c r="P831" s="4" t="s">
         <v>1817</v>
       </c>
     </row>
-    <row r="832" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P832" s="5" t="s">
+    <row r="832" spans="16:16">
+      <c r="P832" s="4" t="s">
         <v>1818</v>
       </c>
     </row>
-    <row r="833" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P833" s="5" t="s">
+    <row r="833" spans="16:16">
+      <c r="P833" s="4" t="s">
         <v>1819</v>
       </c>
     </row>
-    <row r="834" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P834" s="5" t="s">
+    <row r="834" spans="16:16">
+      <c r="P834" s="4" t="s">
         <v>1820</v>
       </c>
     </row>
-    <row r="835" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P835" s="5" t="s">
+    <row r="835" spans="16:16">
+      <c r="P835" s="4" t="s">
         <v>1821</v>
       </c>
     </row>
-    <row r="836" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P836" s="5" t="s">
+    <row r="836" spans="16:16">
+      <c r="P836" s="4" t="s">
         <v>1822</v>
       </c>
     </row>
-    <row r="837" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P837" s="5" t="s">
+    <row r="837" spans="16:16">
+      <c r="P837" s="4" t="s">
         <v>1823</v>
       </c>
     </row>
-    <row r="838" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P838" s="5" t="s">
+    <row r="838" spans="16:16">
+      <c r="P838" s="4" t="s">
         <v>1824</v>
       </c>
     </row>
-    <row r="839" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P839" s="5" t="s">
+    <row r="839" spans="16:16">
+      <c r="P839" s="4" t="s">
         <v>1825</v>
       </c>
     </row>
-    <row r="840" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P840" s="5" t="s">
+    <row r="840" spans="16:16">
+      <c r="P840" s="4" t="s">
         <v>1826</v>
       </c>
     </row>
-    <row r="841" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P841" s="5" t="s">
+    <row r="841" spans="16:16">
+      <c r="P841" s="4" t="s">
         <v>1827</v>
       </c>
     </row>
-    <row r="842" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P842" s="5" t="s">
+    <row r="842" spans="16:16">
+      <c r="P842" s="4" t="s">
         <v>1828</v>
       </c>
     </row>
-    <row r="843" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P843" s="5" t="s">
+    <row r="843" spans="16:16">
+      <c r="P843" s="4" t="s">
         <v>1829</v>
       </c>
     </row>
-    <row r="844" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P844" s="5" t="s">
+    <row r="844" spans="16:16">
+      <c r="P844" s="4" t="s">
         <v>1830</v>
       </c>
     </row>
-    <row r="845" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P845" s="5" t="s">
+    <row r="845" spans="16:16">
+      <c r="P845" s="4" t="s">
         <v>1831</v>
       </c>
     </row>
-    <row r="846" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P846" s="5" t="s">
+    <row r="846" spans="16:16">
+      <c r="P846" s="4" t="s">
         <v>1832</v>
       </c>
     </row>
-    <row r="847" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P847" s="5" t="s">
+    <row r="847" spans="16:16">
+      <c r="P847" s="4" t="s">
         <v>1833</v>
       </c>
     </row>
-    <row r="848" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P848" s="5" t="s">
+    <row r="848" spans="16:16">
+      <c r="P848" s="4" t="s">
         <v>1834</v>
       </c>
     </row>
-    <row r="849" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P849" s="5" t="s">
+    <row r="849" spans="16:16">
+      <c r="P849" s="4" t="s">
         <v>1835</v>
       </c>
     </row>
-    <row r="850" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P850" s="5" t="s">
+    <row r="850" spans="16:16">
+      <c r="P850" s="4" t="s">
         <v>1836</v>
       </c>
     </row>
-    <row r="851" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P851" s="5" t="s">
+    <row r="851" spans="16:16">
+      <c r="P851" s="4" t="s">
         <v>1837</v>
       </c>
     </row>
-    <row r="852" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P852" s="5" t="s">
+    <row r="852" spans="16:16">
+      <c r="P852" s="4" t="s">
         <v>1838</v>
       </c>
     </row>
-    <row r="853" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P853" s="5" t="s">
+    <row r="853" spans="16:16">
+      <c r="P853" s="4" t="s">
         <v>1839</v>
       </c>
     </row>
-    <row r="854" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P854" s="5" t="s">
+    <row r="854" spans="16:16">
+      <c r="P854" s="4" t="s">
         <v>1840</v>
       </c>
     </row>
-    <row r="855" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P855" s="5" t="s">
+    <row r="855" spans="16:16">
+      <c r="P855" s="4" t="s">
         <v>1841</v>
       </c>
     </row>
-    <row r="856" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P856" s="5" t="s">
+    <row r="856" spans="16:16">
+      <c r="P856" s="4" t="s">
         <v>1842</v>
       </c>
     </row>
-    <row r="857" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P857" s="5" t="s">
+    <row r="857" spans="16:16">
+      <c r="P857" s="4" t="s">
         <v>1843</v>
       </c>
     </row>
-    <row r="858" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P858" s="5" t="s">
+    <row r="858" spans="16:16">
+      <c r="P858" s="4" t="s">
         <v>1844</v>
       </c>
     </row>
-    <row r="859" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P859" s="5" t="s">
+    <row r="859" spans="16:16">
+      <c r="P859" s="4" t="s">
         <v>1845</v>
       </c>
     </row>
-    <row r="860" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P860" s="5" t="s">
+    <row r="860" spans="16:16">
+      <c r="P860" s="4" t="s">
         <v>1846</v>
       </c>
     </row>
-    <row r="861" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P861" s="5" t="s">
+    <row r="861" spans="16:16">
+      <c r="P861" s="4" t="s">
         <v>1847</v>
       </c>
     </row>
-    <row r="862" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P862" s="5" t="s">
+    <row r="862" spans="16:16">
+      <c r="P862" s="4" t="s">
         <v>1848</v>
       </c>
     </row>
-    <row r="863" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P863" s="5" t="s">
+    <row r="863" spans="16:16">
+      <c r="P863" s="4" t="s">
         <v>1849</v>
       </c>
     </row>
-    <row r="864" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P864" s="5" t="s">
+    <row r="864" spans="16:16">
+      <c r="P864" s="4" t="s">
         <v>1850</v>
       </c>
     </row>
-    <row r="865" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P865" s="5" t="s">
+    <row r="865" spans="16:16">
+      <c r="P865" s="4" t="s">
         <v>1851</v>
       </c>
     </row>
-    <row r="866" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P866" s="5" t="s">
+    <row r="866" spans="16:16">
+      <c r="P866" s="4" t="s">
         <v>1852</v>
       </c>
     </row>
-    <row r="867" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P867" s="5" t="s">
+    <row r="867" spans="16:16">
+      <c r="P867" s="4" t="s">
         <v>1853</v>
       </c>
     </row>
-    <row r="868" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P868" s="5" t="s">
+    <row r="868" spans="16:16">
+      <c r="P868" s="4" t="s">
         <v>1854</v>
       </c>
     </row>
-    <row r="869" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P869" s="5" t="s">
+    <row r="869" spans="16:16">
+      <c r="P869" s="4" t="s">
         <v>1855</v>
       </c>
     </row>
-    <row r="870" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P870" s="5" t="s">
+    <row r="870" spans="16:16">
+      <c r="P870" s="4" t="s">
         <v>1856</v>
       </c>
     </row>
-    <row r="871" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P871" s="5" t="s">
+    <row r="871" spans="16:16">
+      <c r="P871" s="4" t="s">
         <v>1857</v>
       </c>
     </row>
-    <row r="872" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P872" s="5" t="s">
+    <row r="872" spans="16:16">
+      <c r="P872" s="4" t="s">
         <v>1858</v>
       </c>
     </row>
-    <row r="873" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P873" s="5" t="s">
+    <row r="873" spans="16:16">
+      <c r="P873" s="4" t="s">
         <v>1859</v>
       </c>
     </row>
-    <row r="874" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P874" s="5" t="s">
+    <row r="874" spans="16:16">
+      <c r="P874" s="4" t="s">
         <v>1860</v>
       </c>
     </row>
-    <row r="875" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P875" s="5" t="s">
+    <row r="875" spans="16:16">
+      <c r="P875" s="4" t="s">
         <v>1861</v>
       </c>
     </row>
-    <row r="876" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P876" s="5" t="s">
+    <row r="876" spans="16:16">
+      <c r="P876" s="4" t="s">
         <v>1862</v>
       </c>
     </row>
-    <row r="877" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P877" s="5" t="s">
+    <row r="877" spans="16:16">
+      <c r="P877" s="4" t="s">
         <v>1863</v>
       </c>
     </row>
-    <row r="878" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P878" s="5" t="s">
+    <row r="878" spans="16:16">
+      <c r="P878" s="4" t="s">
         <v>1864</v>
       </c>
     </row>
-    <row r="879" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P879" s="5" t="s">
+    <row r="879" spans="16:16">
+      <c r="P879" s="4" t="s">
         <v>1865</v>
       </c>
     </row>
-    <row r="880" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P880" s="5" t="s">
+    <row r="880" spans="16:16">
+      <c r="P880" s="4" t="s">
         <v>1866</v>
       </c>
     </row>
-    <row r="881" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P881" s="5" t="s">
+    <row r="881" spans="16:16">
+      <c r="P881" s="4" t="s">
         <v>1867</v>
       </c>
     </row>
-    <row r="882" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P882" s="5" t="s">
+    <row r="882" spans="16:16">
+      <c r="P882" s="4" t="s">
         <v>1868</v>
       </c>
     </row>
-    <row r="883" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P883" s="5" t="s">
+    <row r="883" spans="16:16">
+      <c r="P883" s="4" t="s">
         <v>1869</v>
       </c>
     </row>
-    <row r="884" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P884" s="5" t="s">
+    <row r="884" spans="16:16">
+      <c r="P884" s="4" t="s">
         <v>1870</v>
       </c>
     </row>
-    <row r="885" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P885" s="5" t="s">
+    <row r="885" spans="16:16">
+      <c r="P885" s="4" t="s">
         <v>1871</v>
       </c>
     </row>
-    <row r="886" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P886" s="5" t="s">
+    <row r="886" spans="16:16">
+      <c r="P886" s="4" t="s">
         <v>1872</v>
       </c>
     </row>
-    <row r="887" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P887" s="5" t="s">
+    <row r="887" spans="16:16">
+      <c r="P887" s="4" t="s">
         <v>1873</v>
       </c>
     </row>
-    <row r="888" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P888" s="5" t="s">
+    <row r="888" spans="16:16">
+      <c r="P888" s="4" t="s">
         <v>1874</v>
       </c>
     </row>
-    <row r="889" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P889" s="5" t="s">
+    <row r="889" spans="16:16">
+      <c r="P889" s="4" t="s">
         <v>1875</v>
       </c>
     </row>
-    <row r="890" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P890" s="5" t="s">
+    <row r="890" spans="16:16">
+      <c r="P890" s="4" t="s">
         <v>1876</v>
       </c>
     </row>
-    <row r="891" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P891" s="5" t="s">
+    <row r="891" spans="16:16">
+      <c r="P891" s="4" t="s">
         <v>1877</v>
       </c>
     </row>
-    <row r="892" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P892" s="5" t="s">
+    <row r="892" spans="16:16">
+      <c r="P892" s="4" t="s">
         <v>1878</v>
       </c>
     </row>
-    <row r="893" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P893" s="5" t="s">
+    <row r="893" spans="16:16">
+      <c r="P893" s="4" t="s">
         <v>1879</v>
       </c>
     </row>
-    <row r="894" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P894" s="5" t="s">
+    <row r="894" spans="16:16">
+      <c r="P894" s="4" t="s">
         <v>1880</v>
       </c>
     </row>
-    <row r="895" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P895" s="5" t="s">
+    <row r="895" spans="16:16">
+      <c r="P895" s="4" t="s">
         <v>1881</v>
       </c>
     </row>
-    <row r="896" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P896" s="5" t="s">
+    <row r="896" spans="16:16">
+      <c r="P896" s="4" t="s">
         <v>1882</v>
       </c>
     </row>
-    <row r="897" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P897" s="5" t="s">
+    <row r="897" spans="16:16">
+      <c r="P897" s="4" t="s">
         <v>1883</v>
       </c>
     </row>
-    <row r="898" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P898" s="5" t="s">
+    <row r="898" spans="16:16">
+      <c r="P898" s="4" t="s">
         <v>1884</v>
       </c>
     </row>
-    <row r="899" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P899" s="5" t="s">
+    <row r="899" spans="16:16">
+      <c r="P899" s="4" t="s">
         <v>1885</v>
       </c>
     </row>
-    <row r="900" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P900" s="5" t="s">
+    <row r="900" spans="16:16">
+      <c r="P900" s="4" t="s">
         <v>1886</v>
       </c>
     </row>
-    <row r="901" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P901" s="5" t="s">
+    <row r="901" spans="16:16">
+      <c r="P901" s="4" t="s">
         <v>1887</v>
       </c>
     </row>
-    <row r="902" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P902" s="5" t="s">
+    <row r="902" spans="16:16">
+      <c r="P902" s="4" t="s">
         <v>1888</v>
       </c>
     </row>
-    <row r="903" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P903" s="5" t="s">
+    <row r="903" spans="16:16">
+      <c r="P903" s="4" t="s">
         <v>1889</v>
       </c>
     </row>
-    <row r="904" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P904" s="5" t="s">
+    <row r="904" spans="16:16">
+      <c r="P904" s="4" t="s">
         <v>1890</v>
       </c>
     </row>
-    <row r="905" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P905" s="5" t="s">
+    <row r="905" spans="16:16">
+      <c r="P905" s="4" t="s">
         <v>1891</v>
       </c>
     </row>
-    <row r="906" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P906" s="5" t="s">
+    <row r="906" spans="16:16">
+      <c r="P906" s="4" t="s">
         <v>1892</v>
       </c>
     </row>
-    <row r="907" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P907" s="5" t="s">
+    <row r="907" spans="16:16">
+      <c r="P907" s="4" t="s">
         <v>1893</v>
       </c>
     </row>
-    <row r="908" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P908" s="5" t="s">
+    <row r="908" spans="16:16">
+      <c r="P908" s="4" t="s">
         <v>1894</v>
       </c>
     </row>
-    <row r="909" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P909" s="5" t="s">
+    <row r="909" spans="16:16">
+      <c r="P909" s="4" t="s">
         <v>1895</v>
       </c>
     </row>
-    <row r="910" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P910" s="5" t="s">
+    <row r="910" spans="16:16">
+      <c r="P910" s="4" t="s">
         <v>1896</v>
       </c>
     </row>
-    <row r="911" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P911" s="5" t="s">
+    <row r="911" spans="16:16">
+      <c r="P911" s="4" t="s">
         <v>1897</v>
       </c>
     </row>
-    <row r="912" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P912" s="5" t="s">
+    <row r="912" spans="16:16">
+      <c r="P912" s="4" t="s">
         <v>1898</v>
       </c>
     </row>
-    <row r="913" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P913" s="5" t="s">
+    <row r="913" spans="16:16">
+      <c r="P913" s="4" t="s">
         <v>1899</v>
       </c>
     </row>
-    <row r="914" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P914" s="5" t="s">
+    <row r="914" spans="16:16">
+      <c r="P914" s="4" t="s">
         <v>1900</v>
       </c>
     </row>
-    <row r="915" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P915" s="5" t="s">
+    <row r="915" spans="16:16">
+      <c r="P915" s="4" t="s">
         <v>1901</v>
       </c>
     </row>
-    <row r="916" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P916" s="5" t="s">
+    <row r="916" spans="16:16">
+      <c r="P916" s="4" t="s">
         <v>1902</v>
       </c>
     </row>
-    <row r="917" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P917" s="5" t="s">
+    <row r="917" spans="16:16">
+      <c r="P917" s="4" t="s">
         <v>1903</v>
       </c>
     </row>
-    <row r="918" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P918" s="5" t="s">
+    <row r="918" spans="16:16">
+      <c r="P918" s="4" t="s">
         <v>1904</v>
       </c>
     </row>
-    <row r="919" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P919" s="5" t="s">
+    <row r="919" spans="16:16">
+      <c r="P919" s="4" t="s">
         <v>1905</v>
       </c>
     </row>
-    <row r="920" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P920" s="5" t="s">
+    <row r="920" spans="16:16">
+      <c r="P920" s="4" t="s">
         <v>1906</v>
       </c>
     </row>
-    <row r="921" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P921" s="5" t="s">
+    <row r="921" spans="16:16">
+      <c r="P921" s="4" t="s">
         <v>1907</v>
       </c>
     </row>
-    <row r="922" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P922" s="5" t="s">
+    <row r="922" spans="16:16">
+      <c r="P922" s="4" t="s">
         <v>1908</v>
       </c>
     </row>
-    <row r="923" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P923" s="5" t="s">
+    <row r="923" spans="16:16">
+      <c r="P923" s="4" t="s">
         <v>1909</v>
       </c>
     </row>
-    <row r="924" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P924" s="5" t="s">
+    <row r="924" spans="16:16">
+      <c r="P924" s="4" t="s">
         <v>1910</v>
       </c>
     </row>
-    <row r="925" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P925" s="5" t="s">
+    <row r="925" spans="16:16">
+      <c r="P925" s="4" t="s">
         <v>1911</v>
       </c>
     </row>
-    <row r="926" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P926" s="5" t="s">
+    <row r="926" spans="16:16">
+      <c r="P926" s="4" t="s">
         <v>1912</v>
       </c>
     </row>
-    <row r="927" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P927" s="5" t="s">
+    <row r="927" spans="16:16">
+      <c r="P927" s="4" t="s">
         <v>1913</v>
       </c>
     </row>
-    <row r="928" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P928" s="5" t="s">
+    <row r="928" spans="16:16">
+      <c r="P928" s="4" t="s">
         <v>1914</v>
       </c>
     </row>
-    <row r="929" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P929" s="5" t="s">
+    <row r="929" spans="16:16">
+      <c r="P929" s="4" t="s">
         <v>1915</v>
       </c>
     </row>
-    <row r="930" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P930" s="5" t="s">
+    <row r="930" spans="16:16">
+      <c r="P930" s="4" t="s">
         <v>1916</v>
       </c>
     </row>
-    <row r="931" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P931" s="5" t="s">
+    <row r="931" spans="16:16">
+      <c r="P931" s="4" t="s">
         <v>1917</v>
       </c>
     </row>
-    <row r="932" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P932" s="5" t="s">
+    <row r="932" spans="16:16">
+      <c r="P932" s="4" t="s">
         <v>1918</v>
       </c>
     </row>
-    <row r="933" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P933" s="5" t="s">
+    <row r="933" spans="16:16">
+      <c r="P933" s="4" t="s">
         <v>1919</v>
       </c>
     </row>
-    <row r="934" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P934" s="5" t="s">
+    <row r="934" spans="16:16">
+      <c r="P934" s="4" t="s">
         <v>1920</v>
       </c>
     </row>
-    <row r="935" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P935" s="5" t="s">
+    <row r="935" spans="16:16">
+      <c r="P935" s="4" t="s">
         <v>1921</v>
       </c>
     </row>
-    <row r="936" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P936" s="5" t="s">
+    <row r="936" spans="16:16">
+      <c r="P936" s="4" t="s">
         <v>1922</v>
       </c>
     </row>
-    <row r="937" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P937" s="5" t="s">
+    <row r="937" spans="16:16">
+      <c r="P937" s="4" t="s">
         <v>1923</v>
       </c>
     </row>
-    <row r="938" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P938" s="5" t="s">
+    <row r="938" spans="16:16">
+      <c r="P938" s="4" t="s">
         <v>1924</v>
       </c>
     </row>
-    <row r="939" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P939" s="5" t="s">
+    <row r="939" spans="16:16">
+      <c r="P939" s="4" t="s">
         <v>1925</v>
       </c>
     </row>
-    <row r="940" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P940" s="5" t="s">
+    <row r="940" spans="16:16">
+      <c r="P940" s="4" t="s">
         <v>1926</v>
       </c>
     </row>
-    <row r="941" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P941" s="5" t="s">
+    <row r="941" spans="16:16">
+      <c r="P941" s="4" t="s">
         <v>1927</v>
       </c>
     </row>
-    <row r="942" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P942" s="5" t="s">
+    <row r="942" spans="16:16">
+      <c r="P942" s="4" t="s">
         <v>1928</v>
       </c>
     </row>
-    <row r="943" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P943" s="5" t="s">
+    <row r="943" spans="16:16">
+      <c r="P943" s="4" t="s">
         <v>1929</v>
       </c>
     </row>
-    <row r="944" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P944" s="5" t="s">
+    <row r="944" spans="16:16">
+      <c r="P944" s="4" t="s">
         <v>1930</v>
       </c>
     </row>
-    <row r="945" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P945" s="5" t="s">
+    <row r="945" spans="16:16">
+      <c r="P945" s="4" t="s">
         <v>1931</v>
       </c>
     </row>
-    <row r="946" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P946" s="5" t="s">
+    <row r="946" spans="16:16">
+      <c r="P946" s="4" t="s">
         <v>1932</v>
       </c>
     </row>
-    <row r="947" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P947" s="5" t="s">
+    <row r="947" spans="16:16">
+      <c r="P947" s="4" t="s">
         <v>1933</v>
       </c>
     </row>
-    <row r="948" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P948" s="5" t="s">
+    <row r="948" spans="16:16">
+      <c r="P948" s="4" t="s">
         <v>1934</v>
       </c>
     </row>
-    <row r="949" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P949" s="5" t="s">
+    <row r="949" spans="16:16">
+      <c r="P949" s="4" t="s">
         <v>1935</v>
       </c>
     </row>
-    <row r="950" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P950" s="5" t="s">
+    <row r="950" spans="16:16">
+      <c r="P950" s="4" t="s">
         <v>1936</v>
       </c>
     </row>
-    <row r="951" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P951" s="5" t="s">
+    <row r="951" spans="16:16">
+      <c r="P951" s="4" t="s">
         <v>1937</v>
       </c>
     </row>
-    <row r="952" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P952" s="5" t="s">
+    <row r="952" spans="16:16">
+      <c r="P952" s="4" t="s">
         <v>1938</v>
       </c>
     </row>
-    <row r="953" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P953" s="5" t="s">
+    <row r="953" spans="16:16">
+      <c r="P953" s="4" t="s">
         <v>1939</v>
       </c>
     </row>
-    <row r="954" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P954" s="5" t="s">
+    <row r="954" spans="16:16">
+      <c r="P954" s="4" t="s">
         <v>1940</v>
       </c>
     </row>
-    <row r="955" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P955" s="5" t="s">
+    <row r="955" spans="16:16">
+      <c r="P955" s="4" t="s">
         <v>1941</v>
       </c>
     </row>
-    <row r="956" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P956" s="5" t="s">
+    <row r="956" spans="16:16">
+      <c r="P956" s="4" t="s">
         <v>1942</v>
       </c>
     </row>
-    <row r="957" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P957" s="5" t="s">
+    <row r="957" spans="16:16">
+      <c r="P957" s="4" t="s">
         <v>1943</v>
       </c>
     </row>
-    <row r="958" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P958" s="5" t="s">
+    <row r="958" spans="16:16">
+      <c r="P958" s="4" t="s">
         <v>1944</v>
       </c>
     </row>
-    <row r="959" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P959" s="5" t="s">
+    <row r="959" spans="16:16">
+      <c r="P959" s="4" t="s">
         <v>1945</v>
       </c>
     </row>
-    <row r="960" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P960" s="5" t="s">
+    <row r="960" spans="16:16">
+      <c r="P960" s="4" t="s">
         <v>1946</v>
       </c>
     </row>
-    <row r="961" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P961" s="5" t="s">
+    <row r="961" spans="16:16">
+      <c r="P961" s="4" t="s">
         <v>1947</v>
       </c>
     </row>
-    <row r="962" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P962" s="5" t="s">
+    <row r="962" spans="16:16">
+      <c r="P962" s="4" t="s">
         <v>1948</v>
       </c>
     </row>
-    <row r="963" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P963" s="5" t="s">
+    <row r="963" spans="16:16">
+      <c r="P963" s="4" t="s">
         <v>1949</v>
       </c>
     </row>
-    <row r="964" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P964" s="5" t="s">
+    <row r="964" spans="16:16">
+      <c r="P964" s="4" t="s">
         <v>1950</v>
       </c>
     </row>
-    <row r="965" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P965" s="5" t="s">
+    <row r="965" spans="16:16">
+      <c r="P965" s="4" t="s">
         <v>1951</v>
       </c>
     </row>
-    <row r="966" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P966" s="5" t="s">
+    <row r="966" spans="16:16">
+      <c r="P966" s="4" t="s">
         <v>1952</v>
       </c>
     </row>
-    <row r="967" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P967" s="5" t="s">
+    <row r="967" spans="16:16">
+      <c r="P967" s="4" t="s">
         <v>1953</v>
       </c>
     </row>
-    <row r="968" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P968" s="5" t="s">
+    <row r="968" spans="16:16">
+      <c r="P968" s="4" t="s">
         <v>1954</v>
       </c>
     </row>
-    <row r="969" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P969" s="5" t="s">
+    <row r="969" spans="16:16">
+      <c r="P969" s="4" t="s">
         <v>1955</v>
       </c>
     </row>
-    <row r="970" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P970" s="5" t="s">
+    <row r="970" spans="16:16">
+      <c r="P970" s="4" t="s">
         <v>1956</v>
       </c>
     </row>
-    <row r="971" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P971" s="5" t="s">
+    <row r="971" spans="16:16">
+      <c r="P971" s="4" t="s">
         <v>1957</v>
       </c>
     </row>
-    <row r="972" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P972" s="5" t="s">
+    <row r="972" spans="16:16">
+      <c r="P972" s="4" t="s">
         <v>1958</v>
       </c>
     </row>
-    <row r="973" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P973" s="5" t="s">
+    <row r="973" spans="16:16">
+      <c r="P973" s="4" t="s">
         <v>1959</v>
       </c>
     </row>
-    <row r="974" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P974" s="5" t="s">
+    <row r="974" spans="16:16">
+      <c r="P974" s="4" t="s">
         <v>1960</v>
       </c>
     </row>
-    <row r="975" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P975" s="5" t="s">
+    <row r="975" spans="16:16">
+      <c r="P975" s="4" t="s">
         <v>1961</v>
       </c>
     </row>
-    <row r="976" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P976" s="5" t="s">
+    <row r="976" spans="16:16">
+      <c r="P976" s="4" t="s">
         <v>1962</v>
       </c>
     </row>
-    <row r="977" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P977" s="5" t="s">
+    <row r="977" spans="16:16">
+      <c r="P977" s="4" t="s">
         <v>1963</v>
       </c>
     </row>
-    <row r="978" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P978" s="5" t="s">
+    <row r="978" spans="16:16">
+      <c r="P978" s="4" t="s">
         <v>1964</v>
       </c>
     </row>
-    <row r="979" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P979" s="5" t="s">
+    <row r="979" spans="16:16">
+      <c r="P979" s="4" t="s">
         <v>1965</v>
       </c>
     </row>
-    <row r="980" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P980" s="5" t="s">
+    <row r="980" spans="16:16">
+      <c r="P980" s="4" t="s">
         <v>1966</v>
       </c>
     </row>
-    <row r="981" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P981" s="5" t="s">
+    <row r="981" spans="16:16">
+      <c r="P981" s="4" t="s">
         <v>1967</v>
       </c>
     </row>
-    <row r="982" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P982" s="5" t="s">
+    <row r="982" spans="16:16">
+      <c r="P982" s="4" t="s">
         <v>1968</v>
       </c>
     </row>
-    <row r="983" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P983" s="5" t="s">
+    <row r="983" spans="16:16">
+      <c r="P983" s="4" t="s">
         <v>1969</v>
       </c>
     </row>
-    <row r="984" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P984" s="5" t="s">
+    <row r="984" spans="16:16">
+      <c r="P984" s="4" t="s">
         <v>1970</v>
       </c>
     </row>
-    <row r="985" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P985" s="5" t="s">
+    <row r="985" spans="16:16">
+      <c r="P985" s="4" t="s">
         <v>1971</v>
       </c>
     </row>
-    <row r="986" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P986" s="5" t="s">
+    <row r="986" spans="16:16">
+      <c r="P986" s="4" t="s">
         <v>1972</v>
       </c>
     </row>
-    <row r="987" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P987" s="5" t="s">
+    <row r="987" spans="16:16">
+      <c r="P987" s="4" t="s">
         <v>1973</v>
       </c>
     </row>
-    <row r="988" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P988" s="5" t="s">
+    <row r="988" spans="16:16">
+      <c r="P988" s="4" t="s">
         <v>1974</v>
       </c>
     </row>
-    <row r="989" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P989" s="5" t="s">
+    <row r="989" spans="16:16">
+      <c r="P989" s="4" t="s">
         <v>1975</v>
       </c>
     </row>
-    <row r="990" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P990" s="5" t="s">
+    <row r="990" spans="16:16">
+      <c r="P990" s="4" t="s">
         <v>1976</v>
       </c>
     </row>
-    <row r="991" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P991" s="5" t="s">
+    <row r="991" spans="16:16">
+      <c r="P991" s="4" t="s">
         <v>1977</v>
       </c>
     </row>
-    <row r="992" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P992" s="5" t="s">
+    <row r="992" spans="16:16">
+      <c r="P992" s="4" t="s">
         <v>1978</v>
       </c>
     </row>
-    <row r="993" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P993" s="5" t="s">
+    <row r="993" spans="16:16">
+      <c r="P993" s="4" t="s">
         <v>1979</v>
       </c>
     </row>
-    <row r="994" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P994" s="5" t="s">
+    <row r="994" spans="16:16">
+      <c r="P994" s="4" t="s">
         <v>1980</v>
       </c>
     </row>
-    <row r="995" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P995" s="5" t="s">
+    <row r="995" spans="16:16">
+      <c r="P995" s="4" t="s">
         <v>1981</v>
       </c>
     </row>
-    <row r="996" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P996" s="5" t="s">
+    <row r="996" spans="16:16">
+      <c r="P996" s="4" t="s">
         <v>1982</v>
       </c>
     </row>
-    <row r="997" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P997" s="5" t="s">
+    <row r="997" spans="16:16">
+      <c r="P997" s="4" t="s">
         <v>1983</v>
       </c>
     </row>
-    <row r="998" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P998" s="5" t="s">
+    <row r="998" spans="16:16">
+      <c r="P998" s="4" t="s">
         <v>1984</v>
       </c>
     </row>
-    <row r="999" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P999" s="5" t="s">
+    <row r="999" spans="16:16">
+      <c r="P999" s="4" t="s">
         <v>1985</v>
       </c>
     </row>
-    <row r="1000" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1000" s="5" t="s">
+    <row r="1000" spans="16:16">
+      <c r="P1000" s="4" t="s">
         <v>1986</v>
       </c>
     </row>
-    <row r="1001" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1001" s="5" t="s">
+    <row r="1001" spans="16:16">
+      <c r="P1001" s="4" t="s">
         <v>1987</v>
       </c>
     </row>
-    <row r="1002" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1002" s="5" t="s">
+    <row r="1002" spans="16:16">
+      <c r="P1002" s="4" t="s">
         <v>1988</v>
       </c>
     </row>
-    <row r="1003" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1003" s="5" t="s">
+    <row r="1003" spans="16:16">
+      <c r="P1003" s="4" t="s">
         <v>1989</v>
       </c>
     </row>
-    <row r="1004" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1004" s="5" t="s">
+    <row r="1004" spans="16:16">
+      <c r="P1004" s="4" t="s">
         <v>1990</v>
       </c>
     </row>
-    <row r="1005" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1005" s="5" t="s">
+    <row r="1005" spans="16:16">
+      <c r="P1005" s="4" t="s">
         <v>1991</v>
       </c>
     </row>
-    <row r="1006" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1006" s="5" t="s">
+    <row r="1006" spans="16:16">
+      <c r="P1006" s="4" t="s">
         <v>1992</v>
       </c>
     </row>
-    <row r="1007" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1007" s="5" t="s">
+    <row r="1007" spans="16:16">
+      <c r="P1007" s="4" t="s">
         <v>1993</v>
       </c>
     </row>
-    <row r="1008" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1008" s="5" t="s">
+    <row r="1008" spans="16:16">
+      <c r="P1008" s="4" t="s">
         <v>1994</v>
       </c>
     </row>
-    <row r="1009" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1009" s="5" t="s">
+    <row r="1009" spans="16:16">
+      <c r="P1009" s="4" t="s">
         <v>1995</v>
       </c>
     </row>
-    <row r="1010" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1010" s="5" t="s">
+    <row r="1010" spans="16:16">
+      <c r="P1010" s="4" t="s">
         <v>1996</v>
       </c>
     </row>
-    <row r="1011" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1011" s="5" t="s">
+    <row r="1011" spans="16:16">
+      <c r="P1011" s="4" t="s">
         <v>1997</v>
       </c>
     </row>
-    <row r="1012" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1012" s="5" t="s">
+    <row r="1012" spans="16:16">
+      <c r="P1012" s="4" t="s">
         <v>1998</v>
       </c>
     </row>
-    <row r="1013" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1013" s="5" t="s">
+    <row r="1013" spans="16:16">
+      <c r="P1013" s="4" t="s">
         <v>1999</v>
       </c>
     </row>
-    <row r="1014" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1014" s="5" t="s">
+    <row r="1014" spans="16:16">
+      <c r="P1014" s="4" t="s">
         <v>2000</v>
       </c>
     </row>
-    <row r="1015" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1015" s="5" t="s">
+    <row r="1015" spans="16:16">
+      <c r="P1015" s="4" t="s">
         <v>2001</v>
       </c>
     </row>
-    <row r="1016" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1016" s="5" t="s">
+    <row r="1016" spans="16:16">
+      <c r="P1016" s="4" t="s">
         <v>2002</v>
       </c>
     </row>
-    <row r="1017" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1017" s="5" t="s">
+    <row r="1017" spans="16:16">
+      <c r="P1017" s="4" t="s">
         <v>2003</v>
       </c>
     </row>
-    <row r="1018" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1018" s="5" t="s">
+    <row r="1018" spans="16:16">
+      <c r="P1018" s="4" t="s">
         <v>2004</v>
       </c>
     </row>
-    <row r="1019" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1019" s="5" t="s">
+    <row r="1019" spans="16:16">
+      <c r="P1019" s="4" t="s">
         <v>2005</v>
       </c>
     </row>
-    <row r="1020" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1020" s="5" t="s">
+    <row r="1020" spans="16:16">
+      <c r="P1020" s="4" t="s">
         <v>2006</v>
       </c>
     </row>
-    <row r="1021" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1021" s="5" t="s">
+    <row r="1021" spans="16:16">
+      <c r="P1021" s="4" t="s">
         <v>2007</v>
       </c>
     </row>
-    <row r="1022" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1022" s="5" t="s">
+    <row r="1022" spans="16:16">
+      <c r="P1022" s="4" t="s">
         <v>2008</v>
       </c>
     </row>
-    <row r="1023" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1023" s="5" t="s">
+    <row r="1023" spans="16:16">
+      <c r="P1023" s="4" t="s">
         <v>2009</v>
       </c>
     </row>
-    <row r="1024" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1024" s="5" t="s">
+    <row r="1024" spans="16:16">
+      <c r="P1024" s="4" t="s">
         <v>2010</v>
       </c>
     </row>
-    <row r="1025" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1025" s="5" t="s">
+    <row r="1025" spans="16:16">
+      <c r="P1025" s="4" t="s">
         <v>2011</v>
       </c>
     </row>
-    <row r="1026" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1026" s="5" t="s">
+    <row r="1026" spans="16:16">
+      <c r="P1026" s="4" t="s">
         <v>2012</v>
       </c>
     </row>
-    <row r="1027" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1027" s="5" t="s">
+    <row r="1027" spans="16:16">
+      <c r="P1027" s="4" t="s">
         <v>2013</v>
       </c>
     </row>
-    <row r="1028" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1028" s="5" t="s">
+    <row r="1028" spans="16:16">
+      <c r="P1028" s="4" t="s">
         <v>2014</v>
       </c>
     </row>
-    <row r="1029" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1029" s="5" t="s">
+    <row r="1029" spans="16:16">
+      <c r="P1029" s="4" t="s">
         <v>2015</v>
       </c>
     </row>
-    <row r="1030" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1030" s="5" t="s">
+    <row r="1030" spans="16:16">
+      <c r="P1030" s="4" t="s">
         <v>2016</v>
       </c>
     </row>
-    <row r="1031" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1031" s="5" t="s">
+    <row r="1031" spans="16:16">
+      <c r="P1031" s="4" t="s">
         <v>2017</v>
       </c>
     </row>
-    <row r="1032" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1032" s="5" t="s">
+    <row r="1032" spans="16:16">
+      <c r="P1032" s="4" t="s">
         <v>2018</v>
       </c>
     </row>
-    <row r="1033" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1033" s="5" t="s">
+    <row r="1033" spans="16:16">
+      <c r="P1033" s="4" t="s">
         <v>2019</v>
       </c>
     </row>
-    <row r="1034" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1034" s="5" t="s">
+    <row r="1034" spans="16:16">
+      <c r="P1034" s="4" t="s">
         <v>2020</v>
       </c>
     </row>
-    <row r="1035" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1035" s="5" t="s">
+    <row r="1035" spans="16:16">
+      <c r="P1035" s="4" t="s">
         <v>2021</v>
       </c>
     </row>
-    <row r="1036" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1036" s="5" t="s">
+    <row r="1036" spans="16:16">
+      <c r="P1036" s="4" t="s">
         <v>2022</v>
       </c>
     </row>
-    <row r="1037" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1037" s="5" t="s">
+    <row r="1037" spans="16:16">
+      <c r="P1037" s="4" t="s">
         <v>2023</v>
       </c>
     </row>
-    <row r="1038" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1038" s="5" t="s">
+    <row r="1038" spans="16:16">
+      <c r="P1038" s="4" t="s">
         <v>2024</v>
       </c>
     </row>
-    <row r="1039" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1039" s="5" t="s">
+    <row r="1039" spans="16:16">
+      <c r="P1039" s="4" t="s">
         <v>2025</v>
       </c>
     </row>
-    <row r="1040" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1040" s="5" t="s">
+    <row r="1040" spans="16:16">
+      <c r="P1040" s="4" t="s">
         <v>2026</v>
       </c>
     </row>
-    <row r="1041" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1041" s="5" t="s">
+    <row r="1041" spans="16:16">
+      <c r="P1041" s="4" t="s">
         <v>2027</v>
       </c>
     </row>
-    <row r="1042" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1042" s="5" t="s">
+    <row r="1042" spans="16:16">
+      <c r="P1042" s="4" t="s">
         <v>2028</v>
       </c>
     </row>
-    <row r="1043" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1043" s="5" t="s">
+    <row r="1043" spans="16:16">
+      <c r="P1043" s="4" t="s">
         <v>2029</v>
       </c>
     </row>
-    <row r="1044" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1044" s="5" t="s">
+    <row r="1044" spans="16:16">
+      <c r="P1044" s="4" t="s">
         <v>2030</v>
       </c>
     </row>
-    <row r="1045" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1045" s="5" t="s">
+    <row r="1045" spans="16:16">
+      <c r="P1045" s="4" t="s">
         <v>2031</v>
       </c>
     </row>
-    <row r="1046" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1046" s="5" t="s">
+    <row r="1046" spans="16:16">
+      <c r="P1046" s="4" t="s">
         <v>2032</v>
       </c>
     </row>
-    <row r="1047" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1047" s="5" t="s">
+    <row r="1047" spans="16:16">
+      <c r="P1047" s="4" t="s">
         <v>2033</v>
       </c>
     </row>
-    <row r="1048" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1048" s="5" t="s">
+    <row r="1048" spans="16:16">
+      <c r="P1048" s="4" t="s">
         <v>2034</v>
       </c>
     </row>
-    <row r="1049" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1049" s="5" t="s">
+    <row r="1049" spans="16:16">
+      <c r="P1049" s="4" t="s">
         <v>2035</v>
       </c>
     </row>
-    <row r="1050" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1050" s="5" t="s">
+    <row r="1050" spans="16:16">
+      <c r="P1050" s="4" t="s">
         <v>2036</v>
       </c>
     </row>
-    <row r="1051" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1051" s="5" t="s">
+    <row r="1051" spans="16:16">
+      <c r="P1051" s="4" t="s">
         <v>2037</v>
       </c>
     </row>
-    <row r="1052" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1052" s="5" t="s">
+    <row r="1052" spans="16:16">
+      <c r="P1052" s="4" t="s">
         <v>2038</v>
       </c>
     </row>
-    <row r="1053" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1053" s="5" t="s">
+    <row r="1053" spans="16:16">
+      <c r="P1053" s="4" t="s">
         <v>2039</v>
       </c>
     </row>
-    <row r="1054" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1054" s="5" t="s">
+    <row r="1054" spans="16:16">
+      <c r="P1054" s="4" t="s">
         <v>2040</v>
       </c>
     </row>
-    <row r="1055" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1055" s="5" t="s">
+    <row r="1055" spans="16:16">
+      <c r="P1055" s="4" t="s">
         <v>2041</v>
       </c>
     </row>
-    <row r="1056" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1056" s="5" t="s">
+    <row r="1056" spans="16:16">
+      <c r="P1056" s="4" t="s">
         <v>2042</v>
       </c>
     </row>
-    <row r="1057" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1057" s="5" t="s">
+    <row r="1057" spans="16:16">
+      <c r="P1057" s="4" t="s">
         <v>2043</v>
       </c>
     </row>
-    <row r="1058" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1058" s="5" t="s">
+    <row r="1058" spans="16:16">
+      <c r="P1058" s="4" t="s">
         <v>2044</v>
       </c>
     </row>
-    <row r="1059" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1059" s="5" t="s">
+    <row r="1059" spans="16:16">
+      <c r="P1059" s="4" t="s">
         <v>2045</v>
       </c>
     </row>
-    <row r="1060" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1060" s="5" t="s">
+    <row r="1060" spans="16:16">
+      <c r="P1060" s="4" t="s">
         <v>2046</v>
       </c>
     </row>
-    <row r="1061" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1061" s="5" t="s">
+    <row r="1061" spans="16:16">
+      <c r="P1061" s="4" t="s">
         <v>2047</v>
       </c>
     </row>
-    <row r="1062" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1062" s="5" t="s">
+    <row r="1062" spans="16:16">
+      <c r="P1062" s="4" t="s">
         <v>2048</v>
       </c>
     </row>
-    <row r="1063" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1063" s="5" t="s">
+    <row r="1063" spans="16:16">
+      <c r="P1063" s="4" t="s">
         <v>2049</v>
       </c>
     </row>
-    <row r="1064" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1064" s="5" t="s">
+    <row r="1064" spans="16:16">
+      <c r="P1064" s="4" t="s">
         <v>2050</v>
       </c>
     </row>
-    <row r="1065" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1065" s="5" t="s">
+    <row r="1065" spans="16:16">
+      <c r="P1065" s="4" t="s">
         <v>2051</v>
       </c>
     </row>
-    <row r="1066" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1066" s="5" t="s">
+    <row r="1066" spans="16:16">
+      <c r="P1066" s="4" t="s">
         <v>2052</v>
       </c>
     </row>
-    <row r="1067" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1067" s="5" t="s">
+    <row r="1067" spans="16:16">
+      <c r="P1067" s="4" t="s">
         <v>2053</v>
       </c>
     </row>
-    <row r="1068" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1068" s="5" t="s">
+    <row r="1068" spans="16:16">
+      <c r="P1068" s="4" t="s">
         <v>2054</v>
       </c>
     </row>
-    <row r="1069" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1069" s="5" t="s">
+    <row r="1069" spans="16:16">
+      <c r="P1069" s="4" t="s">
         <v>2055</v>
       </c>
     </row>
-    <row r="1070" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1070" s="5" t="s">
+    <row r="1070" spans="16:16">
+      <c r="P1070" s="4" t="s">
         <v>2056</v>
       </c>
     </row>
-    <row r="1071" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1071" s="5" t="s">
+    <row r="1071" spans="16:16">
+      <c r="P1071" s="4" t="s">
         <v>2057</v>
       </c>
     </row>
-    <row r="1072" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1072" s="5" t="s">
+    <row r="1072" spans="16:16">
+      <c r="P1072" s="4" t="s">
         <v>2058</v>
       </c>
     </row>
-    <row r="1073" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1073" s="5" t="s">
+    <row r="1073" spans="16:16">
+      <c r="P1073" s="4" t="s">
         <v>2059</v>
       </c>
     </row>
-    <row r="1074" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1074" s="5" t="s">
+    <row r="1074" spans="16:16">
+      <c r="P1074" s="4" t="s">
         <v>2060</v>
       </c>
     </row>
-    <row r="1075" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1075" s="5" t="s">
+    <row r="1075" spans="16:16">
+      <c r="P1075" s="4" t="s">
         <v>2061</v>
       </c>
     </row>
-    <row r="1076" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1076" s="5" t="s">
+    <row r="1076" spans="16:16">
+      <c r="P1076" s="4" t="s">
         <v>2062</v>
       </c>
     </row>
-    <row r="1077" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1077" s="5" t="s">
+    <row r="1077" spans="16:16">
+      <c r="P1077" s="4" t="s">
         <v>2063</v>
       </c>
     </row>
-    <row r="1078" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1078" s="5" t="s">
+    <row r="1078" spans="16:16">
+      <c r="P1078" s="4" t="s">
         <v>2064</v>
       </c>
     </row>
-    <row r="1079" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1079" s="5" t="s">
+    <row r="1079" spans="16:16">
+      <c r="P1079" s="4" t="s">
         <v>2065</v>
       </c>
     </row>
-    <row r="1080" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1080" s="5" t="s">
+    <row r="1080" spans="16:16">
+      <c r="P1080" s="4" t="s">
         <v>2066</v>
       </c>
     </row>
-    <row r="1081" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1081" s="5" t="s">
+    <row r="1081" spans="16:16">
+      <c r="P1081" s="4" t="s">
         <v>2067</v>
       </c>
     </row>
-    <row r="1082" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1082" s="5" t="s">
+    <row r="1082" spans="16:16">
+      <c r="P1082" s="4" t="s">
         <v>2068</v>
       </c>
     </row>
-    <row r="1083" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1083" s="5" t="s">
+    <row r="1083" spans="16:16">
+      <c r="P1083" s="4" t="s">
         <v>2069</v>
       </c>
     </row>
-    <row r="1084" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1084" s="5" t="s">
+    <row r="1084" spans="16:16">
+      <c r="P1084" s="4" t="s">
         <v>2070</v>
       </c>
     </row>
-    <row r="1085" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1085" s="5" t="s">
+    <row r="1085" spans="16:16">
+      <c r="P1085" s="4" t="s">
         <v>2071</v>
       </c>
     </row>
-    <row r="1086" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1086" s="5" t="s">
+    <row r="1086" spans="16:16">
+      <c r="P1086" s="4" t="s">
         <v>2072</v>
       </c>
     </row>
-    <row r="1087" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1087" s="5" t="s">
+    <row r="1087" spans="16:16">
+      <c r="P1087" s="4" t="s">
         <v>2073</v>
       </c>
     </row>
-    <row r="1088" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1088" s="5" t="s">
+    <row r="1088" spans="16:16">
+      <c r="P1088" s="4" t="s">
         <v>2074</v>
       </c>
     </row>
-    <row r="1089" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1089" s="5" t="s">
+    <row r="1089" spans="16:16">
+      <c r="P1089" s="4" t="s">
         <v>2075</v>
       </c>
     </row>
-    <row r="1090" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1090" s="5" t="s">
+    <row r="1090" spans="16:16">
+      <c r="P1090" s="4" t="s">
         <v>2076</v>
       </c>
     </row>
-    <row r="1091" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1091" s="5" t="s">
+    <row r="1091" spans="16:16">
+      <c r="P1091" s="4" t="s">
         <v>2077</v>
       </c>
     </row>
-    <row r="1092" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1092" s="5" t="s">
+    <row r="1092" spans="16:16">
+      <c r="P1092" s="4" t="s">
         <v>2078</v>
       </c>
     </row>
-    <row r="1093" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1093" s="5" t="s">
+    <row r="1093" spans="16:16">
+      <c r="P1093" s="4" t="s">
         <v>2079</v>
       </c>
     </row>
-    <row r="1094" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1094" s="5" t="s">
+    <row r="1094" spans="16:16">
+      <c r="P1094" s="4" t="s">
         <v>2080</v>
       </c>
     </row>
-    <row r="1095" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1095" s="5" t="s">
+    <row r="1095" spans="16:16">
+      <c r="P1095" s="4" t="s">
         <v>2081</v>
       </c>
     </row>
-    <row r="1096" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1096" s="5" t="s">
+    <row r="1096" spans="16:16">
+      <c r="P1096" s="4" t="s">
         <v>2082</v>
       </c>
     </row>
-    <row r="1097" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1097" s="5" t="s">
+    <row r="1097" spans="16:16">
+      <c r="P1097" s="4" t="s">
         <v>2083</v>
       </c>
     </row>
-    <row r="1098" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1098" s="5" t="s">
+    <row r="1098" spans="16:16">
+      <c r="P1098" s="4" t="s">
         <v>2084</v>
       </c>
     </row>
-    <row r="1099" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1099" s="5" t="s">
+    <row r="1099" spans="16:16">
+      <c r="P1099" s="4" t="s">
         <v>2085</v>
       </c>
     </row>
-    <row r="1100" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1100" s="5" t="s">
+    <row r="1100" spans="16:16">
+      <c r="P1100" s="4" t="s">
         <v>2086</v>
       </c>
     </row>
-    <row r="1101" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1101" s="5" t="s">
+    <row r="1101" spans="16:16">
+      <c r="P1101" s="4" t="s">
         <v>2087</v>
       </c>
     </row>
-    <row r="1102" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1102" s="5" t="s">
+    <row r="1102" spans="16:16">
+      <c r="P1102" s="4" t="s">
         <v>2088</v>
       </c>
     </row>
-    <row r="1103" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1103" s="5" t="s">
+    <row r="1103" spans="16:16">
+      <c r="P1103" s="4" t="s">
         <v>2089</v>
       </c>
     </row>
-    <row r="1104" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1104" s="5" t="s">
+    <row r="1104" spans="16:16">
+      <c r="P1104" s="4" t="s">
         <v>2090</v>
       </c>
     </row>
-    <row r="1105" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1105" s="5" t="s">
+    <row r="1105" spans="16:16">
+      <c r="P1105" s="4" t="s">
         <v>2091</v>
       </c>
     </row>
-    <row r="1106" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1106" s="5" t="s">
+    <row r="1106" spans="16:16">
+      <c r="P1106" s="4" t="s">
         <v>2092</v>
       </c>
     </row>
-    <row r="1107" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1107" s="5" t="s">
+    <row r="1107" spans="16:16">
+      <c r="P1107" s="4" t="s">
         <v>2093</v>
       </c>
     </row>
-    <row r="1108" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1108" s="5" t="s">
+    <row r="1108" spans="16:16">
+      <c r="P1108" s="4" t="s">
         <v>2094</v>
       </c>
     </row>
-    <row r="1109" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1109" s="5" t="s">
+    <row r="1109" spans="16:16">
+      <c r="P1109" s="4" t="s">
         <v>2095</v>
       </c>
     </row>
-    <row r="1110" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1110" s="5" t="s">
+    <row r="1110" spans="16:16">
+      <c r="P1110" s="4" t="s">
         <v>2096</v>
       </c>
     </row>
-    <row r="1111" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1111" s="5" t="s">
+    <row r="1111" spans="16:16">
+      <c r="P1111" s="4" t="s">
         <v>2097</v>
       </c>
     </row>
-    <row r="1112" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1112" s="5" t="s">
+    <row r="1112" spans="16:16">
+      <c r="P1112" s="4" t="s">
         <v>2098</v>
       </c>
     </row>
-    <row r="1113" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1113" s="5" t="s">
+    <row r="1113" spans="16:16">
+      <c r="P1113" s="4" t="s">
         <v>2099</v>
       </c>
     </row>
-    <row r="1114" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1114" s="5" t="s">
+    <row r="1114" spans="16:16">
+      <c r="P1114" s="4" t="s">
         <v>2100</v>
       </c>
     </row>
-    <row r="1115" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1115" s="5" t="s">
+    <row r="1115" spans="16:16">
+      <c r="P1115" s="4" t="s">
         <v>2101</v>
       </c>
     </row>
-    <row r="1116" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1116" s="5" t="s">
+    <row r="1116" spans="16:16">
+      <c r="P1116" s="4" t="s">
         <v>2102</v>
       </c>
     </row>
-    <row r="1117" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1117" s="5" t="s">
+    <row r="1117" spans="16:16">
+      <c r="P1117" s="4" t="s">
         <v>2103</v>
       </c>
     </row>
-    <row r="1118" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1118" s="5" t="s">
+    <row r="1118" spans="16:16">
+      <c r="P1118" s="4" t="s">
         <v>2104</v>
       </c>
     </row>
-    <row r="1119" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1119" s="5" t="s">
+    <row r="1119" spans="16:16">
+      <c r="P1119" s="4" t="s">
         <v>2105</v>
       </c>
     </row>
-    <row r="1120" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1120" s="5" t="s">
+    <row r="1120" spans="16:16">
+      <c r="P1120" s="4" t="s">
         <v>2106</v>
       </c>
     </row>
-    <row r="1121" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1121" s="5" t="s">
+    <row r="1121" spans="16:16">
+      <c r="P1121" s="4" t="s">
         <v>2107</v>
       </c>
     </row>
-    <row r="1122" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1122" s="5" t="s">
+    <row r="1122" spans="16:16">
+      <c r="P1122" s="4" t="s">
         <v>2108</v>
       </c>
     </row>
-    <row r="1123" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1123" s="5" t="s">
+    <row r="1123" spans="16:16">
+      <c r="P1123" s="4" t="s">
         <v>2109</v>
       </c>
     </row>
-    <row r="1124" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1124" s="5" t="s">
+    <row r="1124" spans="16:16">
+      <c r="P1124" s="4" t="s">
         <v>2110</v>
       </c>
     </row>
-    <row r="1125" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1125" s="5" t="s">
+    <row r="1125" spans="16:16">
+      <c r="P1125" s="4" t="s">
         <v>2111</v>
       </c>
     </row>
-    <row r="1126" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1126" s="5" t="s">
+    <row r="1126" spans="16:16">
+      <c r="P1126" s="4" t="s">
         <v>2112</v>
       </c>
     </row>
-    <row r="1127" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1127" s="5" t="s">
+    <row r="1127" spans="16:16">
+      <c r="P1127" s="4" t="s">
         <v>2113</v>
       </c>
     </row>
-    <row r="1128" spans="16:16" x14ac:dyDescent="0.25">
-      <c r="P1128" s="5" t="s">
+    <row r="1128" spans="16:16">
+      <c r="P1128" s="4" t="s">
         <v>2114</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4513703F-AC19-40E3-88CD-4D83780B06A1}">
   <sheetPr codeName="Hoja4">
     <tabColor theme="0" tint="-0.34998626667073579"/>
   </sheetPr>
   <dimension ref="A1:L22"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+    <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="K20" sqref="K20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="5" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="5" hidden="1"/>
+    <col min="1" max="1" width="9.140625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="2.140625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="40.42578125" style="4" customWidth="1"/>
+    <col min="4" max="5" width="20.7109375" style="4" customWidth="1"/>
+    <col min="6" max="6" width="21.5703125" style="4" customWidth="1"/>
+    <col min="7" max="9" width="20.7109375" style="4" customWidth="1"/>
+    <col min="10" max="10" width="14.140625" style="4" customWidth="1"/>
+    <col min="11" max="12" width="9.140625" style="4" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="4" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:11"/>
+    <row r="2" spans="2:11">
       <c r="D2" s="394" t="s">
         <v>2115</v>
       </c>
       <c r="E2" s="394"/>
       <c r="F2" s="394"/>
       <c r="G2" s="394"/>
       <c r="H2" s="394"/>
       <c r="I2" s="394"/>
     </row>
-    <row r="3" spans="2:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="4" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:11" ht="4.5" customHeight="1"/>
+    <row r="4" spans="2:11">
       <c r="D4" s="392" t="s">
         <v>2116</v>
       </c>
       <c r="E4" s="393"/>
       <c r="F4" s="393"/>
-      <c r="G4" s="263"/>
+      <c r="G4" s="248"/>
       <c r="H4" s="393" t="s">
         <v>2117</v>
       </c>
       <c r="I4" s="393"/>
     </row>
-    <row r="5" spans="2:11" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C5" s="264" t="s">
+    <row r="5" spans="2:11">
+      <c r="B5" s="169"/>
+      <c r="C5" s="249" t="s">
         <v>2118</v>
       </c>
-      <c r="D5" s="238" t="s">
+      <c r="D5" s="223" t="s">
         <v>2119</v>
       </c>
-      <c r="E5" s="238" t="s">
+      <c r="E5" s="223" t="s">
         <v>2120</v>
       </c>
-      <c r="F5" s="238" t="s">
+      <c r="F5" s="223" t="s">
         <v>2121</v>
       </c>
-      <c r="G5" s="13" t="s">
+      <c r="G5" s="338" t="s">
         <v>2122</v>
       </c>
-      <c r="H5" s="238" t="s">
+      <c r="H5" s="223" t="s">
         <v>2123</v>
       </c>
-      <c r="I5" s="238" t="s">
+      <c r="I5" s="223" t="s">
         <v>2124</v>
       </c>
     </row>
-    <row r="6" spans="2:11" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C6" s="153" t="s">
+    <row r="6" spans="2:11" ht="23.25">
+      <c r="B6" s="169"/>
+      <c r="C6" s="138" t="s">
         <v>2125</v>
       </c>
-      <c r="D6" s="243" t="s">
+      <c r="D6" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="E6" s="243" t="s">
+      <c r="E6" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="F6" s="243" t="s">
+      <c r="F6" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="G6" s="243" t="s">
+      <c r="G6" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="H6" s="243" t="s">
+      <c r="H6" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="I6" s="243" t="s">
+      <c r="I6" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="J6" s="220"/>
-[...3 lines deleted...]
-      <c r="C7" s="244" t="s">
+      <c r="J6" s="205"/>
+    </row>
+    <row r="7" spans="2:11" ht="21">
+      <c r="B7" s="169"/>
+      <c r="C7" s="229" t="s">
         <v>2126</v>
       </c>
-      <c r="D7" s="239"/>
-[...11 lines deleted...]
-      <c r="C8" s="244" t="s">
+      <c r="D7" s="224"/>
+      <c r="E7" s="224"/>
+      <c r="F7" s="224"/>
+      <c r="G7" s="225"/>
+      <c r="H7" s="224"/>
+      <c r="I7" s="224"/>
+      <c r="K7" s="187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="2:11" ht="45.75">
+      <c r="B8" s="169"/>
+      <c r="C8" s="229" t="s">
         <v>2127</v>
       </c>
-      <c r="D8" s="243" t="s">
+      <c r="D8" s="228" t="s">
         <v>2128</v>
       </c>
-      <c r="E8" s="243" t="s">
+      <c r="E8" s="228" t="s">
         <v>2128</v>
       </c>
-      <c r="F8" s="243" t="s">
+      <c r="F8" s="228" t="s">
         <v>2128</v>
       </c>
-      <c r="G8" s="241"/>
-      <c r="H8" s="243" t="s">
+      <c r="G8" s="226"/>
+      <c r="H8" s="228" t="s">
         <v>2128</v>
       </c>
-      <c r="I8" s="243" t="s">
+      <c r="I8" s="228" t="s">
         <v>2128</v>
       </c>
     </row>
-    <row r="9" spans="2:11" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C9" s="244" t="s">
+    <row r="9" spans="2:11">
+      <c r="B9" s="169"/>
+      <c r="C9" s="229" t="s">
         <v>2129</v>
       </c>
-      <c r="D9" s="240"/>
-[...8 lines deleted...]
-      <c r="C10" s="244" t="s">
+      <c r="D9" s="225"/>
+      <c r="E9" s="225"/>
+      <c r="F9" s="225"/>
+      <c r="G9" s="227"/>
+      <c r="H9" s="225"/>
+      <c r="I9" s="225"/>
+    </row>
+    <row r="10" spans="2:11">
+      <c r="B10" s="169"/>
+      <c r="C10" s="229" t="s">
         <v>2130</v>
       </c>
-      <c r="D10" s="242"/>
-[...8 lines deleted...]
-      <c r="C11" s="244" t="s">
+      <c r="D10" s="227"/>
+      <c r="E10" s="227"/>
+      <c r="F10" s="227"/>
+      <c r="G10" s="227"/>
+      <c r="H10" s="227"/>
+      <c r="I10" s="227"/>
+    </row>
+    <row r="11" spans="2:11" ht="23.25">
+      <c r="B11" s="169"/>
+      <c r="C11" s="229" t="s">
         <v>2131</v>
       </c>
-      <c r="D11" s="243" t="s">
+      <c r="D11" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="E11" s="243" t="s">
+      <c r="E11" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="F11" s="243" t="s">
+      <c r="F11" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="G11" s="243" t="s">
+      <c r="G11" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="H11" s="243" t="s">
+      <c r="H11" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="I11" s="243" t="s">
+      <c r="I11" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="J11" s="220"/>
-[...3 lines deleted...]
-      <c r="C12" s="244" t="s">
+      <c r="J11" s="205"/>
+    </row>
+    <row r="12" spans="2:11" ht="23.25">
+      <c r="B12" s="169"/>
+      <c r="C12" s="229" t="s">
         <v>2132</v>
       </c>
-      <c r="D12" s="243" t="s">
+      <c r="D12" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="E12" s="243" t="s">
+      <c r="E12" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="F12" s="243" t="s">
+      <c r="F12" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="G12" s="243" t="s">
+      <c r="G12" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="H12" s="243" t="s">
+      <c r="H12" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="I12" s="243" t="s">
+      <c r="I12" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="J12" s="220"/>
-[...3 lines deleted...]
-      <c r="C13" s="244" t="s">
+      <c r="J12" s="205"/>
+    </row>
+    <row r="13" spans="2:11" ht="23.25">
+      <c r="B13" s="169"/>
+      <c r="C13" s="229" t="s">
         <v>2133</v>
       </c>
-      <c r="D13" s="243" t="s">
+      <c r="D13" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="E13" s="243" t="s">
+      <c r="E13" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="F13" s="243" t="s">
+      <c r="F13" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="G13" s="247"/>
-[...6 lines deleted...]
-      <c r="C14" s="244" t="s">
+      <c r="G13" s="232"/>
+      <c r="H13" s="232"/>
+      <c r="I13" s="232"/>
+      <c r="J13" s="205"/>
+    </row>
+    <row r="14" spans="2:11">
+      <c r="B14" s="169"/>
+      <c r="C14" s="229" t="s">
         <v>2134</v>
       </c>
-      <c r="D14" s="242"/>
-[...8 lines deleted...]
-      <c r="C15" s="245" t="s">
+      <c r="D14" s="227"/>
+      <c r="E14" s="227"/>
+      <c r="F14" s="227"/>
+      <c r="G14" s="231"/>
+      <c r="H14" s="231"/>
+      <c r="I14" s="231"/>
+    </row>
+    <row r="15" spans="2:11" ht="38.25" customHeight="1">
+      <c r="B15" s="169"/>
+      <c r="C15" s="230" t="s">
         <v>2135</v>
       </c>
-      <c r="D15" s="243" t="s">
-[...14 lines deleted...]
-      <c r="C16" s="245" t="s">
+      <c r="D15" s="228" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" s="228" t="s">
+        <v>83</v>
+      </c>
+      <c r="F15" s="228" t="s">
+        <v>83</v>
+      </c>
+      <c r="G15" s="232"/>
+      <c r="H15" s="232"/>
+      <c r="I15" s="232"/>
+    </row>
+    <row r="16" spans="2:11" ht="29.25" customHeight="1">
+      <c r="B16" s="169"/>
+      <c r="C16" s="230" t="s">
         <v>2136</v>
       </c>
-      <c r="D16" s="242"/>
-[...8 lines deleted...]
-      <c r="C17" s="244" t="s">
+      <c r="D16" s="227"/>
+      <c r="E16" s="227"/>
+      <c r="F16" s="227"/>
+      <c r="G16" s="232"/>
+      <c r="H16" s="232"/>
+      <c r="I16" s="232"/>
+    </row>
+    <row r="17" spans="2:10">
+      <c r="B17" s="169"/>
+      <c r="C17" s="229" t="s">
         <v>2137</v>
       </c>
-      <c r="D17" s="242" t="s">
-[...14 lines deleted...]
-      <c r="C18" s="244" t="s">
+      <c r="D17" s="227" t="s">
         <v>2138</v>
       </c>
-      <c r="D18" s="242"/>
-[...8 lines deleted...]
-      <c r="C19" s="244" t="s">
+      <c r="E17" s="227" t="s">
+        <v>2138</v>
+      </c>
+      <c r="F17" s="227" t="s">
+        <v>2138</v>
+      </c>
+      <c r="G17" s="232"/>
+      <c r="H17" s="232"/>
+      <c r="I17" s="232"/>
+    </row>
+    <row r="18" spans="2:10">
+      <c r="B18" s="169"/>
+      <c r="C18" s="229" t="s">
         <v>2139</v>
       </c>
-      <c r="D19" s="243" t="s">
+      <c r="D18" s="227"/>
+      <c r="E18" s="227"/>
+      <c r="F18" s="227"/>
+      <c r="G18" s="232"/>
+      <c r="H18" s="232"/>
+      <c r="I18" s="232"/>
+    </row>
+    <row r="19" spans="2:10" ht="23.25">
+      <c r="B19" s="169"/>
+      <c r="C19" s="229" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D19" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="E19" s="243" t="s">
+      <c r="E19" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="F19" s="243" t="s">
+      <c r="F19" s="228" t="s">
         <v>106</v>
       </c>
-      <c r="G19" s="247"/>
-[...17 lines deleted...]
-    <row r="22" spans="2:10" x14ac:dyDescent="0.25"/>
+      <c r="G19" s="232"/>
+      <c r="H19" s="232"/>
+      <c r="I19" s="232"/>
+      <c r="J19" s="205"/>
+    </row>
+    <row r="20" spans="2:10">
+      <c r="B20" s="169"/>
+      <c r="C20" s="139" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D20" s="227"/>
+      <c r="E20" s="227"/>
+      <c r="F20" s="227"/>
+      <c r="G20" s="232"/>
+      <c r="H20" s="232"/>
+      <c r="I20" s="232"/>
+    </row>
+    <row r="21" spans="2:10"/>
+    <row r="22" spans="2:10"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="D2:I2"/>
   </mergeCells>
   <conditionalFormatting sqref="G13:I13">
     <cfRule type="expression" dxfId="3" priority="1" stopIfTrue="1">
       <formula>$H$7</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G15:I20">
     <cfRule type="expression" dxfId="2" priority="2" stopIfTrue="1">
       <formula>$H$7</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations xWindow="1361" yWindow="456" count="1">
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Ingrese el número de documento sin puntos ni guiones" sqref="D7:I7" xr:uid="{AF1874E2-8C8C-4F8D-9E95-7EBB2B13D37D}">
       <formula1>0</formula1>
       <formula2>99999999999999</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="K7" location="INDICE!A1" display="VOLVER" xr:uid="{E80E44C4-0053-4AF7-BF6F-F2773BA60E16}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E27BD76-9090-4B40-B08A-2C998CDE0F2F}">
   <sheetPr>
     <tabColor theme="0" tint="-0.34998626667073579"/>
   </sheetPr>
   <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="C36" workbookViewId="0">
       <selection activeCell="F53" sqref="F53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1"/>
   <cols>
     <col min="1" max="2" width="3.42578125" customWidth="1"/>
     <col min="3" max="3" width="72.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" customWidth="1"/>
     <col min="5" max="5" width="27.140625" customWidth="1"/>
     <col min="6" max="6" width="27" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="17.42578125" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="B2" s="185"/>
+    <row r="1" spans="2:8"/>
+    <row r="2" spans="2:8" ht="18">
+      <c r="B2" s="170"/>
       <c r="C2" s="390" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D2" s="390"/>
       <c r="E2" s="390"/>
       <c r="F2" s="390"/>
     </row>
-    <row r="3" spans="2:8" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E3" s="27" t="s">
+    <row r="3" spans="2:8">
+      <c r="B3" s="170"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23" t="s">
         <v>2142</v>
       </c>
-      <c r="F3" s="27" t="s">
+      <c r="E3" s="24" t="s">
         <v>2143</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C4" s="15" t="s">
+      <c r="F3" s="24" t="s">
         <v>2144</v>
       </c>
-      <c r="D4" s="16"/>
-[...5 lines deleted...]
-      <c r="C5" s="96" t="s">
+    </row>
+    <row r="4" spans="2:8">
+      <c r="B4" s="170"/>
+      <c r="C4" s="12" t="s">
         <v>2145</v>
       </c>
-      <c r="D5" s="97"/>
-[...5 lines deleted...]
-      <c r="C6" s="100" t="s">
+      <c r="D4" s="13"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
+    </row>
+    <row r="5" spans="2:8">
+      <c r="B5" s="170"/>
+      <c r="C5" s="82" t="s">
         <v>2146</v>
       </c>
-      <c r="D6" s="101" t="s">
+      <c r="D5" s="83"/>
+      <c r="E5" s="84"/>
+      <c r="F5" s="85"/>
+    </row>
+    <row r="6" spans="2:8" ht="57.75" customHeight="1">
+      <c r="B6" s="170"/>
+      <c r="C6" s="86" t="s">
         <v>2147</v>
       </c>
-      <c r="E6" s="203" t="s">
+      <c r="D6" s="87" t="s">
         <v>2148</v>
       </c>
-      <c r="F6" s="203" t="s">
+      <c r="E6" s="188" t="s">
         <v>2149</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C7" s="100" t="s">
+      <c r="F6" s="188" t="s">
         <v>2150</v>
       </c>
-      <c r="D7" s="94"/>
-      <c r="E7" s="203" t="s">
+    </row>
+    <row r="7" spans="2:8" ht="45">
+      <c r="B7" s="170"/>
+      <c r="C7" s="86" t="s">
         <v>2151</v>
       </c>
-      <c r="F7" s="210" t="s">
-[...8 lines deleted...]
-      <c r="C8" s="100" t="s">
+      <c r="D7" s="80"/>
+      <c r="E7" s="188" t="s">
         <v>2152</v>
       </c>
-      <c r="D8" s="101" t="s">
+      <c r="F7" s="195" t="s">
+        <v>2150</v>
+      </c>
+      <c r="H7" s="187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="2:8" ht="67.5">
+      <c r="B8" s="170"/>
+      <c r="C8" s="86" t="s">
         <v>2153</v>
       </c>
-      <c r="E8" s="203" t="s">
+      <c r="D8" s="87" t="s">
         <v>2154</v>
       </c>
-      <c r="F8" s="203" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="100" t="s">
+      <c r="E8" s="188" t="s">
         <v>2155</v>
       </c>
-      <c r="D9" s="102"/>
-      <c r="E9" s="203" t="s">
+      <c r="F8" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="9" spans="2:8" ht="45">
+      <c r="B9" s="170"/>
+      <c r="C9" s="86" t="s">
         <v>2156</v>
       </c>
-      <c r="F9" s="203" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="100" t="s">
+      <c r="D9" s="88"/>
+      <c r="E9" s="188" t="s">
         <v>2157</v>
       </c>
-      <c r="D10" s="102"/>
-      <c r="E10" s="204" t="s">
+      <c r="F9" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="10" spans="2:8" ht="33.75">
+      <c r="B10" s="170"/>
+      <c r="C10" s="86" t="s">
         <v>2158</v>
       </c>
-      <c r="F10" s="203" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="100" t="s">
+      <c r="D10" s="88"/>
+      <c r="E10" s="189" t="s">
         <v>2159</v>
       </c>
-      <c r="D11" s="102"/>
-[...9 lines deleted...]
-      <c r="C12" s="103" t="s">
+      <c r="F10" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="11" spans="2:8" ht="33.75">
+      <c r="B11" s="170"/>
+      <c r="C11" s="86" t="s">
         <v>2160</v>
       </c>
-      <c r="D12" s="104"/>
-[...9 lines deleted...]
-      <c r="C13" s="20" t="s">
+      <c r="D11" s="88"/>
+      <c r="E11" s="189" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F11" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="12" spans="2:8" ht="33.75">
+      <c r="B12" s="170"/>
+      <c r="C12" s="89" t="s">
         <v>2161</v>
       </c>
-      <c r="D13" s="21"/>
-      <c r="E13" s="268">
+      <c r="D12" s="90"/>
+      <c r="E12" s="189" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F12" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="13" spans="2:8">
+      <c r="B13" s="170"/>
+      <c r="C13" s="17" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D13" s="18"/>
+      <c r="E13" s="252">
         <f>SUM(E6:E12)</f>
         <v>0</v>
       </c>
-      <c r="F13" s="268">
+      <c r="F13" s="252">
         <f>SUM(F6:F12)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="2:8" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="C15" s="100" t="s">
+    <row r="14" spans="2:8">
+      <c r="B14" s="170"/>
+      <c r="C14" s="82" t="s">
         <v>2163</v>
       </c>
-      <c r="D15" s="94"/>
-[...9 lines deleted...]
-      <c r="C16" s="100" t="s">
+      <c r="D14" s="92"/>
+      <c r="E14" s="93"/>
+      <c r="F14" s="94"/>
+    </row>
+    <row r="15" spans="2:8" ht="33.75">
+      <c r="B15" s="170"/>
+      <c r="C15" s="86" t="s">
         <v>2164</v>
       </c>
-      <c r="D16" s="101" t="s">
+      <c r="D15" s="80"/>
+      <c r="E15" s="189" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F15" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="16" spans="2:8" ht="63.75" customHeight="1">
+      <c r="B16" s="170"/>
+      <c r="C16" s="86" t="s">
         <v>2165</v>
       </c>
-      <c r="E16" s="203" t="s">
+      <c r="D16" s="87" t="s">
         <v>2166</v>
       </c>
-      <c r="F16" s="203" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="100" t="s">
+      <c r="E16" s="188" t="s">
         <v>2167</v>
       </c>
-      <c r="D17" s="101" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="203" t="s">
+      <c r="F16" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="17" spans="2:8" ht="56.25">
+      <c r="B17" s="170"/>
+      <c r="C17" s="86" t="s">
         <v>2168</v>
       </c>
-      <c r="F17" s="203" t="s">
-[...5 lines deleted...]
-      <c r="C18" s="100" t="s">
+      <c r="D17" s="87" t="s">
+        <v>2154</v>
+      </c>
+      <c r="E17" s="188" t="s">
         <v>2169</v>
       </c>
-      <c r="D18" s="102"/>
-      <c r="E18" s="203" t="s">
+      <c r="F17" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="18" spans="2:8" ht="45">
+      <c r="B18" s="170"/>
+      <c r="C18" s="86" t="s">
         <v>2170</v>
       </c>
-      <c r="F18" s="203" t="s">
-[...5 lines deleted...]
-      <c r="C19" s="207" t="s">
+      <c r="D18" s="88"/>
+      <c r="E18" s="188" t="s">
         <v>2171</v>
       </c>
-      <c r="D19" s="102"/>
-[...9 lines deleted...]
-      <c r="C20" s="100" t="s">
+      <c r="F18" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="19" spans="2:8" ht="33.75">
+      <c r="B19" s="170"/>
+      <c r="C19" s="192" t="s">
         <v>2172</v>
       </c>
-      <c r="D20" s="102"/>
-[...9 lines deleted...]
-      <c r="C21" s="100" t="s">
+      <c r="D19" s="88"/>
+      <c r="E19" s="189" t="s">
         <v>2159</v>
       </c>
-      <c r="D21" s="102"/>
-[...9 lines deleted...]
-      <c r="C22" s="100" t="s">
+      <c r="F19" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="20" spans="2:8" ht="33.75">
+      <c r="B20" s="170"/>
+      <c r="C20" s="86" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D20" s="88"/>
+      <c r="E20" s="189" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F20" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="21" spans="2:8" ht="33.75">
+      <c r="B21" s="170"/>
+      <c r="C21" s="86" t="s">
         <v>2160</v>
       </c>
-      <c r="D22" s="102"/>
-[...13 lines deleted...]
-      <c r="E23" s="22">
+      <c r="D21" s="88"/>
+      <c r="E21" s="189" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F21" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="22" spans="2:8" ht="33.75">
+      <c r="B22" s="170"/>
+      <c r="C22" s="86" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D22" s="88"/>
+      <c r="E22" s="189" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F22" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="23" spans="2:8">
+      <c r="B23" s="170"/>
+      <c r="C23" s="95" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D23" s="96"/>
+      <c r="E23" s="19">
         <f>SUM(E15:E22)</f>
         <v>0</v>
       </c>
-      <c r="F23" s="22">
+      <c r="F23" s="19">
         <f>SUM(F15:F22)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="2:8" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E25" s="22">
+    <row r="24" spans="2:8" ht="4.5" customHeight="1">
+      <c r="B24" s="170"/>
+      <c r="C24" s="27"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="91"/>
+      <c r="F24" s="91"/>
+    </row>
+    <row r="25" spans="2:8">
+      <c r="B25" s="170"/>
+      <c r="C25" s="21" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D25" s="22"/>
+      <c r="E25" s="19">
         <f>+E13+E23</f>
         <v>0</v>
       </c>
-      <c r="F25" s="22">
+      <c r="F25" s="19">
         <f>+F13+F23</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="2:8" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="C27" s="111" t="s">
+    <row r="26" spans="2:8">
+      <c r="B26" s="170"/>
+      <c r="C26" s="15" t="s">
         <v>2176</v>
       </c>
-      <c r="D27" s="112"/>
-[...5 lines deleted...]
-      <c r="C28" s="113" t="s">
+      <c r="D26" s="20"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+    </row>
+    <row r="27" spans="2:8">
+      <c r="B27" s="170"/>
+      <c r="C27" s="97" t="s">
         <v>2177</v>
       </c>
-      <c r="D28" s="94"/>
-[...5 lines deleted...]
-      <c r="C29" s="114" t="s">
+      <c r="D27" s="98"/>
+      <c r="E27" s="84"/>
+      <c r="F27" s="85"/>
+    </row>
+    <row r="28" spans="2:8">
+      <c r="B28" s="170"/>
+      <c r="C28" s="99" t="s">
         <v>2178</v>
       </c>
-      <c r="D29" s="102"/>
-[...9 lines deleted...]
-      <c r="C30" s="114" t="s">
+      <c r="D28" s="80"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+    </row>
+    <row r="29" spans="2:8" ht="33.75">
+      <c r="B29" s="170"/>
+      <c r="C29" s="100" t="s">
         <v>2179</v>
       </c>
-      <c r="D30" s="102"/>
-[...9 lines deleted...]
-      <c r="C31" s="115" t="s">
+      <c r="D29" s="88"/>
+      <c r="E29" s="196" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F29" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="30" spans="2:8" ht="33.75">
+      <c r="B30" s="170"/>
+      <c r="C30" s="100" t="s">
         <v>2180</v>
       </c>
-      <c r="D31" s="116"/>
-      <c r="E31" s="48">
+      <c r="D30" s="88"/>
+      <c r="E30" s="196" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F30" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="31" spans="2:8">
+      <c r="B31" s="170"/>
+      <c r="C31" s="101" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D31" s="102"/>
+      <c r="E31" s="43">
         <f>SUM(E29:E30)</f>
         <v>0</v>
       </c>
-      <c r="F31" s="48">
+      <c r="F31" s="43">
         <f>SUM(F29:F30)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="2:8" ht="45" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="D32" s="101" t="s">
+    <row r="32" spans="2:8" ht="45">
+      <c r="B32" s="170"/>
+      <c r="C32" s="100" t="s">
         <v>2182</v>
       </c>
-      <c r="E32" s="203" t="s">
+      <c r="D32" s="87" t="s">
         <v>2183</v>
       </c>
-      <c r="F32" s="210" t="s">
-[...6 lines deleted...]
-      <c r="C33" s="223" t="s">
+      <c r="E32" s="188" t="s">
         <v>2184</v>
       </c>
-      <c r="D33" s="94"/>
-[...9 lines deleted...]
-      <c r="C34" s="223" t="s">
+      <c r="F32" s="195" t="s">
+        <v>2150</v>
+      </c>
+      <c r="H32" s="204"/>
+    </row>
+    <row r="33" spans="2:6" ht="33.75">
+      <c r="B33" s="170"/>
+      <c r="C33" s="208" t="s">
         <v>2185</v>
       </c>
-      <c r="D34" s="101" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="203" t="s">
+      <c r="D33" s="80"/>
+      <c r="E33" s="196" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F33" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="34" spans="2:6" ht="45">
+      <c r="B34" s="170"/>
+      <c r="C34" s="208" t="s">
         <v>2186</v>
       </c>
-      <c r="F34" s="203" t="s">
-[...5 lines deleted...]
-      <c r="C35" s="114" t="s">
+      <c r="D34" s="87" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E34" s="188" t="s">
         <v>2187</v>
       </c>
-      <c r="D35" s="101"/>
-[...9 lines deleted...]
-      <c r="C36" s="117" t="s">
+      <c r="F34" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="35" spans="2:6" ht="33.75">
+      <c r="B35" s="170"/>
+      <c r="C35" s="100" t="s">
         <v>2188</v>
       </c>
-      <c r="D36" s="118"/>
-      <c r="E36" s="22">
+      <c r="D35" s="87"/>
+      <c r="E35" s="196" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F35" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="36" spans="2:6">
+      <c r="B36" s="170"/>
+      <c r="C36" s="103" t="s">
+        <v>2189</v>
+      </c>
+      <c r="D36" s="104"/>
+      <c r="E36" s="19">
         <f>SUM(E31:E35)</f>
         <v>0</v>
       </c>
-      <c r="F36" s="22">
+      <c r="F36" s="19">
         <f>SUM(F31:F35)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="2:6" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="C39" s="114" t="s">
+    <row r="37" spans="2:6">
+      <c r="B37" s="170"/>
+      <c r="C37" s="97" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D37" s="98"/>
+      <c r="E37" s="84"/>
+      <c r="F37" s="85"/>
+    </row>
+    <row r="38" spans="2:6">
+      <c r="B38" s="170"/>
+      <c r="C38" s="99" t="s">
         <v>2178</v>
       </c>
-      <c r="D39" s="94"/>
-[...9 lines deleted...]
-      <c r="C40" s="114" t="s">
+      <c r="D38" s="80"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="6"/>
+    </row>
+    <row r="39" spans="2:6" ht="33.75">
+      <c r="B39" s="170"/>
+      <c r="C39" s="100" t="s">
         <v>2179</v>
       </c>
-      <c r="D40" s="102"/>
-[...9 lines deleted...]
-      <c r="C41" s="115" t="s">
+      <c r="D39" s="80"/>
+      <c r="E39" s="196" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F39" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="40" spans="2:6" ht="33.75">
+      <c r="B40" s="170"/>
+      <c r="C40" s="100" t="s">
         <v>2180</v>
       </c>
-      <c r="D41" s="116"/>
-      <c r="E41" s="48">
+      <c r="D40" s="88"/>
+      <c r="E40" s="196" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F40" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="41" spans="2:6">
+      <c r="B41" s="170"/>
+      <c r="C41" s="101" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D41" s="102"/>
+      <c r="E41" s="43">
         <f>SUM(E39:E40)</f>
         <v>0</v>
       </c>
-      <c r="F41" s="48">
+      <c r="F41" s="43">
         <f>SUM(F39:F40)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="2:6" ht="45" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="E42" s="210" t="s">
+    <row r="42" spans="2:6" ht="45">
+      <c r="B42" s="170"/>
+      <c r="C42" s="100" t="s">
         <v>2191</v>
       </c>
-      <c r="F42" s="203" t="s">
-[...5 lines deleted...]
-      <c r="C43" s="223" t="s">
+      <c r="D42" s="87" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E42" s="195" t="s">
         <v>2192</v>
       </c>
-      <c r="D43" s="94"/>
-[...22 lines deleted...]
-      <c r="C45" s="223" t="s">
+      <c r="F42" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="43" spans="2:6" ht="33.75">
+      <c r="B43" s="170"/>
+      <c r="C43" s="208" t="s">
         <v>2193</v>
       </c>
-      <c r="D45" s="101" t="s">
-[...2 lines deleted...]
-      <c r="E45" s="203" t="s">
+      <c r="D43" s="80"/>
+      <c r="E43" s="196" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F43" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="44" spans="2:6" ht="33.75">
+      <c r="B44" s="170"/>
+      <c r="C44" s="208" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D44" s="105"/>
+      <c r="E44" s="196" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F44" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="45" spans="2:6" ht="45">
+      <c r="B45" s="170"/>
+      <c r="C45" s="208" t="s">
         <v>2194</v>
       </c>
-      <c r="F45" s="203" t="s">
-[...5 lines deleted...]
-      <c r="C46" s="114" t="s">
+      <c r="D45" s="87" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E45" s="188" t="s">
         <v>2195</v>
       </c>
-      <c r="D46" s="101"/>
-[...9 lines deleted...]
-      <c r="C47" s="117" t="s">
+      <c r="F45" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="46" spans="2:6" ht="33.75">
+      <c r="B46" s="170"/>
+      <c r="C46" s="100" t="s">
         <v>2196</v>
       </c>
-      <c r="D47" s="120"/>
-      <c r="E47" s="22">
+      <c r="D46" s="87"/>
+      <c r="E46" s="196" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F46" s="188" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="47" spans="2:6">
+      <c r="B47" s="170"/>
+      <c r="C47" s="103" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D47" s="106"/>
+      <c r="E47" s="19">
         <f>SUM(E41:E46)</f>
         <v>0</v>
       </c>
-      <c r="F47" s="22">
+      <c r="F47" s="19">
         <f>SUM(F41:F46)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="2:6" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E48" s="29">
+    <row r="48" spans="2:6">
+      <c r="B48" s="170"/>
+      <c r="C48" s="17" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D48" s="17"/>
+      <c r="E48" s="26">
         <f>+E47+E36</f>
         <v>0</v>
       </c>
-      <c r="F48" s="29">
+      <c r="F48" s="26">
         <f>+F47+F36</f>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="2:6" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="C50" s="121" t="s">
+    <row r="49" spans="2:6">
+      <c r="B49" s="170"/>
+      <c r="C49" s="15" t="s">
         <v>2199</v>
       </c>
-      <c r="D50" s="122"/>
-      <c r="E50" s="203" t="s">
+      <c r="D49" s="16"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="11"/>
+    </row>
+    <row r="50" spans="2:6" ht="45">
+      <c r="B50" s="170"/>
+      <c r="C50" s="107" t="s">
         <v>2200</v>
       </c>
-      <c r="F50" s="210" t="s">
+      <c r="D50" s="108"/>
+      <c r="E50" s="188" t="s">
         <v>2201</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C51" s="114" t="s">
+      <c r="F50" s="195" t="s">
         <v>2202</v>
       </c>
-      <c r="D51" s="123"/>
-[...3 lines deleted...]
-      <c r="F51" s="210" t="s">
+    </row>
+    <row r="51" spans="2:6" ht="45">
+      <c r="B51" s="170"/>
+      <c r="C51" s="100" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D51" s="109"/>
+      <c r="E51" s="195" t="s">
         <v>2201</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="F52" s="210" t="s">
+      <c r="F51" s="195" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="52" spans="2:6" ht="45">
+      <c r="B52" s="170"/>
+      <c r="C52" s="100" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D52" s="109"/>
+      <c r="E52" s="195" t="s">
         <v>2201</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="E53" s="210" t="s">
+      <c r="F52" s="195" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="53" spans="2:6" ht="56.25" customHeight="1">
+      <c r="B53" s="170"/>
+      <c r="C53" s="100" t="s">
         <v>2205</v>
       </c>
-      <c r="F53" s="210" t="s">
-[...5 lines deleted...]
-      <c r="C54" s="109" t="s">
+      <c r="D53" s="109"/>
+      <c r="E53" s="195" t="s">
         <v>2206</v>
       </c>
-      <c r="D54" s="124"/>
-      <c r="E54" s="22">
+      <c r="F53" s="195" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="54" spans="2:6">
+      <c r="B54" s="170"/>
+      <c r="C54" s="95" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D54" s="110"/>
+      <c r="E54" s="19">
         <f>SUM(E50:E53)</f>
         <v>0</v>
       </c>
-      <c r="F54" s="22">
+      <c r="F54" s="19">
         <f>SUM(F50:F53)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="2:6" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E55" s="29">
+    <row r="55" spans="2:6">
+      <c r="B55" s="170"/>
+      <c r="C55" s="21" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D55" s="21"/>
+      <c r="E55" s="26">
         <f>+E54+E48</f>
         <v>0</v>
       </c>
-      <c r="F55" s="29">
+      <c r="F55" s="26">
         <f>+F54+F48</f>
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="2:6" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="E57" s="49" t="str">
+    <row r="56" spans="2:6">
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="2"/>
+    </row>
+    <row r="57" spans="2:6" ht="26.25">
+      <c r="C57" s="25" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D57" s="25"/>
+      <c r="E57" s="44" t="str">
         <f>IF(E25=E55,"OK","ERROR")</f>
         <v>OK</v>
       </c>
-      <c r="F57" s="49" t="str">
+      <c r="F57" s="44" t="str">
         <f>IF(F25=F55,"OK","ERROR")</f>
         <v>OK</v>
       </c>
     </row>
-    <row r="58" spans="2:6" x14ac:dyDescent="0.25"/>
-    <row r="59" spans="2:6" x14ac:dyDescent="0.25"/>
+    <row r="58" spans="2:6"/>
+    <row r="59" spans="2:6"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:F2"/>
   </mergeCells>
   <conditionalFormatting sqref="E28:F28">
     <cfRule type="expression" dxfId="1" priority="2" stopIfTrue="1">
       <formula>$H$7</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E38:F38">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>$H$7</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="D15" location="Anexo01!A1" display="Anexo01" xr:uid="{5F87BC91-3B5C-4E7A-95CC-FAA71708EE17}"/>
     <hyperlink ref="D28" location="Anexo04!A1" display="Anexo04" xr:uid="{90AA8718-6CD5-4EAC-B554-5B243DAEBEC7}"/>
     <hyperlink ref="D33" location="Anexo04!A1" display="Anexo04" xr:uid="{A8CF73CE-A5A0-4B53-A2DB-3C78CE2DF5BB}"/>
     <hyperlink ref="D43" location="Anexo04!A1" display="Anexo04" xr:uid="{8ED39CD4-EAFB-4A81-AF41-BF4017BA759C}"/>
     <hyperlink ref="D6" location="'Anexo 1'!A1" display="Anexo 1" xr:uid="{E811ACA3-8148-4548-AA8B-3EA4F19300CF}"/>
     <hyperlink ref="D8" location="'Anexo 2'!A1" display="Anexo 2" xr:uid="{9488095E-A079-425B-8B6C-C5D4DF4F1C97}"/>
     <hyperlink ref="D17" location="'Anexo 2'!A1" display="Anexo 2" xr:uid="{46A4AD62-3892-4F9D-9DD9-3918B074C44A}"/>
     <hyperlink ref="D16" location="'Anexo 3'!A1" display="Anexo 3" xr:uid="{A32DE4AA-D0BA-41D4-8895-4AB9CFE14A1A}"/>
     <hyperlink ref="D32" location="'Anexo 4'!A1" display="Anexo 4" xr:uid="{DFFB41BB-C989-4ABD-A765-BF73228E8278}"/>
     <hyperlink ref="D42" location="'Anexo 4'!A1" display="Anexo 4" xr:uid="{8DEBF8E6-D4D8-4377-9671-ECF13D69C91D}"/>
     <hyperlink ref="H7" location="INDICE!A1" display="VOLVER" xr:uid="{B8F5096C-6F11-469C-AB8D-6AB2859CD893}"/>
     <hyperlink ref="D45" location="'Anexo 4'!A1" display="Anexo 4" xr:uid="{3B4B3560-F311-4C06-939F-7A918E6A5F7D}"/>
     <hyperlink ref="D34" location="'Anexo 4'!A1" display="Anexo 4" xr:uid="{E9D74075-22CF-4163-A94C-26D9CE31DF2F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FCBB3D8-04CA-42F8-9B4E-23E642ED92B0}">
   <sheetPr>
     <tabColor theme="0" tint="-0.34998626667073579"/>
   </sheetPr>
   <dimension ref="A1:XFC21"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A5" workbookViewId="0">
       <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1"/>
   <cols>
     <col min="1" max="2" width="3.7109375" customWidth="1"/>
     <col min="3" max="3" width="42.42578125" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" customWidth="1"/>
     <col min="5" max="6" width="20.7109375" customWidth="1"/>
     <col min="7" max="7" width="6.140625" customWidth="1"/>
     <col min="8" max="8" width="3.85546875" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
     <col min="10" max="16383" width="11.42578125" hidden="1"/>
     <col min="16384" max="16384" width="3.85546875" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="B2" s="185"/>
+    <row r="1" spans="2:8"/>
+    <row r="2" spans="2:8" ht="18">
+      <c r="B2" s="170"/>
       <c r="C2" s="390" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="D2" s="390"/>
       <c r="E2" s="390"/>
       <c r="F2" s="390"/>
     </row>
-    <row r="3" spans="2:8" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E3" s="27" t="s">
+    <row r="3" spans="2:8">
+      <c r="B3" s="170"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="23" t="s">
         <v>2142</v>
       </c>
-      <c r="F3" s="27" t="s">
+      <c r="E3" s="24" t="s">
         <v>2143</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="C5" s="85" t="s">
+      <c r="F3" s="24" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="4" spans="2:8">
+      <c r="B4" s="170"/>
+      <c r="C4" s="12" t="s">
         <v>2211</v>
       </c>
-      <c r="D5" s="86"/>
-      <c r="E5" s="205" t="s">
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="30"/>
+    </row>
+    <row r="5" spans="2:8" ht="56.25">
+      <c r="B5" s="170"/>
+      <c r="C5" s="71" t="s">
         <v>2212</v>
       </c>
-      <c r="F5" s="205" t="s">
-[...8 lines deleted...]
-      <c r="C6" s="87" t="s">
+      <c r="D5" s="72"/>
+      <c r="E5" s="190" t="s">
         <v>2213</v>
       </c>
-      <c r="D6" s="88"/>
-[...9 lines deleted...]
-      <c r="C7" s="87" t="s">
+      <c r="F5" s="190" t="s">
+        <v>2150</v>
+      </c>
+      <c r="H5" s="187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="2:8" ht="56.25">
+      <c r="B6" s="170"/>
+      <c r="C6" s="73" t="s">
         <v>2214</v>
       </c>
-      <c r="D7" s="89"/>
-[...9 lines deleted...]
-      <c r="C8" s="87" t="s">
+      <c r="D6" s="74"/>
+      <c r="E6" s="191" t="s">
+        <v>2213</v>
+      </c>
+      <c r="F6" s="191" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="7" spans="2:8" ht="56.25">
+      <c r="B7" s="170"/>
+      <c r="C7" s="73" t="s">
         <v>2215</v>
       </c>
-      <c r="D8" s="89"/>
-[...9 lines deleted...]
-      <c r="C9" s="87" t="s">
+      <c r="D7" s="75"/>
+      <c r="E7" s="191" t="s">
+        <v>2213</v>
+      </c>
+      <c r="F7" s="191" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="8" spans="2:8" ht="56.25">
+      <c r="B8" s="170"/>
+      <c r="C8" s="73" t="s">
         <v>2216</v>
       </c>
-      <c r="D9" s="89"/>
-[...9 lines deleted...]
-      <c r="C10" s="90" t="s">
+      <c r="D8" s="75"/>
+      <c r="E8" s="191" t="s">
+        <v>2213</v>
+      </c>
+      <c r="F8" s="191" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="9" spans="2:8" ht="56.25">
+      <c r="B9" s="170"/>
+      <c r="C9" s="73" t="s">
         <v>2217</v>
       </c>
-      <c r="D10" s="91"/>
-[...9 lines deleted...]
-      <c r="C11" s="155" t="s">
+      <c r="D9" s="75"/>
+      <c r="E9" s="191" t="s">
+        <v>2213</v>
+      </c>
+      <c r="F9" s="191" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="10" spans="2:8" ht="56.25">
+      <c r="B10" s="170"/>
+      <c r="C10" s="76" t="s">
         <v>2218</v>
       </c>
-      <c r="D11" s="156" t="s">
+      <c r="D10" s="77"/>
+      <c r="E10" s="191" t="s">
+        <v>2213</v>
+      </c>
+      <c r="F10" s="191" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="11" spans="2:8">
+      <c r="B11" s="170"/>
+      <c r="C11" s="140" t="s">
         <v>2219</v>
       </c>
-      <c r="E11" s="84">
+      <c r="D11" s="141" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E11" s="70">
         <f>SUM(E5:E10)</f>
         <v>0</v>
       </c>
-      <c r="F11" s="84">
+      <c r="F11" s="70">
         <f>SUM(F5:F10)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="2:8" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="C13" s="85" t="s">
+    <row r="12" spans="2:8">
+      <c r="B12" s="170"/>
+      <c r="C12" s="12" t="s">
         <v>2221</v>
       </c>
-      <c r="D13" s="93"/>
-      <c r="E13" s="206" t="s">
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="30"/>
+    </row>
+    <row r="13" spans="2:8" ht="56.25">
+      <c r="B13" s="170"/>
+      <c r="C13" s="71" t="s">
         <v>2222</v>
       </c>
-      <c r="F13" s="206" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="87" t="s">
+      <c r="D13" s="79"/>
+      <c r="E13" s="191" t="s">
         <v>2223</v>
       </c>
-      <c r="D14" s="94"/>
-[...9 lines deleted...]
-      <c r="C15" s="90" t="s">
+      <c r="F13" s="191" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="14" spans="2:8" ht="56.25">
+      <c r="B14" s="170"/>
+      <c r="C14" s="73" t="s">
         <v>2224</v>
       </c>
-      <c r="D15" s="95"/>
-[...9 lines deleted...]
-      <c r="C16" s="155" t="s">
+      <c r="D14" s="80"/>
+      <c r="E14" s="191" t="s">
+        <v>2223</v>
+      </c>
+      <c r="F14" s="191" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="15" spans="2:8" ht="56.25">
+      <c r="B15" s="170"/>
+      <c r="C15" s="76" t="s">
         <v>2225</v>
       </c>
-      <c r="D16" s="156" t="s">
+      <c r="D15" s="81"/>
+      <c r="E15" s="191" t="s">
+        <v>2223</v>
+      </c>
+      <c r="F15" s="191" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="16" spans="2:8">
+      <c r="B16" s="170"/>
+      <c r="C16" s="140" t="s">
         <v>2226</v>
       </c>
-      <c r="E16" s="92">
+      <c r="D16" s="141" t="s">
+        <v>2227</v>
+      </c>
+      <c r="E16" s="78">
         <f>SUM(E13:E15)</f>
         <v>0</v>
       </c>
-      <c r="F16" s="92">
+      <c r="F16" s="78">
         <f>SUM(F13:F15)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="2:6" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E17" s="35">
+    <row r="17" spans="2:6">
+      <c r="B17" s="170"/>
+      <c r="C17" s="33" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D17" s="31"/>
+      <c r="E17" s="32">
         <f>+E11-E16</f>
         <v>0</v>
       </c>
-      <c r="F17" s="35">
+      <c r="F17" s="32">
         <f>+F11-F16</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:6" s="143" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E18" s="205" t="s">
+    <row r="18" spans="2:6" s="128" customFormat="1" ht="33.75" customHeight="1">
+      <c r="B18" s="171"/>
+      <c r="C18" s="172" t="s">
         <v>2229</v>
       </c>
-      <c r="F18" s="206" t="s">
-[...5 lines deleted...]
-      <c r="C19" s="36" t="s">
+      <c r="D18" s="173"/>
+      <c r="E18" s="190" t="s">
         <v>2230</v>
       </c>
-      <c r="D19" s="34"/>
-      <c r="E19" s="35">
+      <c r="F18" s="191" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="19" spans="2:6">
+      <c r="B19" s="170"/>
+      <c r="C19" s="33" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D19" s="31"/>
+      <c r="E19" s="32">
         <f>E17</f>
         <v>0</v>
       </c>
-      <c r="F19" s="35">
+      <c r="F19" s="32">
         <f>F17</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="2:6" x14ac:dyDescent="0.25"/>
-    <row r="21" spans="2:6" x14ac:dyDescent="0.25"/>
+    <row r="20" spans="2:6"/>
+    <row r="21" spans="2:6"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:F2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D11" location="'Anexo 5'!A1" display="Anexo 2" xr:uid="{D8A1B361-713C-4A37-A7CC-70F4575B6969}"/>
     <hyperlink ref="D16" location="'Anexo 6'!A1" display="Anexo 6" xr:uid="{5E70B2CF-91C9-4E6F-995E-863A246821FF}"/>
     <hyperlink ref="H5" location="INDICE!A1" display="VOLVER" xr:uid="{9E69CC9A-9ECF-436D-A97D-FB899B33BEE2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="E16:F16" unlockedFormula="1"/>
   </ignoredErrors>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{92FAF109-952B-4E9F-AA8F-765DCA738339}">
   <sheetPr codeName="Hoja2">
     <tabColor theme="0" tint="-0.34998626667073579"/>
   </sheetPr>
   <dimension ref="A1:S34"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="F10" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="K5" sqref="K5:K6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="3.85546875" style="5" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="5" hidden="1"/>
+    <col min="1" max="1" width="3.85546875" style="4" customWidth="1"/>
+    <col min="2" max="3" width="3" style="4" customWidth="1"/>
+    <col min="4" max="4" width="65.42578125" style="4" customWidth="1"/>
+    <col min="5" max="5" width="26.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20.7109375" style="129" customWidth="1"/>
+    <col min="7" max="7" width="20.7109375" style="4" customWidth="1"/>
+    <col min="8" max="8" width="24.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="20.7109375" style="4" customWidth="1"/>
+    <col min="11" max="11" width="21.140625" style="4" customWidth="1"/>
+    <col min="12" max="12" width="24.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="27.85546875" style="4" customWidth="1"/>
+    <col min="14" max="14" width="24.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="17" width="24.7109375" style="4" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" style="4" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="9.85546875" style="4" hidden="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="4" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="3" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:13" ht="15" customHeight="1"/>
+    <row r="2" spans="2:13" ht="15" customHeight="1"/>
+    <row r="3" spans="2:13" ht="15" customHeight="1">
       <c r="B3" s="398" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="C3" s="398"/>
       <c r="D3" s="399"/>
-      <c r="E3" s="402" t="s">
-[...11 lines deleted...]
-    <row r="4" spans="2:13" s="306" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E3" s="417" t="s">
+        <v>2233</v>
+      </c>
+      <c r="F3" s="417"/>
+      <c r="G3" s="417"/>
+      <c r="H3" s="417"/>
+      <c r="I3" s="417"/>
+      <c r="J3" s="417"/>
+      <c r="K3" s="417"/>
+      <c r="L3" s="417"/>
+      <c r="M3" s="418"/>
+    </row>
+    <row r="4" spans="2:13" s="290" customFormat="1" ht="15" customHeight="1">
       <c r="B4" s="398"/>
       <c r="C4" s="398"/>
       <c r="D4" s="399"/>
       <c r="E4" s="404" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="F4" s="407" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="G4" s="410" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="H4" s="410"/>
       <c r="I4" s="411"/>
       <c r="J4" s="412" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="K4" s="412"/>
       <c r="L4" s="413"/>
       <c r="M4" s="414" t="s">
-        <v>2235</v>
-[...2 lines deleted...]
-    <row r="5" spans="2:13" s="306" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="5" spans="2:13" s="290" customFormat="1" ht="23.25" customHeight="1">
       <c r="B5" s="398"/>
       <c r="C5" s="398"/>
       <c r="D5" s="399"/>
       <c r="E5" s="405"/>
       <c r="F5" s="408"/>
       <c r="G5" s="404" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="H5" s="404" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="I5" s="414" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="J5" s="404" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="K5" s="404" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="L5" s="416" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="M5" s="414"/>
     </row>
-    <row r="6" spans="2:13" s="306" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:13" s="290" customFormat="1" ht="32.25" customHeight="1">
       <c r="B6" s="400"/>
       <c r="C6" s="400"/>
       <c r="D6" s="401"/>
       <c r="E6" s="406"/>
       <c r="F6" s="409"/>
       <c r="G6" s="406"/>
       <c r="H6" s="406"/>
       <c r="I6" s="415"/>
       <c r="J6" s="406"/>
       <c r="K6" s="406"/>
       <c r="L6" s="415"/>
       <c r="M6" s="415"/>
     </row>
-    <row r="7" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:13" ht="15" customHeight="1">
       <c r="B7" s="395" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C7" s="396"/>
       <c r="D7" s="397"/>
-      <c r="E7" s="279" t="s">
+      <c r="E7" s="263" t="s">
         <v>115</v>
       </c>
-      <c r="F7" s="280" t="s">
+      <c r="F7" s="264" t="s">
         <v>115</v>
       </c>
-      <c r="G7" s="281" t="s">
+      <c r="G7" s="265" t="s">
         <v>115</v>
       </c>
-      <c r="H7" s="281" t="s">
+      <c r="H7" s="265" t="s">
         <v>115</v>
       </c>
-      <c r="I7" s="281" t="s">
+      <c r="I7" s="265" t="s">
         <v>115</v>
       </c>
-      <c r="J7" s="281" t="s">
+      <c r="J7" s="265" t="s">
         <v>115</v>
       </c>
-      <c r="K7" s="281" t="s">
+      <c r="K7" s="265" t="s">
         <v>115</v>
       </c>
-      <c r="L7" s="281" t="s">
+      <c r="L7" s="265" t="s">
         <v>115</v>
       </c>
-      <c r="M7" s="282" t="s">
+      <c r="M7" s="266" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="8" spans="2:13" ht="57" x14ac:dyDescent="0.25">
-      <c r="B8" s="315" t="s">
+    <row r="8" spans="2:13" ht="57">
+      <c r="B8" s="299" t="s">
         <v>115</v>
       </c>
-      <c r="C8" s="283"/>
-[...3 lines deleted...]
-      <c r="E8" s="248" t="s">
+      <c r="C8" s="267"/>
+      <c r="D8" s="268" t="s">
         <v>2243</v>
       </c>
-      <c r="F8" s="248" t="s">
+      <c r="E8" s="233" t="s">
         <v>2244</v>
       </c>
-      <c r="G8" s="287" t="s">
+      <c r="F8" s="233" t="s">
+        <v>2245</v>
+      </c>
+      <c r="G8" s="271" t="s">
         <v>115</v>
       </c>
-      <c r="H8" s="287" t="s">
+      <c r="H8" s="271" t="s">
         <v>115</v>
       </c>
-      <c r="I8" s="309" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="287" t="s">
+      <c r="I8" s="293" t="s">
+        <v>2246</v>
+      </c>
+      <c r="J8" s="271" t="s">
         <v>115</v>
       </c>
-      <c r="K8" s="287" t="s">
+      <c r="K8" s="271" t="s">
         <v>115</v>
       </c>
-      <c r="L8" s="308" t="s">
-[...2 lines deleted...]
-      <c r="M8" s="291" t="s">
+      <c r="L8" s="292" t="s">
         <v>2247</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B9" s="315" t="s">
+      <c r="M8" s="275" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="9" spans="2:13" ht="24" customHeight="1">
+      <c r="B9" s="299" t="s">
         <v>115</v>
       </c>
-      <c r="C9" s="283"/>
-      <c r="D9" s="288" t="s">
+      <c r="C9" s="267"/>
+      <c r="D9" s="272" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E9" s="273" t="s">
+        <v>115</v>
+      </c>
+      <c r="F9" s="274" t="s">
+        <v>115</v>
+      </c>
+      <c r="G9" s="269" t="s">
+        <v>115</v>
+      </c>
+      <c r="H9" s="274" t="s">
+        <v>115</v>
+      </c>
+      <c r="I9" s="294">
+        <v>0</v>
+      </c>
+      <c r="J9" s="269" t="s">
+        <v>115</v>
+      </c>
+      <c r="K9" s="269" t="s">
+        <v>115</v>
+      </c>
+      <c r="L9" s="291">
+        <v>0</v>
+      </c>
+      <c r="M9" s="275" t="s">
         <v>2248</v>
       </c>
-      <c r="E9" s="289" t="s">
+    </row>
+    <row r="10" spans="2:13" ht="15" customHeight="1">
+      <c r="B10" s="299" t="s">
         <v>115</v>
       </c>
-      <c r="F9" s="290" t="s">
+      <c r="C10" s="267"/>
+      <c r="D10" s="272" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E10" s="276">
+        <v>0</v>
+      </c>
+      <c r="F10" s="275">
+        <v>0</v>
+      </c>
+      <c r="G10" s="275">
+        <v>0</v>
+      </c>
+      <c r="H10" s="275">
+        <v>0</v>
+      </c>
+      <c r="I10" s="294">
+        <v>0</v>
+      </c>
+      <c r="J10" s="275">
+        <v>0</v>
+      </c>
+      <c r="K10" s="275">
+        <v>0</v>
+      </c>
+      <c r="L10" s="291">
+        <v>0</v>
+      </c>
+      <c r="M10" s="275" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="11" spans="2:13" ht="15" customHeight="1">
+      <c r="B11" s="300" t="s">
         <v>115</v>
       </c>
-      <c r="G9" s="285" t="s">
+      <c r="C11" s="277"/>
+      <c r="D11" s="272" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E11" s="278" t="s">
         <v>115</v>
       </c>
-      <c r="H9" s="290" t="s">
+      <c r="F11" s="264" t="s">
         <v>115</v>
       </c>
-      <c r="I9" s="310">
+      <c r="G11" s="278" t="s">
+        <v>115</v>
+      </c>
+      <c r="H11" s="264" t="s">
+        <v>115</v>
+      </c>
+      <c r="I11" s="295">
         <v>0</v>
       </c>
-      <c r="J9" s="285" t="s">
+      <c r="J11" s="279" t="s">
         <v>115</v>
       </c>
-      <c r="K9" s="285" t="s">
+      <c r="K11" s="278" t="s">
         <v>115</v>
       </c>
-      <c r="L9" s="307">
+      <c r="L11" s="291">
         <v>0</v>
       </c>
-      <c r="M9" s="291" t="s">
-[...4 lines deleted...]
-      <c r="B10" s="315" t="s">
+      <c r="M11" s="275" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="12" spans="2:13" ht="15" customHeight="1">
+      <c r="B12" s="301" t="s">
         <v>115</v>
       </c>
-      <c r="C10" s="283"/>
-[...3 lines deleted...]
-      <c r="E10" s="292">
+      <c r="C12" s="280"/>
+      <c r="D12" s="281" t="s">
+        <v>2251</v>
+      </c>
+      <c r="E12" s="273" t="s">
+        <v>115</v>
+      </c>
+      <c r="F12" s="264" t="s">
+        <v>115</v>
+      </c>
+      <c r="G12" s="264" t="s">
+        <v>115</v>
+      </c>
+      <c r="H12" s="265" t="s">
+        <v>115</v>
+      </c>
+      <c r="I12" s="295">
         <v>0</v>
       </c>
-      <c r="F10" s="291">
+      <c r="J12" s="264" t="s">
+        <v>115</v>
+      </c>
+      <c r="K12" s="265" t="s">
+        <v>115</v>
+      </c>
+      <c r="L12" s="291">
         <v>0</v>
       </c>
-      <c r="G10" s="291">
+      <c r="M12" s="275" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="13" spans="2:13" ht="15" customHeight="1">
+      <c r="B13" s="301" t="s">
+        <v>115</v>
+      </c>
+      <c r="C13" s="280"/>
+      <c r="D13" s="281" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E13" s="264" t="s">
+        <v>115</v>
+      </c>
+      <c r="F13" s="264" t="s">
+        <v>115</v>
+      </c>
+      <c r="G13" s="282" t="s">
+        <v>115</v>
+      </c>
+      <c r="H13" s="271" t="s">
+        <v>115</v>
+      </c>
+      <c r="I13" s="294">
         <v>0</v>
       </c>
-      <c r="H10" s="291">
+      <c r="J13" s="264" t="s">
+        <v>115</v>
+      </c>
+      <c r="K13" s="264" t="s">
+        <v>115</v>
+      </c>
+      <c r="L13" s="291">
         <v>0</v>
       </c>
-      <c r="I10" s="310">
+      <c r="M13" s="275" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="14" spans="2:13" ht="15" customHeight="1">
+      <c r="B14" s="301" t="s">
+        <v>115</v>
+      </c>
+      <c r="C14" s="280"/>
+      <c r="D14" s="281" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E14" s="283" t="s">
+        <v>115</v>
+      </c>
+      <c r="F14" s="270" t="s">
+        <v>115</v>
+      </c>
+      <c r="G14" s="279" t="s">
+        <v>115</v>
+      </c>
+      <c r="H14" s="279" t="s">
+        <v>115</v>
+      </c>
+      <c r="I14" s="294">
         <v>0</v>
       </c>
-      <c r="J10" s="291">
+      <c r="J14" s="271" t="s">
+        <v>115</v>
+      </c>
+      <c r="K14" s="271" t="s">
+        <v>115</v>
+      </c>
+      <c r="L14" s="291">
         <v>0</v>
       </c>
-      <c r="K10" s="291">
+      <c r="M14" s="275" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="15" spans="2:13" ht="57">
+      <c r="B15" s="299" t="s">
+        <v>115</v>
+      </c>
+      <c r="C15" s="267"/>
+      <c r="D15" s="284" t="s">
+        <v>2254</v>
+      </c>
+      <c r="E15" s="233" t="s">
+        <v>2255</v>
+      </c>
+      <c r="F15" s="233" t="s">
+        <v>2256</v>
+      </c>
+      <c r="G15" s="285">
         <v>0</v>
       </c>
-      <c r="L10" s="307">
+      <c r="H15" s="285">
         <v>0</v>
       </c>
-      <c r="M10" s="291" t="s">
-[...4 lines deleted...]
-      <c r="B11" s="316" t="s">
+      <c r="I15" s="293" t="s">
+        <v>2257</v>
+      </c>
+      <c r="J15" s="285">
+        <v>0</v>
+      </c>
+      <c r="K15" s="285">
+        <v>0</v>
+      </c>
+      <c r="L15" s="292" t="s">
+        <v>2258</v>
+      </c>
+      <c r="M15" s="275" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="16" spans="2:13" ht="22.5">
+      <c r="B16" s="286" t="s">
         <v>115</v>
       </c>
-      <c r="C11" s="293"/>
-[...3 lines deleted...]
-      <c r="E11" s="294" t="s">
+      <c r="C16" s="287" t="s">
         <v>115</v>
       </c>
-      <c r="F11" s="280" t="s">
-[...8 lines deleted...]
-      <c r="I11" s="311">
+      <c r="D16" s="288" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E16" s="202" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F16" s="233" t="s">
+        <v>2248</v>
+      </c>
+      <c r="G16" s="285">
         <v>0</v>
       </c>
-      <c r="J11" s="295" t="s">
-[...5 lines deleted...]
-      <c r="L11" s="307">
+      <c r="H16" s="285">
         <v>0</v>
       </c>
-      <c r="M11" s="291" t="s">
-[...23 lines deleted...]
-      <c r="I12" s="311">
+      <c r="I16" s="296" t="s">
+        <v>2248</v>
+      </c>
+      <c r="J16" s="285">
         <v>0</v>
       </c>
-      <c r="J12" s="280" t="s">
-[...5 lines deleted...]
-      <c r="L12" s="307">
+      <c r="K16" s="285">
         <v>0</v>
       </c>
-      <c r="M12" s="291" t="s">
-[...151 lines deleted...]
-    <row r="19" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L16" s="291" t="s">
+        <v>2248</v>
+      </c>
+      <c r="M16" s="275" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="17" spans="2:17" ht="15" customHeight="1"/>
+    <row r="18" spans="2:17" ht="15" customHeight="1"/>
+    <row r="19" spans="2:17" ht="15" customHeight="1">
       <c r="B19" s="398" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="C19" s="398"/>
       <c r="D19" s="399"/>
-      <c r="E19" s="417" t="s">
-[...15 lines deleted...]
-    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E19" s="402" t="s">
+        <v>2233</v>
+      </c>
+      <c r="F19" s="402"/>
+      <c r="G19" s="402"/>
+      <c r="H19" s="402"/>
+      <c r="I19" s="402"/>
+      <c r="J19" s="402"/>
+      <c r="K19" s="402"/>
+      <c r="L19" s="402"/>
+      <c r="M19" s="403"/>
+      <c r="N19" s="290"/>
+      <c r="O19" s="290"/>
+      <c r="P19" s="290"/>
+      <c r="Q19" s="290"/>
+    </row>
+    <row r="20" spans="2:17" ht="15" customHeight="1">
       <c r="B20" s="398"/>
       <c r="C20" s="398"/>
       <c r="D20" s="399"/>
       <c r="E20" s="404" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="F20" s="407" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="G20" s="410" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="H20" s="410"/>
       <c r="I20" s="411"/>
       <c r="J20" s="412" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="K20" s="412"/>
       <c r="L20" s="413"/>
       <c r="M20" s="414" t="s">
-        <v>2235</v>
-[...6 lines deleted...]
-    <row r="21" spans="2:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2236</v>
+      </c>
+      <c r="N20" s="290"/>
+      <c r="O20" s="290"/>
+      <c r="P20" s="290"/>
+      <c r="Q20" s="290"/>
+    </row>
+    <row r="21" spans="2:17" ht="23.25" customHeight="1">
       <c r="B21" s="398"/>
       <c r="C21" s="398"/>
       <c r="D21" s="399"/>
       <c r="E21" s="405"/>
       <c r="F21" s="408"/>
       <c r="G21" s="404" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="H21" s="404" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="I21" s="414" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="J21" s="404" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="K21" s="404" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="L21" s="416" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="M21" s="414"/>
-      <c r="N21" s="306"/>
-[...4 lines deleted...]
-    <row r="22" spans="2:17" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N21" s="290"/>
+      <c r="O21" s="290"/>
+      <c r="P21" s="290"/>
+      <c r="Q21" s="290"/>
+    </row>
+    <row r="22" spans="2:17" ht="21.75" customHeight="1">
       <c r="B22" s="400"/>
       <c r="C22" s="400"/>
       <c r="D22" s="401"/>
       <c r="E22" s="406"/>
       <c r="F22" s="409"/>
       <c r="G22" s="406"/>
       <c r="H22" s="406"/>
       <c r="I22" s="415"/>
       <c r="J22" s="406"/>
       <c r="K22" s="406"/>
       <c r="L22" s="415"/>
       <c r="M22" s="415"/>
-      <c r="N22" s="306"/>
-[...4 lines deleted...]
-    <row r="23" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="N22" s="290"/>
+      <c r="O22" s="290"/>
+      <c r="P22" s="290"/>
+      <c r="Q22" s="290"/>
+    </row>
+    <row r="23" spans="2:17">
       <c r="B23" s="395" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C23" s="396"/>
       <c r="D23" s="397"/>
-      <c r="E23" s="279" t="s">
+      <c r="E23" s="263" t="s">
         <v>115</v>
       </c>
-      <c r="F23" s="280" t="s">
+      <c r="F23" s="264" t="s">
         <v>115</v>
       </c>
-      <c r="G23" s="281" t="s">
+      <c r="G23" s="265" t="s">
         <v>115</v>
       </c>
-      <c r="H23" s="281" t="s">
+      <c r="H23" s="265" t="s">
         <v>115</v>
       </c>
-      <c r="I23" s="281" t="s">
+      <c r="I23" s="265" t="s">
         <v>115</v>
       </c>
-      <c r="J23" s="281" t="s">
+      <c r="J23" s="265" t="s">
         <v>115</v>
       </c>
-      <c r="K23" s="281" t="s">
+      <c r="K23" s="265" t="s">
         <v>115</v>
       </c>
-      <c r="L23" s="281" t="s">
+      <c r="L23" s="265" t="s">
         <v>115</v>
       </c>
-      <c r="M23" s="282" t="s">
+      <c r="M23" s="266" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="24" spans="2:17" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="B24" s="315" t="s">
+    <row r="24" spans="2:17" ht="23.25">
+      <c r="B24" s="299" t="s">
         <v>115</v>
       </c>
-      <c r="C24" s="283"/>
-[...3 lines deleted...]
-      <c r="E24" s="313" t="s">
+      <c r="C24" s="267"/>
+      <c r="D24" s="268" t="s">
         <v>2260</v>
       </c>
-      <c r="F24" s="313" t="s">
-[...25 lines deleted...]
-      <c r="B25" s="315" t="s">
+      <c r="E24" s="297" t="s">
+        <v>2261</v>
+      </c>
+      <c r="F24" s="297" t="s">
+        <v>2261</v>
+      </c>
+      <c r="G24" s="297" t="s">
+        <v>2261</v>
+      </c>
+      <c r="H24" s="297" t="s">
+        <v>2261</v>
+      </c>
+      <c r="I24" s="292" t="s">
+        <v>2261</v>
+      </c>
+      <c r="J24" s="297" t="s">
+        <v>2261</v>
+      </c>
+      <c r="K24" s="297" t="s">
+        <v>2261</v>
+      </c>
+      <c r="L24" s="292" t="s">
+        <v>2261</v>
+      </c>
+      <c r="M24" s="298" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="25" spans="2:17" ht="23.25">
+      <c r="B25" s="299" t="s">
         <v>115</v>
       </c>
-      <c r="C25" s="283"/>
-[...3 lines deleted...]
-      <c r="E25" s="294" t="s">
+      <c r="C25" s="267"/>
+      <c r="D25" s="272" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E25" s="278" t="s">
         <v>115</v>
       </c>
-      <c r="F25" s="280" t="s">
+      <c r="F25" s="264" t="s">
         <v>115</v>
       </c>
-      <c r="G25" s="280" t="s">
+      <c r="G25" s="264" t="s">
         <v>115</v>
       </c>
-      <c r="H25" s="280" t="s">
+      <c r="H25" s="264" t="s">
         <v>115</v>
       </c>
-      <c r="I25" s="291">
+      <c r="I25" s="275">
         <v>0</v>
       </c>
-      <c r="J25" s="280" t="s">
+      <c r="J25" s="264" t="s">
         <v>115</v>
       </c>
-      <c r="K25" s="280" t="s">
+      <c r="K25" s="264" t="s">
         <v>115</v>
       </c>
-      <c r="L25" s="291">
+      <c r="L25" s="275">
         <v>0</v>
       </c>
-      <c r="M25" s="291">
+      <c r="M25" s="275">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="2:17" x14ac:dyDescent="0.25">
-      <c r="B26" s="315" t="s">
+    <row r="26" spans="2:17">
+      <c r="B26" s="299" t="s">
         <v>115</v>
       </c>
-      <c r="C26" s="283"/>
-[...3 lines deleted...]
-      <c r="E26" s="292">
+      <c r="C26" s="267"/>
+      <c r="D26" s="272" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E26" s="276">
         <v>0</v>
       </c>
-      <c r="F26" s="291">
+      <c r="F26" s="275">
         <v>0</v>
       </c>
-      <c r="G26" s="291">
+      <c r="G26" s="275">
         <v>0</v>
       </c>
-      <c r="H26" s="291">
+      <c r="H26" s="275">
         <v>0</v>
       </c>
-      <c r="I26" s="291">
+      <c r="I26" s="275">
         <v>0</v>
       </c>
-      <c r="J26" s="291">
+      <c r="J26" s="275">
         <v>0</v>
       </c>
-      <c r="K26" s="291">
+      <c r="K26" s="275">
         <v>0</v>
       </c>
-      <c r="L26" s="291">
+      <c r="L26" s="275">
         <v>0</v>
       </c>
-      <c r="M26" s="291">
+      <c r="M26" s="275">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="2:17" x14ac:dyDescent="0.25">
-      <c r="B27" s="316" t="s">
+    <row r="27" spans="2:17">
+      <c r="B27" s="300" t="s">
         <v>115</v>
       </c>
-      <c r="C27" s="293"/>
-[...3 lines deleted...]
-      <c r="E27" s="294" t="s">
+      <c r="C27" s="277"/>
+      <c r="D27" s="272" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E27" s="278" t="s">
         <v>115</v>
       </c>
-      <c r="F27" s="280" t="s">
+      <c r="F27" s="264" t="s">
         <v>115</v>
       </c>
-      <c r="G27" s="294" t="s">
+      <c r="G27" s="278" t="s">
         <v>115</v>
       </c>
-      <c r="H27" s="280" t="s">
+      <c r="H27" s="264" t="s">
         <v>115</v>
       </c>
-      <c r="I27" s="292">
+      <c r="I27" s="276">
         <v>0</v>
       </c>
-      <c r="J27" s="295" t="s">
+      <c r="J27" s="279" t="s">
         <v>115</v>
       </c>
-      <c r="K27" s="294" t="s">
+      <c r="K27" s="278" t="s">
         <v>115</v>
       </c>
-      <c r="L27" s="292">
+      <c r="L27" s="276">
         <v>0</v>
       </c>
-      <c r="M27" s="291">
+      <c r="M27" s="275">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="2:17" x14ac:dyDescent="0.25">
-      <c r="B28" s="317" t="s">
+    <row r="28" spans="2:17">
+      <c r="B28" s="301" t="s">
         <v>115</v>
       </c>
-      <c r="C28" s="296"/>
-[...3 lines deleted...]
-      <c r="E28" s="289" t="s">
+      <c r="C28" s="280"/>
+      <c r="D28" s="281" t="s">
+        <v>2251</v>
+      </c>
+      <c r="E28" s="273" t="s">
         <v>115</v>
       </c>
-      <c r="F28" s="280" t="s">
+      <c r="F28" s="264" t="s">
         <v>115</v>
       </c>
-      <c r="G28" s="280" t="s">
+      <c r="G28" s="264" t="s">
         <v>115</v>
       </c>
-      <c r="H28" s="281" t="s">
+      <c r="H28" s="265" t="s">
         <v>115</v>
       </c>
-      <c r="I28" s="292">
+      <c r="I28" s="276">
         <v>0</v>
       </c>
-      <c r="J28" s="280" t="s">
+      <c r="J28" s="264" t="s">
         <v>115</v>
       </c>
-      <c r="K28" s="281" t="s">
+      <c r="K28" s="265" t="s">
         <v>115</v>
       </c>
-      <c r="L28" s="292">
+      <c r="L28" s="276">
         <v>0</v>
       </c>
-      <c r="M28" s="291">
+      <c r="M28" s="275">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="2:17" x14ac:dyDescent="0.25">
-      <c r="B29" s="317" t="s">
+    <row r="29" spans="2:17">
+      <c r="B29" s="301" t="s">
         <v>115</v>
       </c>
-      <c r="C29" s="296"/>
-[...3 lines deleted...]
-      <c r="E29" s="280" t="s">
+      <c r="C29" s="280"/>
+      <c r="D29" s="281" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E29" s="264" t="s">
         <v>115</v>
       </c>
-      <c r="F29" s="280" t="s">
+      <c r="F29" s="264" t="s">
         <v>115</v>
       </c>
-      <c r="G29" s="298" t="s">
+      <c r="G29" s="282" t="s">
         <v>115</v>
       </c>
-      <c r="H29" s="287" t="s">
+      <c r="H29" s="271" t="s">
         <v>115</v>
       </c>
-      <c r="I29" s="291">
+      <c r="I29" s="275">
         <v>0</v>
       </c>
-      <c r="J29" s="280" t="s">
+      <c r="J29" s="264" t="s">
         <v>115</v>
       </c>
-      <c r="K29" s="280" t="s">
+      <c r="K29" s="264" t="s">
         <v>115</v>
       </c>
-      <c r="L29" s="292">
+      <c r="L29" s="276">
         <v>0</v>
       </c>
-      <c r="M29" s="291">
+      <c r="M29" s="275">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="2:17" x14ac:dyDescent="0.25">
-      <c r="B30" s="317" t="s">
+    <row r="30" spans="2:17">
+      <c r="B30" s="301" t="s">
         <v>115</v>
       </c>
-      <c r="C30" s="296"/>
-[...3 lines deleted...]
-      <c r="E30" s="299" t="s">
+      <c r="C30" s="280"/>
+      <c r="D30" s="281" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E30" s="283" t="s">
         <v>115</v>
       </c>
-      <c r="F30" s="286" t="s">
+      <c r="F30" s="270" t="s">
         <v>115</v>
       </c>
-      <c r="G30" s="295" t="s">
+      <c r="G30" s="279" t="s">
         <v>115</v>
       </c>
-      <c r="H30" s="295" t="s">
+      <c r="H30" s="279" t="s">
         <v>115</v>
       </c>
-      <c r="I30" s="291">
+      <c r="I30" s="275">
         <v>0</v>
       </c>
-      <c r="J30" s="287" t="s">
+      <c r="J30" s="271" t="s">
         <v>115</v>
       </c>
-      <c r="K30" s="287" t="s">
+      <c r="K30" s="271" t="s">
         <v>115</v>
       </c>
-      <c r="L30" s="291">
+      <c r="L30" s="275">
         <v>0</v>
       </c>
-      <c r="M30" s="291">
+      <c r="M30" s="275">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="2:17" x14ac:dyDescent="0.25">
-      <c r="B31" s="315" t="s">
+    <row r="31" spans="2:17">
+      <c r="B31" s="299" t="s">
         <v>115</v>
       </c>
-      <c r="C31" s="283"/>
-[...3 lines deleted...]
-      <c r="E31" s="301">
+      <c r="C31" s="267"/>
+      <c r="D31" s="284" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E31" s="285">
         <v>0</v>
       </c>
-      <c r="F31" s="301">
+      <c r="F31" s="285">
         <v>0</v>
       </c>
-      <c r="G31" s="301">
+      <c r="G31" s="285">
         <v>0</v>
       </c>
-      <c r="H31" s="301">
+      <c r="H31" s="285">
         <v>0</v>
       </c>
-      <c r="I31" s="291">
+      <c r="I31" s="275">
         <v>0</v>
       </c>
-      <c r="J31" s="301">
+      <c r="J31" s="285">
         <v>0</v>
       </c>
-      <c r="K31" s="301">
+      <c r="K31" s="285">
         <v>0</v>
       </c>
-      <c r="L31" s="291">
+      <c r="L31" s="275">
         <v>0</v>
       </c>
-      <c r="M31" s="291">
+      <c r="M31" s="275">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="2:17" x14ac:dyDescent="0.25">
-      <c r="B32" s="302" t="s">
+    <row r="32" spans="2:17">
+      <c r="B32" s="286" t="s">
         <v>115</v>
       </c>
-      <c r="C32" s="303" t="s">
+      <c r="C32" s="287" t="s">
         <v>115</v>
       </c>
-      <c r="D32" s="304" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="305">
+      <c r="D32" s="288" t="s">
+        <v>2263</v>
+      </c>
+      <c r="E32" s="289">
         <v>0</v>
       </c>
-      <c r="F32" s="301">
+      <c r="F32" s="285">
         <v>0</v>
       </c>
-      <c r="G32" s="301">
+      <c r="G32" s="285">
         <v>0</v>
       </c>
-      <c r="H32" s="301">
+      <c r="H32" s="285">
         <v>0</v>
       </c>
-      <c r="I32" s="291">
+      <c r="I32" s="275">
         <v>0</v>
       </c>
-      <c r="J32" s="301">
+      <c r="J32" s="285">
         <v>0</v>
       </c>
-      <c r="K32" s="301">
+      <c r="K32" s="285">
         <v>0</v>
       </c>
-      <c r="L32" s="291">
+      <c r="L32" s="275">
         <v>0</v>
       </c>
-      <c r="M32" s="291">
+      <c r="M32" s="275">
         <v>0</v>
       </c>
     </row>
-    <row r="33" x14ac:dyDescent="0.25"/>
-    <row r="34" x14ac:dyDescent="0.25"/>
+    <row r="33"/>
+    <row r="34"/>
   </sheetData>
   <mergeCells count="28">
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="B3:D6"/>
+    <mergeCell ref="E3:M3"/>
+    <mergeCell ref="E4:E6"/>
+    <mergeCell ref="F4:F6"/>
+    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="M4:M6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="L5:L6"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B19:D22"/>
     <mergeCell ref="E19:M19"/>
     <mergeCell ref="E20:E22"/>
     <mergeCell ref="F20:F22"/>
     <mergeCell ref="G20:I20"/>
     <mergeCell ref="J20:L20"/>
     <mergeCell ref="M20:M22"/>
     <mergeCell ref="G21:G22"/>
     <mergeCell ref="H21:H22"/>
     <mergeCell ref="I21:I22"/>
     <mergeCell ref="J21:J22"/>
     <mergeCell ref="K21:K22"/>
     <mergeCell ref="L21:L22"/>
-    <mergeCell ref="B7:D7"/>
-[...12 lines deleted...]
-    <mergeCell ref="L5:L6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...19 lines deleted...]
-    <xsd:import namespace="c3d886f8-dcbd-46c9-8ef2-b0619bb33a49"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101004F260C6C9093904D8A5A9A5EBEA32386" ma:contentTypeVersion="11" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="fc9c19afe998a3cccbcb5bba6a15370e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="750e9c0f-5c17-4e94-8f79-08ade94db772" xmlns:ns3="34942d53-4965-4a5c-b6f8-957fdbaf2e7a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="909df714730241d622b298bede37b284" ns2:_="" ns3:_="">
+    <xsd:import namespace="750e9c0f-5c17-4e94-8f79-08ade94db772"/>
+    <xsd:import namespace="34942d53-4965-4a5c-b6f8-957fdbaf2e7a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...17 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9f6c5270-beac-4c6d-912b-7f3ab778924a" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="750e9c0f-5c17-4e94-8f79-08ade94db772" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b3817780-a7e7-43dc-8598-0ca5cf528526" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="16" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...21 lines deleted...]
-    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...23 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c3d886f8-dcbd-46c9-8ef2-b0619bb33a49" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="34942d53-4965-4a5c-b6f8-957fdbaf2e7a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{52b9c451-e288-445d-9bb0-ea2257a90ced}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="34942d53-4965-4a5c-b6f8-957fdbaf2e7a">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...10 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -45597,157 +45680,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="750e9c0f-5c17-4e94-8f79-08ade94db772">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="34942d53-4965-4a5c-b6f8-957fdbaf2e7a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{270C4663-6566-417C-BAA5-ADA92E084E98}">
-[...5 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1032DA2B-9744-4FFC-A934-974D7E782975}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5ED558F8-B3EA-4B72-9F5B-94ADA00AB689}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5ED558F8-B3EA-4B72-9F5B-94ADA00AB689}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DEDF334-159D-43DC-AD79-F85FAA4E5FDA}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{270C4663-6566-417C-BAA5-ADA92E084E98}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...58 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Alexander Sanabria Castro</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100B14BF3BB5F951F4BA91720F6340BD3F4</vt:lpwstr>
+    <vt:lpwstr>0x0101004F260C6C9093904D8A5A9A5EBEA32386</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="eDOCS AutoSave">
+    <vt:lpwstr>20260302093618656</vt:lpwstr>
   </property>
 </Properties>
 </file>